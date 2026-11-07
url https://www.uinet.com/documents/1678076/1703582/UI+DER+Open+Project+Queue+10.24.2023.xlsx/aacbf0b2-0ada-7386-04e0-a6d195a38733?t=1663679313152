--- v4 (2026-06-26)
+++ v5 (2026-11-07)
@@ -3,1313 +3,1477 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30203"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30602"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iberdrolaus-my.sharepoint.com/personal/robert_sazanowicz_uinet_com/Documents/My Workspace/DER/Public Queue/June/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\u363353\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{496C15B9-A49A-44E2-855F-8981EF7C4F92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DFA7C26-A5B3-49A1-8332-B0B5F40108DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView minimized="1" xWindow="-23085" yWindow="2445" windowWidth="21600" windowHeight="11295" xr2:uid="{6D482270-314D-477C-8E9A-079F5BBAA6DE}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D70491DD-5C75-486A-B540-92AB62A0EF5C}"/>
   </bookViews>
   <sheets>
-    <sheet name="Public Version June" sheetId="1" r:id="rId1"/>
+    <sheet name="Public Version September" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="864" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="272">
   <si>
     <t>Project Number</t>
   </si>
   <si>
     <t>Circuit Number</t>
   </si>
   <si>
     <t>Substation</t>
   </si>
   <si>
     <t>Town</t>
   </si>
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Queue Date</t>
   </si>
   <si>
     <t>Total System Size AC kW</t>
   </si>
   <si>
     <t>Export Capacity AC kW</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Installer Company</t>
   </si>
   <si>
     <t>Parent Company</t>
   </si>
   <si>
-    <t>DER-01003</t>
+    <t>DER-40407</t>
   </si>
   <si>
     <t>ANSONIA</t>
   </si>
   <si>
     <t>Photovoltaic</t>
   </si>
   <si>
-    <t>DER-12074</t>
+    <t>DER-40343</t>
+  </si>
+  <si>
+    <t>MIX</t>
+  </si>
+  <si>
+    <t>HAMDEN</t>
+  </si>
+  <si>
+    <t>DER-40286</t>
+  </si>
+  <si>
+    <t>ELMWEST</t>
+  </si>
+  <si>
+    <t>WEST HAVEN</t>
+  </si>
+  <si>
+    <t>DER-40285</t>
+  </si>
+  <si>
+    <t>DER-40281</t>
+  </si>
+  <si>
+    <t>QUINNIPIAC</t>
+  </si>
+  <si>
+    <t>East Haven</t>
+  </si>
+  <si>
+    <t>DER-40251</t>
+  </si>
+  <si>
+    <t>TRUMBULL</t>
+  </si>
+  <si>
+    <t>DER-40174</t>
+  </si>
+  <si>
+    <t>Hamden</t>
+  </si>
+  <si>
+    <t>DER-31714</t>
+  </si>
+  <si>
+    <t>North Branford</t>
+  </si>
+  <si>
+    <t>DER-31711</t>
+  </si>
+  <si>
+    <t>NORTH HAVEN</t>
+  </si>
+  <si>
+    <t>DER-31190</t>
+  </si>
+  <si>
+    <t>BAIRD</t>
+  </si>
+  <si>
+    <t>Stratford</t>
+  </si>
+  <si>
+    <t>DER-14637</t>
+  </si>
+  <si>
+    <t>Ansonia</t>
+  </si>
+  <si>
+    <t>DER-42775</t>
+  </si>
+  <si>
+    <t>DER-42724</t>
+  </si>
+  <si>
+    <t>ASH CREEK</t>
+  </si>
+  <si>
+    <t>Bridgeport</t>
+  </si>
+  <si>
+    <t>DER-43560</t>
+  </si>
+  <si>
+    <t>HAWTHORNE</t>
+  </si>
+  <si>
+    <t>West Haven</t>
+  </si>
+  <si>
+    <t>Fuel Cell</t>
+  </si>
+  <si>
+    <t>DER-43836</t>
+  </si>
+  <si>
+    <t>OLDTOWN</t>
+  </si>
+  <si>
+    <t>ABC Solar</t>
+  </si>
+  <si>
+    <t>DER-44064</t>
   </si>
   <si>
     <t>PEQUONNOCK</t>
   </si>
   <si>
-    <t>Bridgeport</t>
-[...17 lines deleted...]
-    <t>DER-31155</t>
+    <t>DER-44248</t>
+  </si>
+  <si>
+    <t>Shelton</t>
+  </si>
+  <si>
+    <t>DER-46815</t>
+  </si>
+  <si>
+    <t>DER-46841</t>
+  </si>
+  <si>
+    <t>BROADWAY</t>
+  </si>
+  <si>
+    <t>NEW HAVEN</t>
+  </si>
+  <si>
+    <t>DER-47710</t>
+  </si>
+  <si>
+    <t>North Haven</t>
+  </si>
+  <si>
+    <t>DER-47264</t>
+  </si>
+  <si>
+    <t>MILL RIVER</t>
+  </si>
+  <si>
+    <t>New Haven</t>
+  </si>
+  <si>
+    <t>Reciprocating Engine</t>
+  </si>
+  <si>
+    <t>DER-47357</t>
+  </si>
+  <si>
+    <t>JUNE</t>
+  </si>
+  <si>
+    <t>Woodbridge</t>
+  </si>
+  <si>
+    <t>DER-47341</t>
+  </si>
+  <si>
+    <t>DER-47340</t>
+  </si>
+  <si>
+    <t>DER-47604</t>
+  </si>
+  <si>
+    <t>BARNUM</t>
+  </si>
+  <si>
+    <t>Battery</t>
+  </si>
+  <si>
+    <t>DER-47606</t>
+  </si>
+  <si>
+    <t>DER-47850</t>
+  </si>
+  <si>
+    <t>DER-47887</t>
+  </si>
+  <si>
+    <t>DER-48037</t>
+  </si>
+  <si>
+    <t>INDIAN WELLS</t>
+  </si>
+  <si>
+    <t>DER-47889</t>
+  </si>
+  <si>
+    <t>DER-47896</t>
+  </si>
+  <si>
+    <t>DER-47891</t>
+  </si>
+  <si>
+    <t>DER-48045</t>
+  </si>
+  <si>
+    <t>SACKETT</t>
+  </si>
+  <si>
+    <t>DER-48303</t>
+  </si>
+  <si>
+    <t>DER-48104</t>
+  </si>
+  <si>
+    <t>DER-48588</t>
+  </si>
+  <si>
+    <t>CONGRESS ST.</t>
+  </si>
+  <si>
+    <t>DER-48435</t>
+  </si>
+  <si>
+    <t>DER-48807</t>
+  </si>
+  <si>
+    <t>DER-48510</t>
+  </si>
+  <si>
+    <t>DER-48906</t>
+  </si>
+  <si>
+    <t>N Branford</t>
+  </si>
+  <si>
+    <t>DER-49408</t>
+  </si>
+  <si>
+    <t>DER-49914</t>
+  </si>
+  <si>
+    <t>DER-49892</t>
+  </si>
+  <si>
+    <t>Trumbull</t>
+  </si>
+  <si>
+    <t>DER-50093</t>
+  </si>
+  <si>
+    <t>DER-50110</t>
+  </si>
+  <si>
+    <t>DER-50332</t>
+  </si>
+  <si>
+    <t>DER-50376</t>
+  </si>
+  <si>
+    <t>DER-50918</t>
+  </si>
+  <si>
+    <t>DER-50801</t>
+  </si>
+  <si>
+    <t>DER-50667</t>
+  </si>
+  <si>
+    <t>NEW CONGRESS</t>
+  </si>
+  <si>
+    <t>DER-51317</t>
+  </si>
+  <si>
+    <t>Fairfield</t>
+  </si>
+  <si>
+    <t>DER-50939</t>
+  </si>
+  <si>
+    <t>DER-51497</t>
   </si>
   <si>
     <t>WATER</t>
   </si>
   <si>
-    <t>New Haven</t>
-[...47 lines deleted...]
-    <t>MIX</t>
+    <t>DER-51541</t>
+  </si>
+  <si>
+    <t>DER-51444</t>
+  </si>
+  <si>
+    <t>DER-51449</t>
+  </si>
+  <si>
+    <t>ALLINGS CROSSING</t>
+  </si>
+  <si>
+    <t>DER-51688</t>
+  </si>
+  <si>
+    <t>NNHSEC</t>
+  </si>
+  <si>
+    <t>NULL</t>
+  </si>
+  <si>
+    <t>DER-52758</t>
+  </si>
+  <si>
+    <t>DER-52072</t>
+  </si>
+  <si>
+    <t>DER-52314</t>
+  </si>
+  <si>
+    <t>DERBY</t>
+  </si>
+  <si>
+    <t>DER-52037</t>
+  </si>
+  <si>
+    <t>DER-52313</t>
+  </si>
+  <si>
+    <t>WOODMONT</t>
+  </si>
+  <si>
+    <t>MILFORD</t>
+  </si>
+  <si>
+    <t>DER-52590</t>
+  </si>
+  <si>
+    <t>DER-52413</t>
+  </si>
+  <si>
+    <t>DER-52456</t>
+  </si>
+  <si>
+    <t>Milford</t>
+  </si>
+  <si>
+    <t>DER-52461</t>
+  </si>
+  <si>
+    <t>DER-53019</t>
+  </si>
+  <si>
+    <t>DER-52518</t>
+  </si>
+  <si>
+    <t>Seymour</t>
+  </si>
+  <si>
+    <t>DER-52646</t>
+  </si>
+  <si>
+    <t>DER-52520</t>
+  </si>
+  <si>
+    <t>DER-52524</t>
+  </si>
+  <si>
+    <t>DER-52676</t>
+  </si>
+  <si>
+    <t>Smart Roofs Solar, Inc.</t>
+  </si>
+  <si>
+    <t>DER-52965</t>
+  </si>
+  <si>
+    <t>DER-53116</t>
+  </si>
+  <si>
+    <t>DER-53209</t>
+  </si>
+  <si>
+    <t>Derby</t>
+  </si>
+  <si>
+    <t>DER-53160</t>
+  </si>
+  <si>
+    <t>DER-53693</t>
+  </si>
+  <si>
+    <t>RP CT Kings Highway LLC</t>
+  </si>
+  <si>
+    <t>DER-53692</t>
+  </si>
+  <si>
+    <t>RP CT Railroad Ave LLC</t>
+  </si>
+  <si>
+    <t>DER-53623</t>
+  </si>
+  <si>
+    <t>1st Light Sales Corp</t>
+  </si>
+  <si>
+    <t>DER-53733</t>
+  </si>
+  <si>
+    <t>JD Solar Solutions LLC</t>
+  </si>
+  <si>
+    <t>DER-53663</t>
+  </si>
+  <si>
+    <t>Surya Standard Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-53666</t>
+  </si>
+  <si>
+    <t>DER-53862</t>
+  </si>
+  <si>
+    <t>AEC Solar LLC</t>
+  </si>
+  <si>
+    <t>DER-53851</t>
+  </si>
+  <si>
+    <t>ISP Solar</t>
+  </si>
+  <si>
+    <t>DER-53917</t>
+  </si>
+  <si>
+    <t>DER-53940</t>
+  </si>
+  <si>
+    <t>PurePoint Energy</t>
+  </si>
+  <si>
+    <t>DER-53950</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>Phytoplankton Orange Solar LLC</t>
+  </si>
+  <si>
+    <t>Plankton Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-53951</t>
+  </si>
+  <si>
+    <t>DER-53953</t>
+  </si>
+  <si>
+    <t>DER-53954</t>
+  </si>
+  <si>
+    <t>DER-53956</t>
+  </si>
+  <si>
+    <t>DER-54054</t>
+  </si>
+  <si>
+    <t>DER-54137</t>
+  </si>
+  <si>
+    <t>DER-54117</t>
+  </si>
+  <si>
+    <t>DER-54212</t>
+  </si>
+  <si>
+    <t>MILVON</t>
+  </si>
+  <si>
+    <t>Environmental Systems Company</t>
+  </si>
+  <si>
+    <t>Energy Resources USA</t>
+  </si>
+  <si>
+    <t>DER-54266</t>
+  </si>
+  <si>
+    <t>277Y</t>
+  </si>
+  <si>
+    <t>All Electric</t>
+  </si>
+  <si>
+    <t>DER-54285</t>
+  </si>
+  <si>
+    <t>DER-55692</t>
+  </si>
+  <si>
+    <t>DER-54326</t>
   </si>
   <si>
     <t>Advanced Energy Efficiencies, LLC</t>
   </si>
   <si>
-    <t>DER-40251</t>
-[...308 lines deleted...]
-    <t>DER-50110</t>
+    <t>DER-54327</t>
+  </si>
+  <si>
+    <t>DER-54405</t>
+  </si>
+  <si>
+    <t>DER-54462</t>
+  </si>
+  <si>
+    <t>DER-55362</t>
+  </si>
+  <si>
+    <t>DER-54482</t>
+  </si>
+  <si>
+    <t>POOTATUCK</t>
+  </si>
+  <si>
+    <t>Budderfly Inc.</t>
+  </si>
+  <si>
+    <t>DER-54483</t>
+  </si>
+  <si>
+    <t>Budderlfy Inc.</t>
+  </si>
+  <si>
+    <t>DER-54659</t>
+  </si>
+  <si>
+    <t>CMTA</t>
+  </si>
+  <si>
+    <t>DER-54463</t>
+  </si>
+  <si>
+    <t>DER-54552</t>
   </si>
   <si>
     <t>DownEast Renewable Energy LLC</t>
   </si>
   <si>
-    <t>DER-50332</t>
-[...44 lines deleted...]
-    <t>DER-51444</t>
+    <t>DER-54554</t>
+  </si>
+  <si>
+    <t>DER-54553</t>
+  </si>
+  <si>
+    <t>DER-54701</t>
+  </si>
+  <si>
+    <t>DER-54506</t>
+  </si>
+  <si>
+    <t>DER-54551</t>
+  </si>
+  <si>
+    <t>Tron Energy Ventures LLC</t>
+  </si>
+  <si>
+    <t>DER-54558</t>
+  </si>
+  <si>
+    <t>DER-54559</t>
+  </si>
+  <si>
+    <t>DER-54562</t>
+  </si>
+  <si>
+    <t>DER-54600</t>
+  </si>
+  <si>
+    <t>DER-54746</t>
   </si>
   <si>
     <t>Sarracco Mechanical Services</t>
   </si>
   <si>
-    <t>DER-51449</t>
-[...20 lines deleted...]
-    <t>DER-51592</t>
+    <t>DER-54741</t>
+  </si>
+  <si>
+    <t>DER-54745</t>
+  </si>
+  <si>
+    <t>DER-54704</t>
+  </si>
+  <si>
+    <t>Prime Energy</t>
+  </si>
+  <si>
+    <t>DER-54736</t>
+  </si>
+  <si>
+    <t>Downeast Renewable Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-54739</t>
+  </si>
+  <si>
+    <t>New  Haven</t>
+  </si>
+  <si>
+    <t>DER-54968</t>
+  </si>
+  <si>
+    <t>DER-54972</t>
+  </si>
+  <si>
+    <t>DER-54974</t>
+  </si>
+  <si>
+    <t>DER-55047</t>
+  </si>
+  <si>
+    <t>DER-55002</t>
+  </si>
+  <si>
+    <t>DER-54998</t>
+  </si>
+  <si>
+    <t>DER-54999</t>
+  </si>
+  <si>
+    <t>DER-55049</t>
+  </si>
+  <si>
+    <t>DER-55000</t>
+  </si>
+  <si>
+    <t>DER-55003</t>
+  </si>
+  <si>
+    <t>DER-55033</t>
+  </si>
+  <si>
+    <t>DER-55045</t>
+  </si>
+  <si>
+    <t>Pequonnock</t>
+  </si>
+  <si>
+    <t>DER-54997</t>
+  </si>
+  <si>
+    <t>DER-55042</t>
+  </si>
+  <si>
+    <t>DER-55044</t>
+  </si>
+  <si>
+    <t>DER-55031</t>
+  </si>
+  <si>
+    <t>DER-55046</t>
+  </si>
+  <si>
+    <t>DER-55089</t>
+  </si>
+  <si>
+    <t>DER-55093</t>
+  </si>
+  <si>
+    <t>DER-55109</t>
+  </si>
+  <si>
+    <t>DER-55080</t>
+  </si>
+  <si>
+    <t>DER-55121</t>
+  </si>
+  <si>
+    <t>DER-55118</t>
+  </si>
+  <si>
+    <t>DER-55119</t>
+  </si>
+  <si>
+    <t>DER-55123</t>
+  </si>
+  <si>
+    <t>DER-55120</t>
+  </si>
+  <si>
+    <t>DER-55307</t>
+  </si>
+  <si>
+    <t>Mill River</t>
+  </si>
+  <si>
+    <t>DER-55304</t>
+  </si>
+  <si>
+    <t>DER-55337</t>
+  </si>
+  <si>
+    <t>DER-55539</t>
+  </si>
+  <si>
+    <t>DER-55363</t>
   </si>
   <si>
     <t>TRAP FALLS</t>
   </si>
   <si>
-    <t>Shelton</t>
-[...416 lines deleted...]
-    <t>DER-55123</t>
+    <t>STRATFORD</t>
+  </si>
+  <si>
+    <t>DER-55426</t>
+  </si>
+  <si>
+    <t>BRIDGEPORT</t>
+  </si>
+  <si>
+    <t>DER-55427</t>
+  </si>
+  <si>
+    <t>DER-55609</t>
+  </si>
+  <si>
+    <t>DER-55519</t>
+  </si>
+  <si>
+    <t>DER-55623</t>
+  </si>
+  <si>
+    <t>DER-55511</t>
+  </si>
+  <si>
+    <t>DER-55529</t>
+  </si>
+  <si>
+    <t>FAIRFIELD</t>
+  </si>
+  <si>
+    <t>DER-55686</t>
+  </si>
+  <si>
+    <t>DER-55804</t>
+  </si>
+  <si>
+    <t>DER-55755</t>
+  </si>
+  <si>
+    <t>DER-55760</t>
+  </si>
+  <si>
+    <t>DER-55761</t>
+  </si>
+  <si>
+    <t>DER-55762</t>
+  </si>
+  <si>
+    <t>DER-55756</t>
+  </si>
+  <si>
+    <t>DER-55757</t>
+  </si>
+  <si>
+    <t>DER-55759</t>
+  </si>
+  <si>
+    <t>DER-55758</t>
+  </si>
+  <si>
+    <t>DER-55754</t>
+  </si>
+  <si>
+    <t>DER-55784</t>
+  </si>
+  <si>
+    <t>DER-55792</t>
+  </si>
+  <si>
+    <t>DER-55889</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="14">
+  <dxfs count="2">
     <dxf>
-      <font>
-[...10 lines deleted...]
-      </font>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
     <dxf>
-      <font>
-[...178 lines deleted...]
-      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1D20D9D0-42D3-48CB-BB3E-1F99511862EE}" name="Table8" displayName="Table8" ref="A1:L170" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12">
-[...3 lines deleted...]
-  </sortState>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C28ED231-F899-45D3-BB7D-0408651687B0}" name="Table1" displayName="Table1" ref="A1:L176" totalsRowShown="0">
+  <autoFilter ref="A1:L176" xr:uid="{C28ED231-F899-45D3-BB7D-0408651687B0}"/>
   <tableColumns count="12">
-    <tableColumn id="1" xr3:uid="{F6E0FAB8-B11B-47AA-8CF8-AF12B80E4DB8}" name="Project Number" dataDxfId="11"/>
-[...10 lines deleted...]
-    <tableColumn id="12" xr3:uid="{83E386A8-8CD9-4C63-8483-CA112D138B34}" name="Parent Company" dataDxfId="0"/>
+    <tableColumn id="2" xr3:uid="{01CC8F64-9A13-4F8F-A5EB-87CDA2262CDB}" name="Project Number"/>
+    <tableColumn id="3" xr3:uid="{A63FC1E5-594A-47B3-B4DA-A74A89A96A3D}" name="Circuit Number" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{66C389EB-2E71-45C1-8CBF-A7BF02070E1F}" name="Substation"/>
+    <tableColumn id="5" xr3:uid="{046C4387-6E4A-469E-A7E6-A5897524F626}" name="Town"/>
+    <tableColumn id="6" xr3:uid="{4BB4C634-B3C0-4B0E-84C2-8CD21F8D88A4}" name="Technology"/>
+    <tableColumn id="7" xr3:uid="{8E77717D-3540-4097-9159-F2F78D77BE29}" name="Queue Date" dataDxfId="0"/>
+    <tableColumn id="8" xr3:uid="{57F5C7F5-A9C2-4448-8FC2-9D58C30B78D0}" name="Total System Size AC kW"/>
+    <tableColumn id="9" xr3:uid="{F4F2EF94-C662-4621-8E7A-698CCBDE716E}" name="Export Capacity AC kW"/>
+    <tableColumn id="10" xr3:uid="{6BC1113D-F576-4F6E-8929-7E10FDE44C2E}" name="Latitude"/>
+    <tableColumn id="11" xr3:uid="{91AF275E-26C5-40BE-8E15-84FA9AF8AA2A}" name="Longitude"/>
+    <tableColumn id="12" xr3:uid="{D181E4FF-7CEC-403A-A47C-65BB840A7C8E}" name="Installer Company"/>
+    <tableColumn id="13" xr3:uid="{E8A2924B-9254-4EA6-A96D-5DFF3C2A1E59}" name="Parent Company"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium14" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -1589,5644 +1753,5550 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E602DC7E-9068-44EF-BF58-B6104CB03EB8}">
-  <dimension ref="A1:L170"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77CE5C41-369C-418D-8A68-AF451591DCDA}">
+  <dimension ref="A1:L176"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D41" sqref="D41"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1:C1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" style="1" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="16.85546875" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" customWidth="1"/>
+    <col min="4" max="4" width="32.140625" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" customWidth="1"/>
+    <col min="7" max="7" width="23.85546875" customWidth="1"/>
+    <col min="8" max="8" width="22.42578125" customWidth="1"/>
+    <col min="9" max="9" width="10.140625" customWidth="1"/>
+    <col min="10" max="10" width="11.7109375" customWidth="1"/>
+    <col min="11" max="11" width="37.5703125" customWidth="1"/>
+    <col min="12" max="12" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
-      <c r="A2" s="1" t="s">
+      <c r="A2" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="1">
+      <c r="B2" s="2">
+        <v>3677</v>
+      </c>
+      <c r="C2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="1">
+        <v>1</v>
+      </c>
+      <c r="G2">
+        <v>408.3</v>
+      </c>
+      <c r="H2">
+        <v>408.3</v>
+      </c>
+      <c r="I2">
+        <v>41.343986009399998</v>
+      </c>
+      <c r="J2">
+        <v>-73.077502786300002</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="2">
+        <v>1691</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="1">
+        <v>45421</v>
+      </c>
+      <c r="G3">
+        <v>600</v>
+      </c>
+      <c r="H3">
+        <v>600</v>
+      </c>
+      <c r="I3">
+        <v>41.3470506998</v>
+      </c>
+      <c r="J3">
+        <v>-72.922191290300006</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="2">
+        <v>633</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="1">
+        <v>1</v>
+      </c>
+      <c r="G4">
+        <v>435</v>
+      </c>
+      <c r="H4">
+        <v>435</v>
+      </c>
+      <c r="I4">
+        <v>41.273486689999999</v>
+      </c>
+      <c r="J4">
+        <v>-72.964831399999994</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="2">
+        <v>624</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1">
+        <v>1</v>
+      </c>
+      <c r="G5">
+        <v>400</v>
+      </c>
+      <c r="H5">
+        <v>400</v>
+      </c>
+      <c r="I5">
+        <v>41.272650604200003</v>
+      </c>
+      <c r="J5">
+        <v>-72.950688705999994</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="2">
+        <v>1542</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1">
+        <v>44634</v>
+      </c>
+      <c r="G6">
+        <v>1999</v>
+      </c>
+      <c r="H6">
+        <v>1999</v>
+      </c>
+      <c r="I6">
+        <v>41.342674000000002</v>
+      </c>
+      <c r="J6">
+        <v>-72.825192000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="2">
+        <v>2801</v>
+      </c>
+      <c r="C7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1">
+        <v>1</v>
+      </c>
+      <c r="G7">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="H7">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I7">
+        <v>41.245304668499998</v>
+      </c>
+      <c r="J7">
+        <v>-73.155479144300003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="2">
+        <v>1691</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1">
+        <v>45222</v>
+      </c>
+      <c r="G8">
+        <v>192.5</v>
+      </c>
+      <c r="H8">
+        <v>200</v>
+      </c>
+      <c r="I8">
+        <v>41.346475315500001</v>
+      </c>
+      <c r="J8">
+        <v>-72.923835167899995</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="2">
+        <v>1548</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1">
+        <v>44362</v>
+      </c>
+      <c r="G9">
+        <v>2000</v>
+      </c>
+      <c r="H9">
+        <v>2000</v>
+      </c>
+      <c r="I9">
+        <v>41.335735999999997</v>
+      </c>
+      <c r="J9">
+        <v>-72.751818</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="2">
+        <v>1750</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1">
+        <v>44362</v>
+      </c>
+      <c r="G10">
+        <v>240</v>
+      </c>
+      <c r="H10">
+        <v>240</v>
+      </c>
+      <c r="I10">
+        <v>41.384580885200002</v>
+      </c>
+      <c r="J10">
+        <v>-72.900918256400004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="2">
+        <v>2637</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="1">
+        <v>44302</v>
+      </c>
+      <c r="G11">
+        <v>95.8</v>
+      </c>
+      <c r="H11">
+        <v>95.8</v>
+      </c>
+      <c r="I11">
+        <v>41.197845999999998</v>
+      </c>
+      <c r="J11">
+        <v>-73.117998999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="2">
+        <v>3676</v>
+      </c>
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="1">
+        <v>43388</v>
+      </c>
+      <c r="G12">
+        <v>1000</v>
+      </c>
+      <c r="H12">
+        <v>1000</v>
+      </c>
+      <c r="I12">
+        <v>41.342920009700002</v>
+      </c>
+      <c r="J12">
+        <v>-73.060449991900001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="2">
+        <v>1550</v>
+      </c>
+      <c r="C13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="1">
+        <v>44918</v>
+      </c>
+      <c r="G13">
+        <v>1700</v>
+      </c>
+      <c r="H13">
+        <v>1700</v>
+      </c>
+      <c r="I13">
+        <v>41.341009</v>
+      </c>
+      <c r="J13">
+        <v>-72.864001000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="2">
+        <v>2660</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="1">
+        <v>44914</v>
+      </c>
+      <c r="G14">
+        <v>300</v>
+      </c>
+      <c r="I14">
+        <v>38.032501000000003</v>
+      </c>
+      <c r="J14">
+        <v>-78.479437000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="2">
+        <v>2688</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="1">
+        <v>44991</v>
+      </c>
+      <c r="G15">
+        <v>5000</v>
+      </c>
+      <c r="I15">
+        <v>37.420428999999999</v>
+      </c>
+      <c r="J15">
+        <v>-121.96371600000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="2">
+        <v>2627</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="1">
+        <v>46107</v>
+      </c>
+      <c r="G16">
+        <v>525</v>
+      </c>
+      <c r="I16">
+        <v>41.254510945900002</v>
+      </c>
+      <c r="J16">
+        <v>-73.216387597799994</v>
+      </c>
+      <c r="K16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L16" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="2">
+        <v>2502</v>
+      </c>
+      <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="1">
+        <v>45694</v>
+      </c>
+      <c r="G17">
+        <v>979</v>
+      </c>
+      <c r="H17">
+        <v>979</v>
+      </c>
+      <c r="I17">
+        <v>41.167380240100002</v>
+      </c>
+      <c r="J17">
+        <v>-73.208754331999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="2">
+        <v>1697</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="1">
+        <v>45049</v>
+      </c>
+      <c r="G18">
+        <v>200</v>
+      </c>
+      <c r="H18">
+        <v>200</v>
+      </c>
+      <c r="I18">
+        <v>42.824686</v>
+      </c>
+      <c r="J18">
+        <v>-73.932305999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="2">
+        <v>633</v>
+      </c>
+      <c r="C19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="1">
+        <v>45316</v>
+      </c>
+      <c r="G19">
+        <v>940</v>
+      </c>
+      <c r="I19">
+        <v>41.274546051599998</v>
+      </c>
+      <c r="J19">
+        <v>-72.965513882600007</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="2">
+        <v>1907</v>
+      </c>
+      <c r="C20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="1">
+        <v>45407</v>
+      </c>
+      <c r="G20">
+        <v>50</v>
+      </c>
+      <c r="H20">
+        <v>50</v>
+      </c>
+      <c r="I20">
+        <v>41.310810180200001</v>
+      </c>
+      <c r="J20">
+        <v>-72.951057313800007</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="2">
+        <v>1759</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="1">
+        <v>45680</v>
+      </c>
+      <c r="G21">
+        <v>783</v>
+      </c>
+      <c r="I21">
+        <v>41.421733929600002</v>
+      </c>
+      <c r="J21">
+        <v>-72.8410842113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="2">
+        <v>1859</v>
+      </c>
+      <c r="C22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" t="s">
+        <v>62</v>
+      </c>
+      <c r="F22" s="1">
+        <v>45804</v>
+      </c>
+      <c r="G22">
+        <v>6000</v>
+      </c>
+      <c r="H22">
+        <v>30700</v>
+      </c>
+      <c r="I22">
+        <v>41.312859669600002</v>
+      </c>
+      <c r="J22">
+        <v>-72.928329662799996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="2">
+        <v>1605</v>
+      </c>
+      <c r="C23" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="1">
+        <v>45391</v>
+      </c>
+      <c r="G23">
+        <v>999</v>
+      </c>
+      <c r="H23">
+        <v>999</v>
+      </c>
+      <c r="I23">
+        <v>41.381639</v>
+      </c>
+      <c r="J23">
+        <v>-73.044472999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="2">
+        <v>1687</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="1">
+        <v>45385</v>
+      </c>
+      <c r="G24">
+        <v>600</v>
+      </c>
+      <c r="H24">
+        <v>600</v>
+      </c>
+      <c r="I24">
+        <v>41.342321199399997</v>
+      </c>
+      <c r="J24">
+        <v>-72.942446110800006</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="2">
+        <v>3676</v>
+      </c>
+      <c r="C25" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" s="1">
+        <v>45565</v>
+      </c>
+      <c r="G25">
+        <v>700</v>
+      </c>
+      <c r="H25">
+        <v>700</v>
+      </c>
+      <c r="I25">
+        <v>41.334937032399999</v>
+      </c>
+      <c r="J25">
+        <v>-73.065974058699993</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" s="2">
+        <v>2739</v>
+      </c>
+      <c r="C26" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26" s="1">
+        <v>45408</v>
+      </c>
+      <c r="G26">
+        <v>2784.4</v>
+      </c>
+      <c r="I26">
+        <v>41.200416045499999</v>
+      </c>
+      <c r="J26">
+        <v>-73.121762679400007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="2">
+        <v>1694</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" s="1">
+        <v>45419</v>
+      </c>
+      <c r="G27">
+        <v>2459.4</v>
+      </c>
+      <c r="I27">
+        <v>41.360638638099999</v>
+      </c>
+      <c r="J27">
+        <v>-72.923562083600004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="2">
+        <v>1608</v>
+      </c>
+      <c r="C28" t="s">
+        <v>64</v>
+      </c>
+      <c r="D28" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="1">
+        <v>45483</v>
+      </c>
+      <c r="G28">
+        <v>4125</v>
+      </c>
+      <c r="H28">
+        <v>4125</v>
+      </c>
+      <c r="I28">
+        <v>41.314520000000002</v>
+      </c>
+      <c r="J28">
+        <v>-73.024253999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="2">
+        <v>2636</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" t="s">
+        <v>41</v>
+      </c>
+      <c r="E29" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="1">
+        <v>45600</v>
+      </c>
+      <c r="G29">
+        <v>300</v>
+      </c>
+      <c r="H29">
+        <v>312</v>
+      </c>
+      <c r="I29">
+        <v>41.1710851307</v>
+      </c>
+      <c r="J29">
+        <v>-73.159939467200005</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="2">
+        <v>514</v>
+      </c>
+      <c r="C30" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" t="s">
+        <v>65</v>
+      </c>
+      <c r="E30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="1">
+        <v>45460</v>
+      </c>
+      <c r="G30">
+        <v>1750</v>
+      </c>
+      <c r="H30">
+        <v>1750</v>
+      </c>
+      <c r="I30">
+        <v>41.302676919299998</v>
+      </c>
+      <c r="J30">
+        <v>-73.148485894999993</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>76</v>
+      </c>
+      <c r="B31" s="2">
+        <v>2636</v>
+      </c>
+      <c r="C31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="1">
+        <v>45600</v>
+      </c>
+      <c r="G31">
+        <v>240</v>
+      </c>
+      <c r="H31">
+        <v>240</v>
+      </c>
+      <c r="I31">
+        <v>41.171851310400001</v>
+      </c>
+      <c r="J31">
+        <v>-73.158826809999994</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="2">
+        <v>1695</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="1">
+        <v>45447</v>
+      </c>
+      <c r="G32">
+        <v>36.287999999999997</v>
+      </c>
+      <c r="H32">
+        <v>36.287999999999997</v>
+      </c>
+      <c r="I32">
+        <v>41.368024993600002</v>
+      </c>
+      <c r="J32">
+        <v>-72.919265123000002</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" s="2">
+        <v>2737</v>
+      </c>
+      <c r="C33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" t="s">
+        <v>45</v>
+      </c>
+      <c r="F33" s="1">
+        <v>45476</v>
+      </c>
+      <c r="G33">
+        <v>4999</v>
+      </c>
+      <c r="H33">
+        <v>4999</v>
+      </c>
+      <c r="I33">
+        <v>41.199424290700001</v>
+      </c>
+      <c r="J33">
+        <v>-73.124939239300005</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="2">
+        <v>1648</v>
+      </c>
+      <c r="C34" t="s">
+        <v>80</v>
+      </c>
+      <c r="D34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="1">
+        <v>45470</v>
+      </c>
+      <c r="G34">
+        <v>400</v>
+      </c>
+      <c r="H34">
+        <v>400</v>
+      </c>
+      <c r="I34">
+        <v>41.336951951700001</v>
+      </c>
+      <c r="J34">
+        <v>-72.896484124699995</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="2">
+        <v>2685</v>
+      </c>
+      <c r="C35" t="s">
+        <v>43</v>
+      </c>
+      <c r="D35" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="1">
+        <v>45957</v>
+      </c>
+      <c r="G35">
+        <v>480</v>
+      </c>
+      <c r="I35">
+        <v>41.212542291699997</v>
+      </c>
+      <c r="J35">
+        <v>-73.230430867199999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="2">
+        <v>1648</v>
+      </c>
+      <c r="C36" t="s">
+        <v>80</v>
+      </c>
+      <c r="D36" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="1">
+        <v>45471</v>
+      </c>
+      <c r="G36">
+        <v>450</v>
+      </c>
+      <c r="H36">
+        <v>450</v>
+      </c>
+      <c r="I36">
+        <v>41.336934837100003</v>
+      </c>
+      <c r="J36">
+        <v>-72.896458294300004</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="2">
+        <v>2550</v>
+      </c>
+      <c r="C37" t="s">
+        <v>84</v>
+      </c>
+      <c r="D37" t="s">
+        <v>41</v>
+      </c>
+      <c r="E37" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="1">
+        <v>45531</v>
+      </c>
+      <c r="G37">
+        <v>200</v>
+      </c>
+      <c r="H37">
+        <v>200</v>
+      </c>
+      <c r="I37">
+        <v>41.176855637800003</v>
+      </c>
+      <c r="J37">
+        <v>-73.221709937499995</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="2">
+        <v>2640</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="1">
+        <v>45496</v>
+      </c>
+      <c r="G38">
+        <v>112.5</v>
+      </c>
+      <c r="H38">
+        <v>112.5</v>
+      </c>
+      <c r="I38">
+        <v>41.185960000000001</v>
+      </c>
+      <c r="J38">
+        <v>-73.133260000000007</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="2">
+        <v>1684</v>
+      </c>
+      <c r="C39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" t="s">
+        <v>28</v>
+      </c>
+      <c r="E39" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="1">
+        <v>45573</v>
+      </c>
+      <c r="G39">
+        <v>200</v>
+      </c>
+      <c r="H39">
+        <v>200</v>
+      </c>
+      <c r="I39">
+        <v>41.357115241599999</v>
+      </c>
+      <c r="J39">
+        <v>-72.926160824099995</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" t="s">
+        <v>87</v>
+      </c>
+      <c r="B40" s="2">
+        <v>1851</v>
+      </c>
+      <c r="C40" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="1">
+        <v>45504</v>
+      </c>
+      <c r="G40">
+        <v>50</v>
+      </c>
+      <c r="H40">
+        <v>50</v>
+      </c>
+      <c r="I40">
+        <v>41.304364</v>
+      </c>
+      <c r="J40">
+        <v>-72.923519999999996</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
+        <v>88</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1545</v>
+      </c>
+      <c r="C41" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" t="s">
+        <v>89</v>
+      </c>
+      <c r="E41" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="1">
+        <v>45533</v>
+      </c>
+      <c r="G41">
+        <v>200</v>
+      </c>
+      <c r="I41">
+        <v>41.321891999999998</v>
+      </c>
+      <c r="J41">
+        <v>-72.772041000000002</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B42" s="2">
         <v>3671</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C42" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D42" t="s">
+        <v>37</v>
+      </c>
+      <c r="E42" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" s="1">
+        <v>45575</v>
+      </c>
+      <c r="G42">
+        <v>100</v>
+      </c>
+      <c r="H42">
+        <v>100</v>
+      </c>
+      <c r="I42">
+        <v>41.336864320300002</v>
+      </c>
+      <c r="J42">
+        <v>-73.084314265200007</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="2">
+        <v>1694</v>
+      </c>
+      <c r="C43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" t="s">
+        <v>28</v>
+      </c>
+      <c r="E43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="1">
+        <v>45687</v>
+      </c>
+      <c r="G43">
+        <v>75</v>
+      </c>
+      <c r="H43">
+        <v>75</v>
+      </c>
+      <c r="I43">
+        <v>41.365032338799999</v>
+      </c>
+      <c r="J43">
+        <v>-72.922850414999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="2">
+        <v>2660</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44" t="s">
+        <v>93</v>
+      </c>
+      <c r="E44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="1">
+        <v>45849</v>
+      </c>
+      <c r="G44">
+        <v>150</v>
+      </c>
+      <c r="I44">
+        <v>41.229128968099999</v>
+      </c>
+      <c r="J44">
+        <v>-73.199156056800007</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" s="2">
+        <v>1542</v>
+      </c>
+      <c r="C45" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" t="s">
+        <v>32</v>
+      </c>
+      <c r="E45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="1">
+        <v>45687</v>
+      </c>
+      <c r="G45">
+        <v>4980</v>
+      </c>
+      <c r="H45">
+        <v>4980</v>
+      </c>
+      <c r="I45">
+        <v>41.371872259699998</v>
+      </c>
+      <c r="J45">
+        <v>-72.826279869700002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="2">
+        <v>2687</v>
+      </c>
+      <c r="C46" t="s">
+        <v>43</v>
+      </c>
+      <c r="D46" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="1">
+        <v>45638</v>
+      </c>
+      <c r="G46">
+        <v>200</v>
+      </c>
+      <c r="H46">
+        <v>200</v>
+      </c>
+      <c r="I46">
+        <v>41.296670918499998</v>
+      </c>
+      <c r="J46">
+        <v>-73.237076513700003</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" s="2">
+        <v>1913</v>
+      </c>
+      <c r="C47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D47" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="1">
+        <v>45720</v>
+      </c>
+      <c r="G47">
+        <v>200</v>
+      </c>
+      <c r="I47">
+        <v>41.323632443299999</v>
+      </c>
+      <c r="J47">
+        <v>-72.928175242999998</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="2">
+        <v>1541</v>
+      </c>
+      <c r="C48" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" t="s">
+        <v>61</v>
+      </c>
+      <c r="E48" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="1">
+        <v>45709</v>
+      </c>
+      <c r="G48">
+        <v>966</v>
+      </c>
+      <c r="I48">
+        <v>41.321481265700001</v>
+      </c>
+      <c r="J48">
+        <v>-72.881402669500005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>98</v>
+      </c>
+      <c r="B49" s="2">
+        <v>1645</v>
+      </c>
+      <c r="C49" t="s">
+        <v>80</v>
+      </c>
+      <c r="D49" t="s">
+        <v>32</v>
+      </c>
+      <c r="E49" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="1">
+        <v>45736</v>
+      </c>
+      <c r="G49">
+        <v>3525</v>
+      </c>
+      <c r="I49">
+        <v>41.347761471399998</v>
+      </c>
+      <c r="J49">
+        <v>-73.024903315499998</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="2">
+        <v>1602</v>
+      </c>
+      <c r="C50" t="s">
+        <v>64</v>
+      </c>
+      <c r="D50" t="s">
+        <v>65</v>
+      </c>
+      <c r="E50" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="1">
+        <v>45706</v>
+      </c>
+      <c r="G50">
+        <v>121</v>
+      </c>
+      <c r="H50">
+        <v>75</v>
+      </c>
+      <c r="I50">
+        <v>41.347140936800002</v>
+      </c>
+      <c r="J50">
+        <v>-72.975852626399998</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" s="2">
+        <v>550</v>
+      </c>
+      <c r="C51" t="s">
+        <v>101</v>
+      </c>
+      <c r="D51" t="s">
+        <v>41</v>
+      </c>
+      <c r="E51" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="1">
+        <v>45693</v>
+      </c>
+      <c r="G51">
+        <v>4999</v>
+      </c>
+      <c r="I51">
+        <v>41.204560000000001</v>
+      </c>
+      <c r="J51">
+        <v>-73.172700000000006</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B52" s="2">
+        <v>2662</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52" t="s">
+        <v>103</v>
+      </c>
+      <c r="E52" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="1">
+        <v>45762</v>
+      </c>
+      <c r="G52">
+        <v>100</v>
+      </c>
+      <c r="I52">
+        <v>41.162070157800002</v>
+      </c>
+      <c r="J52">
+        <v>-73.235759935100006</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
+        <v>104</v>
+      </c>
+      <c r="B53" s="2">
+        <v>2550</v>
+      </c>
+      <c r="C53" t="s">
+        <v>101</v>
+      </c>
+      <c r="D53" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="1">
+        <v>45758</v>
+      </c>
+      <c r="G53">
+        <v>50</v>
+      </c>
+      <c r="I53">
+        <v>41.1801857381</v>
+      </c>
+      <c r="J53">
+        <v>-73.213690561799993</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>105</v>
+      </c>
+      <c r="B54" s="2">
+        <v>1529</v>
+      </c>
+      <c r="C54" t="s">
+        <v>106</v>
+      </c>
+      <c r="D54" t="s">
+        <v>61</v>
+      </c>
+      <c r="E54" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="1">
+        <v>45778</v>
+      </c>
+      <c r="G54">
+        <v>1824.4</v>
+      </c>
+      <c r="I54">
+        <v>41.296341715499999</v>
+      </c>
+      <c r="J54">
+        <v>-72.918931073099998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" t="s">
+        <v>107</v>
+      </c>
+      <c r="B55" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C55" t="s">
+        <v>50</v>
+      </c>
+      <c r="D55" t="s">
+        <v>41</v>
+      </c>
+      <c r="E55" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="1">
+        <v>45783</v>
+      </c>
+      <c r="G55">
+        <v>318.97500000000002</v>
+      </c>
+      <c r="I55">
+        <v>41.167110048300003</v>
+      </c>
+      <c r="J55">
+        <v>-73.199766703700007</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>108</v>
+      </c>
+      <c r="B56" s="2">
+        <v>1689</v>
+      </c>
+      <c r="C56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" t="s">
+        <v>28</v>
+      </c>
+      <c r="E56" t="s">
+        <v>45</v>
+      </c>
+      <c r="F56" s="1">
+        <v>45845</v>
+      </c>
+      <c r="G56">
+        <v>2761</v>
+      </c>
+      <c r="I56">
+        <v>41.417585391899998</v>
+      </c>
+      <c r="J56">
+        <v>-72.897448271200005</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>109</v>
+      </c>
+      <c r="B57" s="2">
+        <v>1431</v>
+      </c>
+      <c r="C57" t="s">
+        <v>110</v>
+      </c>
+      <c r="D57" t="s">
+        <v>44</v>
+      </c>
+      <c r="E57" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="1">
+        <v>45775</v>
+      </c>
+      <c r="G57">
+        <v>100</v>
+      </c>
+      <c r="I57">
+        <v>41.272483830500001</v>
+      </c>
+      <c r="J57">
+        <v>-72.986729821500006</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>111</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C58" t="s">
+        <v>113</v>
+      </c>
+      <c r="D58" t="s">
+        <v>61</v>
+      </c>
+      <c r="E58" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="1">
+        <v>45796</v>
+      </c>
+      <c r="G58">
+        <v>888</v>
+      </c>
+      <c r="I58">
+        <v>41.304870541100001</v>
+      </c>
+      <c r="J58">
+        <v>-72.923338332200004</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" t="s">
+        <v>114</v>
+      </c>
+      <c r="B59" s="2">
+        <v>1912</v>
+      </c>
+      <c r="C59" t="s">
+        <v>55</v>
+      </c>
+      <c r="D59" t="s">
+        <v>61</v>
+      </c>
+      <c r="E59" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="1">
+        <v>46070</v>
+      </c>
+      <c r="G59">
+        <v>307.8</v>
+      </c>
+      <c r="I59">
+        <v>41.323077439800002</v>
+      </c>
+      <c r="J59">
+        <v>-72.923775494500006</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" t="s">
+        <v>115</v>
+      </c>
+      <c r="B60" s="2">
+        <v>533</v>
+      </c>
+      <c r="C60" t="s">
+        <v>101</v>
+      </c>
+      <c r="D60" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="1">
+        <v>45833</v>
+      </c>
+      <c r="G60">
+        <v>100</v>
+      </c>
+      <c r="I60">
+        <v>41.1810238001</v>
+      </c>
+      <c r="J60">
+        <v>-73.169053838799996</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" t="s">
+        <v>116</v>
+      </c>
+      <c r="B61" s="2">
+        <v>3675</v>
+      </c>
+      <c r="C61" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G2" s="1">
+      <c r="D61" t="s">
+        <v>117</v>
+      </c>
+      <c r="E61" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="1">
+        <v>45860</v>
+      </c>
+      <c r="G61">
+        <v>966</v>
+      </c>
+      <c r="I61">
+        <v>41.314685216500003</v>
+      </c>
+      <c r="J61">
+        <v>-73.059340720999998</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>118</v>
+      </c>
+      <c r="B62" s="2">
+        <v>2640</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62" t="s">
+        <v>35</v>
+      </c>
+      <c r="E62" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="1">
+        <v>45828</v>
+      </c>
+      <c r="G62">
+        <v>34.6</v>
+      </c>
+      <c r="I62">
+        <v>41.1872027402</v>
+      </c>
+      <c r="J62">
+        <v>-73.131886816900007</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>119</v>
+      </c>
+      <c r="B63" s="2">
+        <v>3652</v>
+      </c>
+      <c r="C63" t="s">
+        <v>120</v>
+      </c>
+      <c r="D63" t="s">
+        <v>121</v>
+      </c>
+      <c r="E63" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="1">
+        <v>45860</v>
+      </c>
+      <c r="G63">
+        <v>966</v>
+      </c>
+      <c r="I63">
+        <v>41.233176717500001</v>
+      </c>
+      <c r="J63">
+        <v>-73.022455852199997</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>122</v>
+      </c>
+      <c r="B64" s="2">
+        <v>1756</v>
+      </c>
+      <c r="C64" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64" t="s">
+        <v>58</v>
+      </c>
+      <c r="E64" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="1">
+        <v>45876</v>
+      </c>
+      <c r="G64">
+        <v>50</v>
+      </c>
+      <c r="I64">
+        <v>41.391067798400002</v>
+      </c>
+      <c r="J64">
+        <v>-72.866776086900003</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" t="s">
+        <v>123</v>
+      </c>
+      <c r="B65" s="2">
+        <v>1695</v>
+      </c>
+      <c r="C65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="1">
+        <v>45887</v>
+      </c>
+      <c r="G65">
+        <v>440</v>
+      </c>
+      <c r="I65">
+        <v>41.369471979899998</v>
+      </c>
+      <c r="J65">
+        <v>-72.920139325199997</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" t="s">
+        <v>124</v>
+      </c>
+      <c r="B66" s="2">
+        <v>3659</v>
+      </c>
+      <c r="C66" t="s">
+        <v>120</v>
+      </c>
+      <c r="D66" t="s">
+        <v>125</v>
+      </c>
+      <c r="E66" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="1">
+        <v>45867</v>
+      </c>
+      <c r="G66">
+        <v>540</v>
+      </c>
+      <c r="I66">
+        <v>41.250373290399999</v>
+      </c>
+      <c r="J66">
+        <v>-73.042104457099995</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" t="s">
+        <v>126</v>
+      </c>
+      <c r="B67" s="2">
+        <v>3671</v>
+      </c>
+      <c r="C67" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" t="s">
+        <v>37</v>
+      </c>
+      <c r="E67" t="s">
+        <v>14</v>
+      </c>
+      <c r="F67" s="1">
+        <v>45869</v>
+      </c>
+      <c r="G67">
+        <v>296</v>
+      </c>
+      <c r="I67">
+        <v>41.3528140198</v>
+      </c>
+      <c r="J67">
+        <v>-73.1009583357</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" t="s">
+        <v>127</v>
+      </c>
+      <c r="B68" s="2">
+        <v>1647</v>
+      </c>
+      <c r="C68" t="s">
+        <v>80</v>
+      </c>
+      <c r="D68" t="s">
+        <v>58</v>
+      </c>
+      <c r="E68" t="s">
+        <v>14</v>
+      </c>
+      <c r="F68" s="1">
+        <v>45908</v>
+      </c>
+      <c r="G68">
+        <v>100</v>
+      </c>
+      <c r="I68">
+        <v>41.359881548099999</v>
+      </c>
+      <c r="J68">
+        <v>-72.8718920946</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" t="s">
+        <v>128</v>
+      </c>
+      <c r="B69" s="2">
+        <v>512</v>
+      </c>
+      <c r="C69" t="s">
+        <v>75</v>
+      </c>
+      <c r="D69" t="s">
+        <v>129</v>
+      </c>
+      <c r="E69" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" s="1">
+        <v>45868</v>
+      </c>
+      <c r="G69">
+        <v>2000</v>
+      </c>
+      <c r="I69">
+        <v>41.345757526299998</v>
+      </c>
+      <c r="J69">
+        <v>-73.127005812600004</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" t="s">
+        <v>130</v>
+      </c>
+      <c r="B70" s="2">
+        <v>2631</v>
+      </c>
+      <c r="C70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70" t="s">
+        <v>41</v>
+      </c>
+      <c r="E70" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="1">
+        <v>45877</v>
+      </c>
+      <c r="G70">
+        <v>50</v>
+      </c>
+      <c r="I70">
+        <v>41.1768704992</v>
+      </c>
+      <c r="J70">
+        <v>-73.163151901500001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" t="s">
+        <v>131</v>
+      </c>
+      <c r="B71" s="2">
+        <v>512</v>
+      </c>
+      <c r="C71" t="s">
+        <v>75</v>
+      </c>
+      <c r="D71" t="s">
+        <v>129</v>
+      </c>
+      <c r="E71" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="1">
+        <v>45868</v>
+      </c>
+      <c r="G71">
+        <v>2000</v>
+      </c>
+      <c r="I71">
+        <v>41.345757526299998</v>
+      </c>
+      <c r="J71">
+        <v>-73.127005812600004</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12">
+      <c r="A72" t="s">
+        <v>132</v>
+      </c>
+      <c r="B72" s="2">
+        <v>512</v>
+      </c>
+      <c r="C72" t="s">
+        <v>75</v>
+      </c>
+      <c r="D72" t="s">
+        <v>129</v>
+      </c>
+      <c r="E72" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="1">
+        <v>45868</v>
+      </c>
+      <c r="G72">
+        <v>2000</v>
+      </c>
+      <c r="I72">
+        <v>41.345757526299998</v>
+      </c>
+      <c r="J72">
+        <v>-73.127005812600004</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12">
+      <c r="A73" t="s">
+        <v>133</v>
+      </c>
+      <c r="B73" s="2">
+        <v>2542</v>
+      </c>
+      <c r="C73" t="s">
+        <v>101</v>
+      </c>
+      <c r="D73" t="s">
+        <v>41</v>
+      </c>
+      <c r="E73" t="s">
+        <v>14</v>
+      </c>
+      <c r="F73" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G73">
+        <v>99.9</v>
+      </c>
+      <c r="I73">
+        <v>41.201421689999997</v>
+      </c>
+      <c r="J73">
+        <v>-73.190308010099997</v>
+      </c>
+      <c r="K73" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12">
+      <c r="A74" t="s">
+        <v>135</v>
+      </c>
+      <c r="B74" s="2">
+        <v>1645</v>
+      </c>
+      <c r="C74" t="s">
+        <v>80</v>
+      </c>
+      <c r="D74" t="s">
+        <v>58</v>
+      </c>
+      <c r="E74" t="s">
+        <v>14</v>
+      </c>
+      <c r="F74" s="1">
+        <v>45904</v>
+      </c>
+      <c r="G74">
+        <v>3004.98</v>
+      </c>
+      <c r="I74">
+        <v>41.373269337099998</v>
+      </c>
+      <c r="J74">
+        <v>-72.832825951299995</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" t="s">
+        <v>136</v>
+      </c>
+      <c r="B75" s="2">
+        <v>2622</v>
+      </c>
+      <c r="C75" t="s">
+        <v>47</v>
+      </c>
+      <c r="D75" t="s">
+        <v>93</v>
+      </c>
+      <c r="E75" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" s="1">
+        <v>45912</v>
+      </c>
+      <c r="G75">
+        <v>156</v>
+      </c>
+      <c r="I75">
+        <v>41.231234180000001</v>
+      </c>
+      <c r="J75">
+        <v>-73.202287409999997</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12">
+      <c r="A76" t="s">
+        <v>137</v>
+      </c>
+      <c r="B76" s="2">
+        <v>3679</v>
+      </c>
+      <c r="C76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D76" t="s">
+        <v>138</v>
+      </c>
+      <c r="E76" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="1">
+        <v>45918</v>
+      </c>
+      <c r="G76">
+        <v>2549</v>
+      </c>
+      <c r="I76">
+        <v>41.322464688700002</v>
+      </c>
+      <c r="J76">
+        <v>-73.049712043699998</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12">
+      <c r="A77" t="s">
+        <v>139</v>
+      </c>
+      <c r="B77" s="2">
+        <v>3679</v>
+      </c>
+      <c r="C77" t="s">
+        <v>13</v>
+      </c>
+      <c r="D77" t="s">
+        <v>138</v>
+      </c>
+      <c r="E77" t="s">
+        <v>70</v>
+      </c>
+      <c r="F77" s="1">
+        <v>45916</v>
+      </c>
+      <c r="G77">
+        <v>1100</v>
+      </c>
+      <c r="I77">
+        <v>41.322040590500002</v>
+      </c>
+      <c r="J77">
+        <v>-73.049167521800001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12">
+      <c r="A78" t="s">
+        <v>140</v>
+      </c>
+      <c r="B78" s="2">
+        <v>2670</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78" t="s">
+        <v>103</v>
+      </c>
+      <c r="E78" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="1">
+        <v>46051</v>
+      </c>
+      <c r="G78">
+        <v>100</v>
+      </c>
+      <c r="I78">
+        <v>41.150198348099998</v>
+      </c>
+      <c r="J78">
+        <v>-73.245776328600002</v>
+      </c>
+      <c r="K78" t="s">
+        <v>141</v>
+      </c>
+      <c r="L78" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12">
+      <c r="A79" t="s">
+        <v>142</v>
+      </c>
+      <c r="B79" s="2">
+        <v>633</v>
+      </c>
+      <c r="C79" t="s">
+        <v>19</v>
+      </c>
+      <c r="D79" t="s">
+        <v>44</v>
+      </c>
+      <c r="E79" t="s">
+        <v>14</v>
+      </c>
+      <c r="F79" s="1">
+        <v>46051</v>
+      </c>
+      <c r="G79">
+        <v>200</v>
+      </c>
+      <c r="I79">
+        <v>41.271163279600003</v>
+      </c>
+      <c r="J79">
+        <v>-72.9703892677</v>
+      </c>
+      <c r="K79" t="s">
+        <v>143</v>
+      </c>
+      <c r="L79" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12">
+      <c r="A80" t="s">
+        <v>144</v>
+      </c>
+      <c r="B80" s="2">
+        <v>3661</v>
+      </c>
+      <c r="C80" t="s">
+        <v>120</v>
+      </c>
+      <c r="D80" t="s">
+        <v>125</v>
+      </c>
+      <c r="E80" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="1">
+        <v>45951</v>
+      </c>
+      <c r="G80">
+        <v>149.1</v>
+      </c>
+      <c r="I80">
+        <v>41.243584277099998</v>
+      </c>
+      <c r="J80">
+        <v>-73.029272355100005</v>
+      </c>
+      <c r="K80" t="s">
+        <v>145</v>
+      </c>
+      <c r="L80" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12">
+      <c r="A81" t="s">
+        <v>146</v>
+      </c>
+      <c r="B81" s="2">
+        <v>1548</v>
+      </c>
+      <c r="C81" t="s">
+        <v>23</v>
+      </c>
+      <c r="D81" t="s">
+        <v>30</v>
+      </c>
+      <c r="E81" t="s">
+        <v>14</v>
+      </c>
+      <c r="F81" s="1">
+        <v>45961</v>
+      </c>
+      <c r="G81">
+        <v>200</v>
+      </c>
+      <c r="I81">
+        <v>41.325116350904104</v>
+      </c>
+      <c r="J81">
+        <v>-72.774491257411995</v>
+      </c>
+      <c r="K81" t="s">
+        <v>147</v>
+      </c>
+      <c r="L81" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12">
+      <c r="A82" t="s">
+        <v>148</v>
+      </c>
+      <c r="B82" s="2">
+        <v>1753</v>
+      </c>
+      <c r="C82" t="s">
+        <v>32</v>
+      </c>
+      <c r="D82" t="s">
+        <v>58</v>
+      </c>
+      <c r="E82" t="s">
+        <v>14</v>
+      </c>
+      <c r="F82" s="1">
+        <v>45953</v>
+      </c>
+      <c r="G82">
+        <v>230</v>
+      </c>
+      <c r="I82">
+        <v>41.4009466913</v>
+      </c>
+      <c r="J82">
+        <v>-72.851727613600005</v>
+      </c>
+      <c r="K82" t="s">
+        <v>149</v>
+      </c>
+      <c r="L82" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12">
+      <c r="A83" t="s">
+        <v>150</v>
+      </c>
+      <c r="B83" s="2">
+        <v>1753</v>
+      </c>
+      <c r="C83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D83" t="s">
+        <v>58</v>
+      </c>
+      <c r="E83" t="s">
+        <v>14</v>
+      </c>
+      <c r="F83" s="1">
+        <v>45953</v>
+      </c>
+      <c r="G83">
+        <v>210</v>
+      </c>
+      <c r="I83">
+        <v>41.4009466913</v>
+      </c>
+      <c r="J83">
+        <v>-72.851727613600005</v>
+      </c>
+      <c r="K83" t="s">
+        <v>149</v>
+      </c>
+      <c r="L83" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12">
+      <c r="A84" t="s">
+        <v>151</v>
+      </c>
+      <c r="B84" s="2">
+        <v>550</v>
+      </c>
+      <c r="C84" t="s">
+        <v>101</v>
+      </c>
+      <c r="D84" t="s">
+        <v>41</v>
+      </c>
+      <c r="E84" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="1">
+        <v>45980</v>
+      </c>
+      <c r="G84">
+        <v>37.630000000000003</v>
+      </c>
+      <c r="I84">
+        <v>41.196235888300002</v>
+      </c>
+      <c r="J84">
+        <v>-73.175164730199995</v>
+      </c>
+      <c r="K84" t="s">
+        <v>152</v>
+      </c>
+      <c r="L84" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12">
+      <c r="A85" t="s">
+        <v>153</v>
+      </c>
+      <c r="B85" s="2">
+        <v>514</v>
+      </c>
+      <c r="C85" t="s">
+        <v>75</v>
+      </c>
+      <c r="D85" t="s">
+        <v>52</v>
+      </c>
+      <c r="E85" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="1">
+        <v>45978</v>
+      </c>
+      <c r="G85">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="H85">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="I85">
+        <v>41.326510259099997</v>
+      </c>
+      <c r="J85">
+        <v>-73.120785327099995</v>
+      </c>
+      <c r="K85" t="s">
+        <v>154</v>
+      </c>
+      <c r="L85" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12">
+      <c r="A86" t="s">
+        <v>155</v>
+      </c>
+      <c r="B86" s="2">
+        <v>1605</v>
+      </c>
+      <c r="C86" t="s">
+        <v>64</v>
+      </c>
+      <c r="D86" t="s">
+        <v>65</v>
+      </c>
+      <c r="E86" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="1">
+        <v>46108</v>
+      </c>
+      <c r="G86">
+        <v>720</v>
+      </c>
+      <c r="I86">
+        <v>41.357767944099997</v>
+      </c>
+      <c r="J86">
+        <v>-73.007875951900004</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12">
+      <c r="A87" t="s">
+        <v>156</v>
+      </c>
+      <c r="B87" s="2">
+        <v>551</v>
+      </c>
+      <c r="C87" t="s">
+        <v>101</v>
+      </c>
+      <c r="D87" t="s">
+        <v>41</v>
+      </c>
+      <c r="E87" t="s">
+        <v>14</v>
+      </c>
+      <c r="F87" s="1">
+        <v>46008</v>
+      </c>
+      <c r="G87">
+        <v>50</v>
+      </c>
+      <c r="I87">
+        <v>41.187734862699998</v>
+      </c>
+      <c r="J87">
+        <v>-73.180067618899997</v>
+      </c>
+      <c r="K87" t="s">
+        <v>157</v>
+      </c>
+      <c r="L87" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12">
+      <c r="A88" t="s">
+        <v>158</v>
+      </c>
+      <c r="B88" s="2">
+        <v>1431</v>
+      </c>
+      <c r="C88" t="s">
+        <v>110</v>
+      </c>
+      <c r="D88" t="s">
+        <v>159</v>
+      </c>
+      <c r="E88" t="s">
+        <v>14</v>
+      </c>
+      <c r="F88" s="1">
+        <v>45992</v>
+      </c>
+      <c r="G88">
+        <v>360</v>
+      </c>
+      <c r="I88">
+        <v>41.274748877900002</v>
+      </c>
+      <c r="J88">
+        <v>-72.986003503199996</v>
+      </c>
+      <c r="K88" t="s">
+        <v>160</v>
+      </c>
+      <c r="L88" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12">
+      <c r="A89" t="s">
+        <v>162</v>
+      </c>
+      <c r="B89" s="2">
+        <v>3679</v>
+      </c>
+      <c r="C89" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" t="s">
+        <v>138</v>
+      </c>
+      <c r="E89" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="1">
+        <v>45992</v>
+      </c>
+      <c r="G89">
+        <v>200</v>
+      </c>
+      <c r="I89">
+        <v>41.31330328</v>
+      </c>
+      <c r="J89">
+        <v>-73.053845640000006</v>
+      </c>
+      <c r="K89" t="s">
+        <v>157</v>
+      </c>
+      <c r="L89" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12">
+      <c r="A90" t="s">
+        <v>163</v>
+      </c>
+      <c r="B90" s="2">
+        <v>3679</v>
+      </c>
+      <c r="C90" t="s">
+        <v>13</v>
+      </c>
+      <c r="D90" t="s">
+        <v>138</v>
+      </c>
+      <c r="E90" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="1">
+        <v>45992</v>
+      </c>
+      <c r="G90">
+        <v>200</v>
+      </c>
+      <c r="I90">
+        <v>41.31400635</v>
+      </c>
+      <c r="J90">
+        <v>-73.052335920000004</v>
+      </c>
+      <c r="K90" t="s">
+        <v>157</v>
+      </c>
+      <c r="L90" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12">
+      <c r="A91" t="s">
+        <v>164</v>
+      </c>
+      <c r="B91" s="2">
+        <v>3679</v>
+      </c>
+      <c r="C91" t="s">
+        <v>13</v>
+      </c>
+      <c r="D91" t="s">
+        <v>138</v>
+      </c>
+      <c r="E91" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="1">
+        <v>45994</v>
+      </c>
+      <c r="G91">
+        <v>50</v>
+      </c>
+      <c r="I91">
+        <v>41.313880490000003</v>
+      </c>
+      <c r="J91">
+        <v>-73.051338240000007</v>
+      </c>
+      <c r="K91" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12">
+      <c r="A92" t="s">
+        <v>165</v>
+      </c>
+      <c r="B92" s="2">
+        <v>3679</v>
+      </c>
+      <c r="C92" t="s">
+        <v>13</v>
+      </c>
+      <c r="D92" t="s">
+        <v>138</v>
+      </c>
+      <c r="E92" t="s">
+        <v>14</v>
+      </c>
+      <c r="F92" s="1">
+        <v>45992</v>
+      </c>
+      <c r="G92">
+        <v>200</v>
+      </c>
+      <c r="I92">
+        <v>41.313880493799999</v>
+      </c>
+      <c r="J92">
+        <v>-73.051338244700005</v>
+      </c>
+      <c r="K92" t="s">
+        <v>157</v>
+      </c>
+      <c r="L92" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12">
+      <c r="A93" t="s">
+        <v>166</v>
+      </c>
+      <c r="B93" s="2">
+        <v>2800</v>
+      </c>
+      <c r="C93" t="s">
+        <v>26</v>
+      </c>
+      <c r="D93" t="s">
+        <v>93</v>
+      </c>
+      <c r="E93" t="s">
+        <v>14</v>
+      </c>
+      <c r="F93" s="1">
+        <v>46001</v>
+      </c>
+      <c r="G93">
+        <v>200</v>
+      </c>
+      <c r="I93">
+        <v>41.241502684300002</v>
+      </c>
+      <c r="J93">
+        <v>-73.1511656415</v>
+      </c>
+      <c r="K93" t="s">
+        <v>147</v>
+      </c>
+      <c r="L93" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12">
+      <c r="A94" t="s">
+        <v>167</v>
+      </c>
+      <c r="B94" s="2">
+        <v>1701</v>
+      </c>
+      <c r="C94" t="s">
+        <v>23</v>
+      </c>
+      <c r="D94" t="s">
+        <v>61</v>
+      </c>
+      <c r="E94" t="s">
+        <v>14</v>
+      </c>
+      <c r="F94" s="1">
+        <v>46010</v>
+      </c>
+      <c r="G94">
+        <v>1920</v>
+      </c>
+      <c r="I94">
+        <v>41.319610375700002</v>
+      </c>
+      <c r="J94">
+        <v>-72.876913422300007</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12">
+      <c r="A95" t="s">
+        <v>168</v>
+      </c>
+      <c r="B95" s="2">
+        <v>627</v>
+      </c>
+      <c r="C95" t="s">
+        <v>19</v>
+      </c>
+      <c r="D95" t="s">
+        <v>44</v>
+      </c>
+      <c r="E95" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" s="1">
+        <v>46009</v>
+      </c>
+      <c r="G95">
+        <v>200</v>
+      </c>
+      <c r="I95">
+        <v>41.30806046</v>
+      </c>
+      <c r="J95">
+        <v>-72.967343819999996</v>
+      </c>
+      <c r="K95" t="s">
+        <v>152</v>
+      </c>
+      <c r="L95" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12">
+      <c r="A96" t="s">
+        <v>169</v>
+      </c>
+      <c r="B96" s="2">
+        <v>3648</v>
+      </c>
+      <c r="C96" t="s">
+        <v>170</v>
+      </c>
+      <c r="D96" t="s">
+        <v>125</v>
+      </c>
+      <c r="E96" t="s">
+        <v>14</v>
+      </c>
+      <c r="F96" s="1">
+        <v>46024</v>
+      </c>
+      <c r="G96">
+        <v>100</v>
+      </c>
+      <c r="I96">
+        <v>41.202566825200002</v>
+      </c>
+      <c r="J96">
+        <v>-73.100611525399998</v>
+      </c>
+      <c r="K96" t="s">
+        <v>171</v>
+      </c>
+      <c r="L96" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12">
+      <c r="A97" t="s">
+        <v>173</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C97" t="s">
+        <v>60</v>
+      </c>
+      <c r="D97" t="s">
+        <v>56</v>
+      </c>
+      <c r="E97" t="s">
+        <v>14</v>
+      </c>
+      <c r="F97" s="1">
+        <v>46042</v>
+      </c>
+      <c r="G97">
+        <v>360</v>
+      </c>
+      <c r="I97">
+        <v>41.315240436300002</v>
+      </c>
+      <c r="J97">
+        <v>-72.920798631799997</v>
+      </c>
+      <c r="K97" t="s">
+        <v>175</v>
+      </c>
+      <c r="L97" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12">
+      <c r="A98" t="s">
+        <v>176</v>
+      </c>
+      <c r="B98" s="2">
+        <v>646</v>
+      </c>
+      <c r="C98" t="s">
+        <v>19</v>
+      </c>
+      <c r="D98" t="s">
+        <v>44</v>
+      </c>
+      <c r="E98" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="1">
+        <v>46041</v>
+      </c>
+      <c r="G98">
+        <v>50</v>
+      </c>
+      <c r="I98">
+        <v>41.2946654235</v>
+      </c>
+      <c r="J98">
+        <v>-72.972637776200003</v>
+      </c>
+      <c r="K98" t="s">
+        <v>152</v>
+      </c>
+      <c r="L98" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12">
+      <c r="A99" t="s">
+        <v>177</v>
+      </c>
+      <c r="B99" s="2">
+        <v>1541</v>
+      </c>
+      <c r="C99" t="s">
+        <v>23</v>
+      </c>
+      <c r="D99" t="s">
+        <v>58</v>
+      </c>
+      <c r="E99" t="s">
+        <v>14</v>
+      </c>
+      <c r="F99" s="1">
+        <v>46258</v>
+      </c>
+      <c r="G99">
+        <v>120</v>
+      </c>
+      <c r="I99">
+        <v>41.335423620900002</v>
+      </c>
+      <c r="J99">
+        <v>-72.869802644399996</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12">
+      <c r="A100" t="s">
+        <v>178</v>
+      </c>
+      <c r="B100" s="2">
+        <v>1697</v>
+      </c>
+      <c r="C100" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" t="s">
+        <v>28</v>
+      </c>
+      <c r="E100" t="s">
+        <v>14</v>
+      </c>
+      <c r="F100" s="1">
+        <v>46064</v>
+      </c>
+      <c r="G100">
+        <v>360</v>
+      </c>
+      <c r="I100">
+        <v>41.431949166700001</v>
+      </c>
+      <c r="J100">
+        <v>-72.925464428400005</v>
+      </c>
+      <c r="K100" t="s">
+        <v>179</v>
+      </c>
+      <c r="L100" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12">
+      <c r="A101" t="s">
+        <v>180</v>
+      </c>
+      <c r="B101" s="2">
+        <v>1692</v>
+      </c>
+      <c r="C101" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" t="s">
+        <v>28</v>
+      </c>
+      <c r="E101" t="s">
+        <v>14</v>
+      </c>
+      <c r="F101" s="1">
+        <v>46064</v>
+      </c>
+      <c r="G101">
+        <v>240</v>
+      </c>
+      <c r="I101">
+        <v>41.365752942999997</v>
+      </c>
+      <c r="J101">
+        <v>-72.939587215900005</v>
+      </c>
+      <c r="K101" t="s">
+        <v>179</v>
+      </c>
+      <c r="L101" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12">
+      <c r="A102" t="s">
+        <v>181</v>
+      </c>
+      <c r="B102" s="2">
+        <v>2675</v>
+      </c>
+      <c r="C102" t="s">
+        <v>40</v>
+      </c>
+      <c r="D102" t="s">
+        <v>103</v>
+      </c>
+      <c r="E102" t="s">
+        <v>14</v>
+      </c>
+      <c r="F102" s="1">
+        <v>46065</v>
+      </c>
+      <c r="G102">
+        <v>50</v>
+      </c>
+      <c r="I102">
+        <v>41.143576114600002</v>
+      </c>
+      <c r="J102">
+        <v>-73.250639875499999</v>
+      </c>
+      <c r="K102" t="s">
+        <v>157</v>
+      </c>
+      <c r="L102" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12">
+      <c r="A103" t="s">
+        <v>182</v>
+      </c>
+      <c r="B103" s="2">
+        <v>2673</v>
+      </c>
+      <c r="C103" t="s">
+        <v>40</v>
+      </c>
+      <c r="D103" t="s">
+        <v>24</v>
+      </c>
+      <c r="E103" t="s">
+        <v>14</v>
+      </c>
+      <c r="F103" s="1">
+        <v>46070</v>
+      </c>
+      <c r="G103">
+        <v>1800</v>
+      </c>
+      <c r="I103">
+        <v>41.147985439800003</v>
+      </c>
+      <c r="J103">
+        <v>-73.281292486500007</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12">
+      <c r="A104" t="s">
+        <v>183</v>
+      </c>
+      <c r="B104" s="2">
+        <v>1750</v>
+      </c>
+      <c r="C104" t="s">
+        <v>32</v>
+      </c>
+      <c r="D104" t="s">
+        <v>28</v>
+      </c>
+      <c r="E104" t="s">
+        <v>14</v>
+      </c>
+      <c r="F104" s="1">
+        <v>46203</v>
+      </c>
+      <c r="G104">
+        <v>180</v>
+      </c>
+      <c r="I104">
+        <v>41.382383562000001</v>
+      </c>
+      <c r="J104">
+        <v>-72.902694033399996</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12">
+      <c r="A105" t="s">
+        <v>184</v>
+      </c>
+      <c r="B105" s="2">
+        <v>3546</v>
+      </c>
+      <c r="C105" t="s">
+        <v>185</v>
+      </c>
+      <c r="D105" t="s">
+        <v>52</v>
+      </c>
+      <c r="E105" t="s">
+        <v>70</v>
+      </c>
+      <c r="F105" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G105">
+        <v>130</v>
+      </c>
+      <c r="I105">
+        <v>41.282086720400002</v>
+      </c>
+      <c r="J105">
+        <v>-73.109745675599996</v>
+      </c>
+      <c r="K105" t="s">
+        <v>186</v>
+      </c>
+      <c r="L105" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12">
+      <c r="A106" t="s">
+        <v>187</v>
+      </c>
+      <c r="B106" s="2">
+        <v>3546</v>
+      </c>
+      <c r="C106" t="s">
+        <v>185</v>
+      </c>
+      <c r="D106" t="s">
+        <v>52</v>
+      </c>
+      <c r="E106" t="s">
+        <v>70</v>
+      </c>
+      <c r="F106" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G106">
+        <v>130</v>
+      </c>
+      <c r="I106">
+        <v>41.2822887632</v>
+      </c>
+      <c r="J106">
+        <v>-73.109453960400003</v>
+      </c>
+      <c r="K106" t="s">
+        <v>188</v>
+      </c>
+      <c r="L106" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12">
+      <c r="A107" t="s">
+        <v>189</v>
+      </c>
+      <c r="B107" s="2">
+        <v>2803</v>
+      </c>
+      <c r="C107" t="s">
+        <v>26</v>
+      </c>
+      <c r="D107" t="s">
+        <v>93</v>
+      </c>
+      <c r="E107" t="s">
+        <v>14</v>
+      </c>
+      <c r="F107" s="1">
+        <v>46150</v>
+      </c>
+      <c r="G107">
+        <v>722</v>
+      </c>
+      <c r="I107">
+        <v>41.261615646000003</v>
+      </c>
+      <c r="J107">
+        <v>-73.196151752299997</v>
+      </c>
+      <c r="K107" t="s">
+        <v>190</v>
+      </c>
+      <c r="L107" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12">
+      <c r="A108" t="s">
+        <v>191</v>
+      </c>
+      <c r="B108" s="2">
+        <v>1696</v>
+      </c>
+      <c r="C108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" t="s">
+        <v>28</v>
+      </c>
+      <c r="E108" t="s">
+        <v>14</v>
+      </c>
+      <c r="F108" s="1">
+        <v>46076</v>
+      </c>
+      <c r="G108">
+        <v>670</v>
+      </c>
+      <c r="I108">
+        <v>41.378981490599998</v>
+      </c>
+      <c r="J108">
+        <v>-72.912754777800004</v>
+      </c>
+      <c r="K108" t="s">
+        <v>179</v>
+      </c>
+      <c r="L108" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12">
+      <c r="A109" t="s">
+        <v>192</v>
+      </c>
+      <c r="B109" s="2">
+        <v>501</v>
+      </c>
+      <c r="C109" t="s">
+        <v>75</v>
+      </c>
+      <c r="D109" t="s">
+        <v>52</v>
+      </c>
+      <c r="E109" t="s">
+        <v>14</v>
+      </c>
+      <c r="F109" s="1">
+        <v>46105</v>
+      </c>
+      <c r="G109">
+        <v>300</v>
+      </c>
+      <c r="I109">
+        <v>41.290844880800002</v>
+      </c>
+      <c r="J109">
+        <v>-73.086022445899999</v>
+      </c>
+      <c r="K109" t="s">
+        <v>193</v>
+      </c>
+      <c r="L109" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12">
+      <c r="A110" t="s">
+        <v>194</v>
+      </c>
+      <c r="B110" s="2">
+        <v>501</v>
+      </c>
+      <c r="C110" t="s">
+        <v>75</v>
+      </c>
+      <c r="D110" t="s">
+        <v>52</v>
+      </c>
+      <c r="E110" t="s">
+        <v>14</v>
+      </c>
+      <c r="F110" s="1">
+        <v>46105</v>
+      </c>
+      <c r="G110">
+        <v>199.8</v>
+      </c>
+      <c r="I110">
+        <v>41.290844880800002</v>
+      </c>
+      <c r="J110">
+        <v>-73.086022445899999</v>
+      </c>
+      <c r="K110" t="s">
+        <v>193</v>
+      </c>
+      <c r="L110" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12">
+      <c r="A111" t="s">
+        <v>195</v>
+      </c>
+      <c r="B111" s="2">
+        <v>501</v>
+      </c>
+      <c r="C111" t="s">
+        <v>75</v>
+      </c>
+      <c r="D111" t="s">
+        <v>52</v>
+      </c>
+      <c r="E111" t="s">
+        <v>14</v>
+      </c>
+      <c r="F111" s="1">
+        <v>46105</v>
+      </c>
+      <c r="G111">
+        <v>400</v>
+      </c>
+      <c r="I111">
+        <v>41.290844880800002</v>
+      </c>
+      <c r="J111">
+        <v>-73.086022445899999</v>
+      </c>
+      <c r="K111" t="s">
+        <v>193</v>
+      </c>
+      <c r="L111" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12">
+      <c r="A112" t="s">
+        <v>196</v>
+      </c>
+      <c r="B112" s="2">
+        <v>516</v>
+      </c>
+      <c r="C112" t="s">
+        <v>75</v>
+      </c>
+      <c r="D112" t="s">
+        <v>52</v>
+      </c>
+      <c r="E112" t="s">
+        <v>14</v>
+      </c>
+      <c r="F112" s="1">
+        <v>46113</v>
+      </c>
+      <c r="G112">
+        <v>960</v>
+      </c>
+      <c r="I112">
+        <v>41.289156710699999</v>
+      </c>
+      <c r="J112">
+        <v>-73.083548727299998</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12">
+      <c r="A113" t="s">
+        <v>197</v>
+      </c>
+      <c r="B113" s="2">
+        <v>2626</v>
+      </c>
+      <c r="C113" t="s">
+        <v>47</v>
+      </c>
+      <c r="D113" t="s">
+        <v>41</v>
+      </c>
+      <c r="E113" t="s">
+        <v>14</v>
+      </c>
+      <c r="F113" s="1">
+        <v>46084</v>
+      </c>
+      <c r="G113">
+        <v>100</v>
+      </c>
+      <c r="I113">
+        <v>41.219919257299999</v>
+      </c>
+      <c r="J113">
+        <v>-73.227785551899998</v>
+      </c>
+      <c r="K113" t="s">
+        <v>152</v>
+      </c>
+      <c r="L113" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12">
+      <c r="A114" t="s">
+        <v>198</v>
+      </c>
+      <c r="B114" s="2">
+        <v>1531</v>
+      </c>
+      <c r="C114" t="s">
+        <v>106</v>
+      </c>
+      <c r="D114" t="s">
+        <v>61</v>
+      </c>
+      <c r="E114" t="s">
+        <v>14</v>
+      </c>
+      <c r="F114" s="1">
+        <v>46091</v>
+      </c>
+      <c r="G114">
+        <v>200</v>
+      </c>
+      <c r="I114">
+        <v>41.2947507919</v>
+      </c>
+      <c r="J114">
+        <v>-72.945688014699996</v>
+      </c>
+      <c r="K114" t="s">
+        <v>199</v>
+      </c>
+      <c r="L114" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12">
+      <c r="A115" t="s">
+        <v>200</v>
+      </c>
+      <c r="B115" s="2">
+        <v>1694</v>
+      </c>
+      <c r="C115" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" t="s">
+        <v>28</v>
+      </c>
+      <c r="E115" t="s">
+        <v>14</v>
+      </c>
+      <c r="F115" s="1">
+        <v>46098</v>
+      </c>
+      <c r="G115">
+        <v>200</v>
+      </c>
+      <c r="I115">
+        <v>41.367656269400001</v>
+      </c>
+      <c r="J115">
+        <v>-72.925407290199999</v>
+      </c>
+      <c r="K115" t="s">
+        <v>179</v>
+      </c>
+      <c r="L115" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12">
+      <c r="A116" t="s">
+        <v>201</v>
+      </c>
+      <c r="B116" s="2">
+        <v>1696</v>
+      </c>
+      <c r="C116" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" t="s">
+        <v>28</v>
+      </c>
+      <c r="E116" t="s">
+        <v>14</v>
+      </c>
+      <c r="F116" s="1">
+        <v>46098</v>
+      </c>
+      <c r="G116">
+        <v>200</v>
+      </c>
+      <c r="I116">
+        <v>41.383406450499997</v>
+      </c>
+      <c r="J116">
+        <v>-72.904322733800001</v>
+      </c>
+      <c r="K116" t="s">
+        <v>179</v>
+      </c>
+      <c r="L116" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12">
+      <c r="A117" t="s">
+        <v>202</v>
+      </c>
+      <c r="B117" s="2">
+        <v>1697</v>
+      </c>
+      <c r="C117" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" t="s">
+        <v>28</v>
+      </c>
+      <c r="E117" t="s">
+        <v>14</v>
+      </c>
+      <c r="F117" s="1">
+        <v>46098</v>
+      </c>
+      <c r="G117">
+        <v>200</v>
+      </c>
+      <c r="I117">
+        <v>41.409366981600002</v>
+      </c>
+      <c r="J117">
+        <v>-72.921598429100001</v>
+      </c>
+      <c r="K117" t="s">
+        <v>179</v>
+      </c>
+      <c r="L117" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12">
+      <c r="A118" t="s">
+        <v>203</v>
+      </c>
+      <c r="B118" s="2">
+        <v>1431</v>
+      </c>
+      <c r="C118" t="s">
+        <v>110</v>
+      </c>
+      <c r="D118" t="s">
+        <v>44</v>
+      </c>
+      <c r="E118" t="s">
+        <v>14</v>
+      </c>
+      <c r="F118" s="1">
+        <v>46093</v>
+      </c>
+      <c r="G118">
+        <v>75</v>
+      </c>
+      <c r="I118">
+        <v>41.272483830500001</v>
+      </c>
+      <c r="J118">
+        <v>-72.986729821500006</v>
+      </c>
+      <c r="K118" t="s">
+        <v>145</v>
+      </c>
+      <c r="L118" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12">
+      <c r="A119" t="s">
+        <v>204</v>
+      </c>
+      <c r="B119" s="2">
+        <v>1758</v>
+      </c>
+      <c r="C119" t="s">
+        <v>32</v>
+      </c>
+      <c r="D119" t="s">
+        <v>58</v>
+      </c>
+      <c r="E119" t="s">
+        <v>70</v>
+      </c>
+      <c r="F119" s="1">
+        <v>46111</v>
+      </c>
+      <c r="G119">
+        <v>1990</v>
+      </c>
+      <c r="I119">
+        <v>41.414762468900001</v>
+      </c>
+      <c r="J119">
+        <v>-72.836505481000003</v>
+      </c>
+      <c r="K119" t="s">
+        <v>205</v>
+      </c>
+      <c r="L119" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12">
+      <c r="A120" t="s">
+        <v>206</v>
+      </c>
+      <c r="B120" s="2">
+        <v>1685</v>
+      </c>
+      <c r="C120" t="s">
+        <v>16</v>
+      </c>
+      <c r="D120" t="s">
+        <v>28</v>
+      </c>
+      <c r="E120" t="s">
+        <v>70</v>
+      </c>
+      <c r="F120" s="1">
+        <v>46111</v>
+      </c>
+      <c r="G120">
+        <v>2207</v>
+      </c>
+      <c r="I120">
+        <v>41.410845396200003</v>
+      </c>
+      <c r="J120">
+        <v>-72.910728002100001</v>
+      </c>
+      <c r="K120" t="s">
+        <v>205</v>
+      </c>
+      <c r="L120" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12">
+      <c r="A121" t="s">
+        <v>207</v>
+      </c>
+      <c r="B121" s="2">
+        <v>1685</v>
+      </c>
+      <c r="C121" t="s">
+        <v>16</v>
+      </c>
+      <c r="D121" t="s">
+        <v>28</v>
+      </c>
+      <c r="E121" t="s">
+        <v>70</v>
+      </c>
+      <c r="F121" s="1">
+        <v>46111</v>
+      </c>
+      <c r="G121">
+        <v>1991</v>
+      </c>
+      <c r="I121">
+        <v>41.417802751000004</v>
+      </c>
+      <c r="J121">
+        <v>-72.910513039500003</v>
+      </c>
+      <c r="K121" t="s">
+        <v>205</v>
+      </c>
+      <c r="L121" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12">
+      <c r="A122" t="s">
+        <v>208</v>
+      </c>
+      <c r="B122" s="2">
+        <v>1859</v>
+      </c>
+      <c r="C122" t="s">
+        <v>60</v>
+      </c>
+      <c r="D122" t="s">
+        <v>61</v>
+      </c>
+      <c r="E122" t="s">
+        <v>14</v>
+      </c>
+      <c r="F122" s="1">
+        <v>46108</v>
+      </c>
+      <c r="G122">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I122">
+        <v>41.3138941303</v>
+      </c>
+      <c r="J122">
+        <v>-72.918139885100004</v>
+      </c>
+      <c r="K122" t="s">
+        <v>209</v>
+      </c>
+      <c r="L122" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12">
+      <c r="A123" t="s">
+        <v>210</v>
+      </c>
+      <c r="B123" s="2">
+        <v>530</v>
+      </c>
+      <c r="C123" t="s">
+        <v>101</v>
+      </c>
+      <c r="D123" t="s">
+        <v>41</v>
+      </c>
+      <c r="E123" t="s">
+        <v>70</v>
+      </c>
+      <c r="F123" s="1">
+        <v>46108</v>
+      </c>
+      <c r="G123">
+        <v>754.8</v>
+      </c>
+      <c r="I123">
+        <v>41.169585801899999</v>
+      </c>
+      <c r="J123">
+        <v>-73.168541344199994</v>
+      </c>
+      <c r="K123" t="s">
+        <v>211</v>
+      </c>
+      <c r="L123" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12">
+      <c r="A124" t="s">
+        <v>212</v>
+      </c>
+      <c r="B124" s="2">
+        <v>1913</v>
+      </c>
+      <c r="C124" t="s">
+        <v>55</v>
+      </c>
+      <c r="D124" t="s">
+        <v>213</v>
+      </c>
+      <c r="E124" t="s">
+        <v>14</v>
+      </c>
+      <c r="F124" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G124">
+        <v>720</v>
+      </c>
+      <c r="I124">
+        <v>41.3234351539</v>
+      </c>
+      <c r="J124">
+        <v>-72.928360839899995</v>
+      </c>
+      <c r="K124" t="s">
+        <v>175</v>
+      </c>
+      <c r="L124" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12">
+      <c r="A125" t="s">
+        <v>214</v>
+      </c>
+      <c r="B125" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C125" t="s">
+        <v>50</v>
+      </c>
+      <c r="D125" t="s">
+        <v>41</v>
+      </c>
+      <c r="E125" t="s">
+        <v>14</v>
+      </c>
+      <c r="F125" s="1">
+        <v>46146</v>
+      </c>
+      <c r="G125">
+        <v>300</v>
+      </c>
+      <c r="I125">
+        <v>41.163646696599997</v>
+      </c>
+      <c r="J125">
+        <v>-73.188764282099996</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12">
+      <c r="A126" t="s">
+        <v>215</v>
+      </c>
+      <c r="B126" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C126" t="s">
+        <v>50</v>
+      </c>
+      <c r="D126" t="s">
+        <v>41</v>
+      </c>
+      <c r="E126" t="s">
+        <v>14</v>
+      </c>
+      <c r="F126" s="1">
+        <v>46146</v>
+      </c>
+      <c r="G126">
+        <v>600</v>
+      </c>
+      <c r="I126">
+        <v>41.166502174400001</v>
+      </c>
+      <c r="J126">
+        <v>-73.190449514400001</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12">
+      <c r="A127" t="s">
+        <v>216</v>
+      </c>
+      <c r="B127" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C127" t="s">
+        <v>50</v>
+      </c>
+      <c r="D127" t="s">
+        <v>41</v>
+      </c>
+      <c r="E127" t="s">
+        <v>14</v>
+      </c>
+      <c r="F127" s="1">
+        <v>46146</v>
+      </c>
+      <c r="G127">
+        <v>200</v>
+      </c>
+      <c r="I127">
+        <v>41.163971760000003</v>
+      </c>
+      <c r="J127">
+        <v>-73.193010143600006</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12">
+      <c r="A128" t="s">
+        <v>217</v>
+      </c>
+      <c r="B128" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C128" t="s">
+        <v>50</v>
+      </c>
+      <c r="D128" t="s">
+        <v>41</v>
+      </c>
+      <c r="E128" t="s">
+        <v>14</v>
+      </c>
+      <c r="F128" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G128">
+        <v>200</v>
+      </c>
+      <c r="I128">
+        <v>41.165351713100002</v>
+      </c>
+      <c r="J128">
+        <v>-73.191454268399994</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>218</v>
+      </c>
+      <c r="B129" s="2">
+        <v>2543</v>
+      </c>
+      <c r="C129" t="s">
+        <v>101</v>
+      </c>
+      <c r="D129" t="s">
+        <v>41</v>
+      </c>
+      <c r="E129" t="s">
+        <v>14</v>
+      </c>
+      <c r="F129" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G129">
+        <v>360</v>
+      </c>
+      <c r="I129">
+        <v>41.194702781499998</v>
+      </c>
+      <c r="J129">
+        <v>-73.201120728000006</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>219</v>
+      </c>
+      <c r="B130" s="2">
+        <v>2644</v>
+      </c>
+      <c r="C130" t="s">
+        <v>101</v>
+      </c>
+      <c r="D130" t="s">
+        <v>41</v>
+      </c>
+      <c r="E130" t="s">
+        <v>14</v>
+      </c>
+      <c r="F130" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G130">
+        <v>300</v>
+      </c>
+      <c r="I130">
+        <v>41.197598368999998</v>
+      </c>
+      <c r="J130">
+        <v>-73.168108668399995</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
+        <v>220</v>
+      </c>
+      <c r="B131" s="2">
+        <v>2505</v>
+      </c>
+      <c r="C131" t="s">
+        <v>50</v>
+      </c>
+      <c r="D131" t="s">
+        <v>41</v>
+      </c>
+      <c r="E131" t="s">
+        <v>14</v>
+      </c>
+      <c r="F131" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G131">
+        <v>400</v>
+      </c>
+      <c r="I131">
+        <v>41.170433494299999</v>
+      </c>
+      <c r="J131">
+        <v>-73.206700271499997</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" t="s">
+        <v>221</v>
+      </c>
+      <c r="B132" s="2">
+        <v>533</v>
+      </c>
+      <c r="C132" t="s">
+        <v>101</v>
+      </c>
+      <c r="D132" t="s">
+        <v>41</v>
+      </c>
+      <c r="E132" t="s">
+        <v>14</v>
+      </c>
+      <c r="F132" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G132">
+        <v>240</v>
+      </c>
+      <c r="I132">
+        <v>41.1833293989</v>
+      </c>
+      <c r="J132">
+        <v>-73.174423309700003</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" t="s">
+        <v>222</v>
+      </c>
+      <c r="B133" s="2">
+        <v>2535</v>
+      </c>
+      <c r="C133" t="s">
+        <v>101</v>
+      </c>
+      <c r="D133" t="s">
+        <v>41</v>
+      </c>
+      <c r="E133" t="s">
+        <v>14</v>
+      </c>
+      <c r="F133" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G133">
+        <v>240</v>
+      </c>
+      <c r="I133">
+        <v>41.185143602700002</v>
+      </c>
+      <c r="J133">
+        <v>-73.197126200300005</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" t="s">
+        <v>223</v>
+      </c>
+      <c r="B134" s="2">
+        <v>533</v>
+      </c>
+      <c r="C134" t="s">
+        <v>101</v>
+      </c>
+      <c r="D134" t="s">
+        <v>41</v>
+      </c>
+      <c r="E134" t="s">
+        <v>14</v>
+      </c>
+      <c r="F134" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G134">
+        <v>349.89</v>
+      </c>
+      <c r="I134">
+        <v>41.1826793571</v>
+      </c>
+      <c r="J134">
+        <v>-73.173811857499999</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" t="s">
+        <v>224</v>
+      </c>
+      <c r="B135" s="2">
+        <v>2622</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D135" t="s">
+        <v>41</v>
+      </c>
+      <c r="E135" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="1">
+        <v>46153</v>
+      </c>
+      <c r="G135">
+        <v>400</v>
+      </c>
+      <c r="I135">
+        <v>41.224303161319398</v>
+      </c>
+      <c r="J135">
+        <v>-73.196353316385398</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" t="s">
+        <v>225</v>
+      </c>
+      <c r="B136" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C136" t="s">
+        <v>226</v>
+      </c>
+      <c r="D136" t="s">
+        <v>41</v>
+      </c>
+      <c r="E136" t="s">
+        <v>14</v>
+      </c>
+      <c r="F136" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G136">
+        <v>200</v>
+      </c>
+      <c r="I136">
+        <v>41.164093463999997</v>
+      </c>
+      <c r="J136">
+        <v>-73.195718619299996</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" t="s">
+        <v>227</v>
+      </c>
+      <c r="B137" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C137" t="s">
+        <v>50</v>
+      </c>
+      <c r="D137" t="s">
+        <v>41</v>
+      </c>
+      <c r="E137" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G137">
+        <v>720</v>
+      </c>
+      <c r="I137">
+        <v>41.167231374099998</v>
+      </c>
+      <c r="J137">
+        <v>-73.186935357500005</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" t="s">
+        <v>228</v>
+      </c>
+      <c r="B138" s="2">
+        <v>2547</v>
+      </c>
+      <c r="C138" t="s">
+        <v>101</v>
+      </c>
+      <c r="D138" t="s">
+        <v>41</v>
+      </c>
+      <c r="E138" t="s">
+        <v>14</v>
+      </c>
+      <c r="F138" s="1">
+        <v>46154</v>
+      </c>
+      <c r="G138">
+        <v>500</v>
+      </c>
+      <c r="I138">
+        <v>41.180659745100002</v>
+      </c>
+      <c r="J138">
+        <v>-73.192820988600005</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" t="s">
+        <v>229</v>
+      </c>
+      <c r="B139" s="2">
+        <v>2535</v>
+      </c>
+      <c r="C139" t="s">
+        <v>101</v>
+      </c>
+      <c r="D139" t="s">
+        <v>41</v>
+      </c>
+      <c r="E139" t="s">
+        <v>14</v>
+      </c>
+      <c r="F139" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G139">
+        <v>300</v>
+      </c>
+      <c r="I139">
+        <v>41.182721038300002</v>
+      </c>
+      <c r="J139">
+        <v>-73.194860134600006</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" t="s">
+        <v>230</v>
+      </c>
+      <c r="B140" s="2">
+        <v>2626</v>
+      </c>
+      <c r="C140" t="s">
+        <v>47</v>
+      </c>
+      <c r="D140" t="s">
+        <v>41</v>
+      </c>
+      <c r="E140" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="1">
+        <v>46153</v>
+      </c>
+      <c r="G140">
+        <v>120</v>
+      </c>
+      <c r="I140">
+        <v>41.216706922299998</v>
+      </c>
+      <c r="J140">
+        <v>-73.228204899299996</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" t="s">
+        <v>231</v>
+      </c>
+      <c r="B141" s="2">
+        <v>2500</v>
+      </c>
+      <c r="C141" t="s">
+        <v>50</v>
+      </c>
+      <c r="D141" t="s">
+        <v>41</v>
+      </c>
+      <c r="E141" t="s">
+        <v>14</v>
+      </c>
+      <c r="F141" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G141">
+        <v>120</v>
+      </c>
+      <c r="I141">
+        <v>41.177680000000002</v>
+      </c>
+      <c r="J141">
+        <v>-73.201790000000003</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
+        <v>232</v>
+      </c>
+      <c r="B142" s="2">
+        <v>2500</v>
+      </c>
+      <c r="C142" t="s">
+        <v>50</v>
+      </c>
+      <c r="D142" t="s">
+        <v>41</v>
+      </c>
+      <c r="E142" t="s">
+        <v>14</v>
+      </c>
+      <c r="F142" s="1">
+        <v>46160</v>
+      </c>
+      <c r="G142">
+        <v>600</v>
+      </c>
+      <c r="I142">
+        <v>41.175207257099999</v>
+      </c>
+      <c r="J142">
+        <v>-73.202156702899998</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" t="s">
+        <v>233</v>
+      </c>
+      <c r="B143" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C143" t="s">
+        <v>50</v>
+      </c>
+      <c r="D143" t="s">
+        <v>41</v>
+      </c>
+      <c r="E143" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="1">
+        <v>46160</v>
+      </c>
+      <c r="G143">
+        <v>960</v>
+      </c>
+      <c r="I143">
+        <v>41.170319737</v>
+      </c>
+      <c r="J143">
+        <v>-73.186664964900004</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
+        <v>234</v>
+      </c>
+      <c r="B144" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C144" t="s">
+        <v>50</v>
+      </c>
+      <c r="D144" t="s">
+        <v>41</v>
+      </c>
+      <c r="E144" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144" s="1">
+        <v>46163</v>
+      </c>
+      <c r="G144">
+        <v>360</v>
+      </c>
+      <c r="I144">
+        <v>41.183599999999998</v>
+      </c>
+      <c r="J144">
+        <v>-73.192700000000002</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
+        <v>235</v>
+      </c>
+      <c r="B145" s="2">
+        <v>2516</v>
+      </c>
+      <c r="C145" t="s">
+        <v>50</v>
+      </c>
+      <c r="D145" t="s">
+        <v>41</v>
+      </c>
+      <c r="E145" t="s">
+        <v>14</v>
+      </c>
+      <c r="F145" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G145">
+        <v>960</v>
+      </c>
+      <c r="I145">
+        <v>41.160759477299997</v>
+      </c>
+      <c r="J145">
+        <v>-73.1988355039</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" t="s">
+        <v>236</v>
+      </c>
+      <c r="B146" s="2">
+        <v>2546</v>
+      </c>
+      <c r="C146" t="s">
+        <v>101</v>
+      </c>
+      <c r="D146" t="s">
+        <v>41</v>
+      </c>
+      <c r="E146" t="s">
+        <v>14</v>
+      </c>
+      <c r="F146" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G146">
+        <v>480</v>
+      </c>
+      <c r="I146">
+        <v>41.191699999999997</v>
+      </c>
+      <c r="J146">
+        <v>-73.177599999999998</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" t="s">
+        <v>237</v>
+      </c>
+      <c r="B147" s="2">
+        <v>530</v>
+      </c>
+      <c r="C147" t="s">
+        <v>101</v>
+      </c>
+      <c r="D147" t="s">
+        <v>41</v>
+      </c>
+      <c r="E147" t="s">
+        <v>14</v>
+      </c>
+      <c r="F147" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G147">
+        <v>150</v>
+      </c>
+      <c r="I147">
+        <v>41.172432558899999</v>
+      </c>
+      <c r="J147">
+        <v>-73.173184108100003</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" t="s">
+        <v>238</v>
+      </c>
+      <c r="B148" s="2">
+        <v>2507</v>
+      </c>
+      <c r="C148" t="s">
+        <v>50</v>
+      </c>
+      <c r="D148" t="s">
+        <v>41</v>
+      </c>
+      <c r="E148" t="s">
+        <v>14</v>
+      </c>
+      <c r="F148" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G148">
+        <v>960</v>
+      </c>
+      <c r="I148">
+        <v>41.171418173200003</v>
+      </c>
+      <c r="J148">
+        <v>-73.189143988599994</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" t="s">
+        <v>239</v>
+      </c>
+      <c r="B149" s="2">
+        <v>2636</v>
+      </c>
+      <c r="C149" t="s">
+        <v>34</v>
+      </c>
+      <c r="D149" t="s">
+        <v>41</v>
+      </c>
+      <c r="E149" t="s">
+        <v>14</v>
+      </c>
+      <c r="F149" s="1">
+        <v>46167</v>
+      </c>
+      <c r="G149">
+        <v>100</v>
+      </c>
+      <c r="I149">
+        <v>41.177659678600001</v>
+      </c>
+      <c r="J149">
+        <v>-73.165668861599997</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" t="s">
+        <v>240</v>
+      </c>
+      <c r="B150" s="2">
+        <v>2500</v>
+      </c>
+      <c r="C150" t="s">
+        <v>50</v>
+      </c>
+      <c r="D150" t="s">
+        <v>41</v>
+      </c>
+      <c r="E150" t="s">
+        <v>14</v>
+      </c>
+      <c r="F150" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G150">
+        <v>150</v>
+      </c>
+      <c r="I150">
+        <v>41.175077013100001</v>
+      </c>
+      <c r="J150">
+        <v>-73.202121888600004</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" t="s">
+        <v>241</v>
+      </c>
+      <c r="B151" s="2">
+        <v>1881</v>
+      </c>
+      <c r="C151" t="s">
+        <v>242</v>
+      </c>
+      <c r="D151" t="s">
+        <v>61</v>
+      </c>
+      <c r="E151" t="s">
+        <v>14</v>
+      </c>
+      <c r="F151" s="1">
+        <v>46195</v>
+      </c>
+      <c r="G151">
+        <v>200</v>
+      </c>
+      <c r="I151">
+        <v>41.311053000000001</v>
+      </c>
+      <c r="J151">
+        <v>-72.906560999999996</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" t="s">
+        <v>243</v>
+      </c>
+      <c r="B152" s="2">
+        <v>1881</v>
+      </c>
+      <c r="C152" t="s">
+        <v>242</v>
+      </c>
+      <c r="D152" t="s">
+        <v>61</v>
+      </c>
+      <c r="E152" t="s">
+        <v>14</v>
+      </c>
+      <c r="F152" s="1">
+        <v>46195</v>
+      </c>
+      <c r="G152">
+        <v>200</v>
+      </c>
+      <c r="I152">
+        <v>41.31073</v>
+      </c>
+      <c r="J152">
+        <v>-72.906182999999999</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" t="s">
+        <v>244</v>
+      </c>
+      <c r="B153" s="2">
+        <v>3675</v>
+      </c>
+      <c r="C153" t="s">
+        <v>13</v>
+      </c>
+      <c r="D153" t="s">
+        <v>138</v>
+      </c>
+      <c r="E153" t="s">
+        <v>14</v>
+      </c>
+      <c r="F153" s="1">
+        <v>46198</v>
+      </c>
+      <c r="G153">
+        <v>200</v>
+      </c>
+      <c r="I153">
+        <v>41.303108912600003</v>
+      </c>
+      <c r="J153">
+        <v>-73.067008257300003</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
+        <v>245</v>
+      </c>
+      <c r="B154" s="2">
+        <v>506</v>
+      </c>
+      <c r="C154" t="s">
+        <v>75</v>
+      </c>
+      <c r="D154" t="s">
+        <v>52</v>
+      </c>
+      <c r="E154" t="s">
+        <v>14</v>
+      </c>
+      <c r="F154" s="1">
+        <v>46233</v>
+      </c>
+      <c r="G154">
+        <v>50</v>
+      </c>
+      <c r="I154">
+        <v>41.332913740400002</v>
+      </c>
+      <c r="J154">
+        <v>-73.171479659599996</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" t="s">
+        <v>246</v>
+      </c>
+      <c r="B155" s="2">
+        <v>3540</v>
+      </c>
+      <c r="C155" t="s">
+        <v>247</v>
+      </c>
+      <c r="D155" t="s">
+        <v>248</v>
+      </c>
+      <c r="E155" t="s">
+        <v>14</v>
+      </c>
+      <c r="F155" s="1">
+        <v>46203</v>
+      </c>
+      <c r="G155">
+        <v>100</v>
+      </c>
+      <c r="I155">
+        <v>41.245976393500001</v>
+      </c>
+      <c r="J155">
+        <v>-73.104474713800002</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" t="s">
+        <v>249</v>
+      </c>
+      <c r="B156" s="2">
+        <v>533</v>
+      </c>
+      <c r="C156" t="s">
+        <v>101</v>
+      </c>
+      <c r="D156" t="s">
         <v>250</v>
       </c>
-      <c r="I2" s="1">
-[...77 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="E156" t="s">
+        <v>14</v>
+      </c>
+      <c r="F156" s="1">
+        <v>46213</v>
+      </c>
+      <c r="G156">
+        <v>100</v>
+      </c>
+      <c r="I156">
+        <v>41.181787434299999</v>
+      </c>
+      <c r="J156">
+        <v>-73.171758966699997</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" t="s">
+        <v>251</v>
+      </c>
+      <c r="B157" s="2">
+        <v>533</v>
+      </c>
+      <c r="C157" t="s">
+        <v>101</v>
+      </c>
+      <c r="D157" t="s">
+        <v>250</v>
+      </c>
+      <c r="E157" t="s">
+        <v>14</v>
+      </c>
+      <c r="F157" s="1">
+        <v>46213</v>
+      </c>
+      <c r="G157">
+        <v>88.2</v>
+      </c>
+      <c r="I157">
+        <v>41.181923063100001</v>
+      </c>
+      <c r="J157">
+        <v>-73.171654474700006</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" t="s">
+        <v>252</v>
+      </c>
+      <c r="B158" s="2">
+        <v>2542</v>
+      </c>
+      <c r="C158" t="s">
+        <v>101</v>
+      </c>
+      <c r="D158" t="s">
+        <v>41</v>
+      </c>
+      <c r="E158" t="s">
+        <v>14</v>
+      </c>
+      <c r="F158" s="1">
+        <v>46246</v>
+      </c>
+      <c r="G158">
+        <v>600</v>
+      </c>
+      <c r="I158">
+        <v>41.1941623875</v>
+      </c>
+      <c r="J158">
+        <v>-73.192257533599999</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" t="s">
+        <v>253</v>
+      </c>
+      <c r="B159" s="2">
+        <v>2806</v>
+      </c>
+      <c r="C159" t="s">
+        <v>26</v>
+      </c>
+      <c r="D159" t="s">
+        <v>248</v>
+      </c>
+      <c r="E159" t="s">
+        <v>70</v>
+      </c>
+      <c r="F159" s="1">
+        <v>46231</v>
+      </c>
+      <c r="G159">
+        <v>1365</v>
+      </c>
+      <c r="I159">
+        <v>41.231782688199999</v>
+      </c>
+      <c r="J159">
+        <v>-73.147996185899999</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" t="s">
+        <v>254</v>
+      </c>
+      <c r="B160" s="2">
+        <v>1885</v>
+      </c>
+      <c r="C160" t="s">
+        <v>60</v>
+      </c>
+      <c r="D160" t="s">
+        <v>56</v>
+      </c>
+      <c r="E160" t="s">
+        <v>14</v>
+      </c>
+      <c r="F160" s="1">
+        <v>46248</v>
+      </c>
+      <c r="G160">
+        <v>34.6</v>
+      </c>
+      <c r="I160">
+        <v>41.311367895899998</v>
+      </c>
+      <c r="J160">
+        <v>-72.921507440699997</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" t="s">
+        <v>255</v>
+      </c>
+      <c r="B161" s="2">
+        <v>2507</v>
+      </c>
+      <c r="C161" t="s">
+        <v>50</v>
+      </c>
+      <c r="D161" t="s">
+        <v>250</v>
+      </c>
+      <c r="E161" t="s">
+        <v>14</v>
+      </c>
+      <c r="F161" s="1">
+        <v>46230</v>
+      </c>
+      <c r="G161">
+        <v>200</v>
+      </c>
+      <c r="I161">
+        <v>41.177999999999997</v>
+      </c>
+      <c r="J161">
+        <v>-73.188000000000002</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" t="s">
+        <v>256</v>
+      </c>
+      <c r="B162" s="2">
+        <v>2670</v>
+      </c>
+      <c r="C162" t="s">
+        <v>40</v>
+      </c>
+      <c r="D162" t="s">
+        <v>257</v>
+      </c>
+      <c r="E162" t="s">
+        <v>14</v>
+      </c>
+      <c r="F162" s="1">
+        <v>46232</v>
+      </c>
+      <c r="G162">
+        <v>100</v>
+      </c>
+      <c r="I162">
+        <v>41.150039999999997</v>
+      </c>
+      <c r="J162">
+        <v>-73.245859999999993</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" t="s">
+        <v>258</v>
+      </c>
+      <c r="B163" s="2">
+        <v>1548</v>
+      </c>
+      <c r="C163" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="1">
-[...23 lines deleted...]
-      <c r="K5" s="1" t="s">
+      <c r="D163" t="s">
+        <v>30</v>
+      </c>
+      <c r="E163" t="s">
+        <v>14</v>
+      </c>
+      <c r="F163" s="1">
+        <v>46258</v>
+      </c>
+      <c r="G163">
+        <v>125</v>
+      </c>
+      <c r="H163">
+        <v>125</v>
+      </c>
+      <c r="I163">
+        <v>41.335760260500003</v>
+      </c>
+      <c r="J163">
+        <v>-72.756623468499996</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" t="s">
+        <v>259</v>
+      </c>
+      <c r="B164" s="2">
+        <v>545</v>
+      </c>
+      <c r="C164" t="s">
+        <v>101</v>
+      </c>
+      <c r="D164" t="s">
         <v>26</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="E164" t="s">
+        <v>14</v>
+      </c>
+      <c r="F164" s="1">
+        <v>46276</v>
+      </c>
+      <c r="G164">
+        <v>50</v>
+      </c>
+      <c r="I164">
+        <v>41.235675622199999</v>
+      </c>
+      <c r="J164">
+        <v>-73.176714780200001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" t="s">
+        <v>260</v>
+      </c>
+      <c r="B165" s="2">
+        <v>2740</v>
+      </c>
+      <c r="C165" t="s">
+        <v>69</v>
+      </c>
+      <c r="D165" t="s">
+        <v>248</v>
+      </c>
+      <c r="E165" t="s">
+        <v>14</v>
+      </c>
+      <c r="F165" s="1">
+        <v>46268</v>
+      </c>
+      <c r="G165">
+        <v>575</v>
+      </c>
+      <c r="I165">
+        <v>41.142150000000001</v>
+      </c>
+      <c r="J165">
+        <v>-73.186070334999997</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" t="s">
+        <v>261</v>
+      </c>
+      <c r="B166" s="2">
+        <v>2737</v>
+      </c>
+      <c r="C166" t="s">
+        <v>69</v>
+      </c>
+      <c r="D166" t="s">
+        <v>248</v>
+      </c>
+      <c r="E166" t="s">
+        <v>14</v>
+      </c>
+      <c r="F166" s="1">
+        <v>46268</v>
+      </c>
+      <c r="G166">
+        <v>100</v>
+      </c>
+      <c r="I166">
+        <v>41.131985999999998</v>
+      </c>
+      <c r="J166">
+        <v>-73.181179080058996</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" t="s">
+        <v>262</v>
+      </c>
+      <c r="B167" s="2">
+        <v>2641</v>
+      </c>
+      <c r="C167" t="s">
+        <v>34</v>
+      </c>
+      <c r="D167" t="s">
+        <v>248</v>
+      </c>
+      <c r="E167" t="s">
+        <v>14</v>
+      </c>
+      <c r="F167" s="1">
+        <v>46268</v>
+      </c>
+      <c r="G167">
+        <v>135</v>
+      </c>
+      <c r="I167">
+        <v>41.113461000000001</v>
+      </c>
+      <c r="J167">
+        <v>-73.180084557000001</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" t="s">
+        <v>263</v>
+      </c>
+      <c r="B168" s="2">
+        <v>2638</v>
+      </c>
+      <c r="C168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D168" t="s">
+        <v>248</v>
+      </c>
+      <c r="E168" t="s">
+        <v>14</v>
+      </c>
+      <c r="F168" s="1">
+        <v>46268</v>
+      </c>
+      <c r="G168">
+        <v>200</v>
+      </c>
+      <c r="I168">
+        <v>41.091672000000003</v>
+      </c>
+      <c r="J168">
+        <v>-73.181073435000002</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" t="s">
+        <v>264</v>
+      </c>
+      <c r="B169" s="2">
+        <v>2734</v>
+      </c>
+      <c r="C169" t="s">
+        <v>69</v>
+      </c>
+      <c r="D169" t="s">
+        <v>248</v>
+      </c>
+      <c r="E169" t="s">
+        <v>14</v>
+      </c>
+      <c r="F169" s="1">
+        <v>46268</v>
+      </c>
+      <c r="G169">
+        <v>220</v>
+      </c>
+      <c r="I169">
+        <v>41.121074999999998</v>
+      </c>
+      <c r="J169">
+        <v>-73.179181177082299</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" t="s">
+        <v>265</v>
+      </c>
+      <c r="B170" s="2">
+        <v>2730</v>
+      </c>
+      <c r="C170" t="s">
+        <v>69</v>
+      </c>
+      <c r="D170" t="s">
+        <v>248</v>
+      </c>
+      <c r="E170" t="s">
+        <v>14</v>
+      </c>
+      <c r="F170" s="1">
+        <v>46268</v>
+      </c>
+      <c r="G170">
+        <v>435</v>
+      </c>
+      <c r="I170">
+        <v>41.130656000000002</v>
+      </c>
+      <c r="J170">
+        <v>-73.085725999999994</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" t="s">
+        <v>266</v>
+      </c>
+      <c r="B171" s="2">
+        <v>2642</v>
+      </c>
+      <c r="C171" t="s">
+        <v>34</v>
+      </c>
+      <c r="D171" t="s">
+        <v>248</v>
+      </c>
+      <c r="E171" t="s">
+        <v>14</v>
+      </c>
+      <c r="F171" s="1">
+        <v>46268</v>
+      </c>
+      <c r="G171">
+        <v>455</v>
+      </c>
+      <c r="I171">
+        <v>41.179470703600003</v>
+      </c>
+      <c r="J171">
+        <v>-73.140085382699993</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" t="s">
+        <v>267</v>
+      </c>
+      <c r="B172" s="2">
+        <v>2642</v>
+      </c>
+      <c r="C172" t="s">
+        <v>34</v>
+      </c>
+      <c r="D172" t="s">
+        <v>248</v>
+      </c>
+      <c r="E172" t="s">
+        <v>14</v>
+      </c>
+      <c r="F172" s="1">
+        <v>46268</v>
+      </c>
+      <c r="G172">
+        <v>174.64</v>
+      </c>
+      <c r="I172">
+        <v>41.178539232600002</v>
+      </c>
+      <c r="J172">
+        <v>-73.1378206965</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" t="s">
+        <v>268</v>
+      </c>
+      <c r="B173" s="2">
+        <v>2734</v>
+      </c>
+      <c r="C173" t="s">
+        <v>69</v>
+      </c>
+      <c r="D173" t="s">
+        <v>248</v>
+      </c>
+      <c r="E173" t="s">
+        <v>14</v>
+      </c>
+      <c r="F173" s="1">
+        <v>46268</v>
+      </c>
+      <c r="G173">
+        <v>647</v>
+      </c>
+      <c r="I173">
+        <v>41.211242939000002</v>
+      </c>
+      <c r="J173">
+        <v>-73.140615591200003</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" t="s">
+        <v>269</v>
+      </c>
+      <c r="B174" s="2">
+        <v>1642</v>
+      </c>
+      <c r="C174" t="s">
+        <v>80</v>
+      </c>
+      <c r="D174" t="s">
         <v>28</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...136 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="E174" t="s">
+        <v>14</v>
+      </c>
+      <c r="F174" s="1">
+        <v>46274</v>
+      </c>
+      <c r="G174">
+        <v>321.89499999999998</v>
+      </c>
+      <c r="I174">
+        <v>41.3560044898</v>
+      </c>
+      <c r="J174">
+        <v>-72.900267088800007</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" t="s">
+        <v>270</v>
+      </c>
+      <c r="B175" s="2">
+        <v>2734</v>
+      </c>
+      <c r="C175" t="s">
+        <v>69</v>
+      </c>
+      <c r="D175" t="s">
+        <v>248</v>
+      </c>
+      <c r="E175" t="s">
+        <v>14</v>
+      </c>
+      <c r="F175" s="1">
+        <v>46275</v>
+      </c>
+      <c r="G175">
+        <v>740</v>
+      </c>
+      <c r="I175">
+        <v>41.197290238000001</v>
+      </c>
+      <c r="J175">
+        <v>-73.134457887300002</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" t="s">
+        <v>271</v>
+      </c>
+      <c r="B176" s="2">
+        <v>2542</v>
+      </c>
+      <c r="C176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D176" t="s">
         <v>41</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...55 lines deleted...]
-      <c r="K11" s="1" t="s">
+      <c r="E176" t="s">
         <v>45</v>
       </c>
-    </row>
-[...5190 lines deleted...]
-        <v>-73.165668861599997</v>
+      <c r="F176" s="1">
+        <v>46289</v>
+      </c>
+      <c r="G176">
+        <v>4939</v>
+      </c>
+      <c r="I176">
+        <v>41.191681211899997</v>
+      </c>
+      <c r="J176">
+        <v>-73.188023053500004</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;12&amp;K0000FF Internal Use</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
@@ -7478,75 +7548,75 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2608e603-b7b7-4422-a7af-3d4eadafd8a5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D9E2022-C0BD-464C-9CFC-E639405E169F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{312D0E9B-8A04-4B76-8513-61B347284B12}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8D34A7C-FCEB-47DE-B75E-54804435B4FD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C6B2D39-B639-4D27-AA42-1D35F83E3232}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{754713FE-FD34-4111-9E20-C6FF6269C21B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1D234CB-3466-4326-B1E2-AFD602FD92B7}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" removed="0"/>
+  <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
-  <Company>IBERDROLA S.A.</Company>
+  <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>ROBERT SAZANOWICZ</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A05AFF6C3A27C945B81A5CD357C78DA9</vt:lpwstr>
   </property>
 </Properties>
 </file>