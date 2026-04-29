--- v2 (2026-02-27)
+++ v3 (2026-04-29)
@@ -3,1136 +3,1051 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29819"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30015"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iberdrolaus-my.sharepoint.com/personal/robert_sazanowicz_uinet_com/Documents/My Workspace/DER/Public Queue/February/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iberdrolaus-my.sharepoint.com/personal/robert_sazanowicz_uinet_com/Documents/My Workspace/DER/Public Queue/April/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2F65D62D-FF0B-4274-AAEB-12C67D175D35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{03055E4B-965B-48BB-BC90-7716D6CD43A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0B167827-EFC4-423A-A8EA-AFAD5E9B22F8}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4C645368-7188-4832-BC4E-CAAFAD45200E}"/>
   </bookViews>
   <sheets>
-    <sheet name="Public Queue - 2-16-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="569" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="297">
   <si>
     <t>Project Number</t>
   </si>
   <si>
     <t>Circuit Number</t>
   </si>
   <si>
     <t>Substation</t>
   </si>
   <si>
     <t>Town</t>
   </si>
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Queue Date</t>
   </si>
   <si>
+    <t>Company</t>
+  </si>
+  <si>
     <t>Total System Size AC kW</t>
   </si>
   <si>
     <t>Export Capacity AC kW</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Installer Company</t>
   </si>
   <si>
     <t>Parent Company</t>
   </si>
   <si>
+    <t>DER-01003</t>
+  </si>
+  <si>
+    <t>ANSONIA</t>
+  </si>
+  <si>
+    <t>Photovoltaic</t>
+  </si>
+  <si>
+    <t>DER-01004</t>
+  </si>
+  <si>
+    <t>CONGRESS ST.</t>
+  </si>
+  <si>
+    <t>Bridgeport</t>
+  </si>
+  <si>
     <t>DER-12074</t>
   </si>
   <si>
     <t>PEQUONNOCK</t>
   </si>
   <si>
-    <t>Bridgeport</t>
-[...1 lines deleted...]
-  <si>
     <t>Fuel Cell</t>
   </si>
   <si>
     <t>DER-14637</t>
   </si>
   <si>
-    <t>ANSONIA</t>
-[...1 lines deleted...]
-  <si>
     <t>Ansonia</t>
   </si>
   <si>
-    <t>Photovoltaic</t>
+    <t>DER-31151</t>
+  </si>
+  <si>
+    <t>HAWTHORNE</t>
+  </si>
+  <si>
+    <t>FAIRFIELD</t>
   </si>
   <si>
     <t>DER-31155</t>
   </si>
   <si>
     <t>WATER</t>
   </si>
   <si>
     <t>New Haven</t>
   </si>
   <si>
     <t>DER-31190</t>
   </si>
   <si>
     <t>BAIRD</t>
   </si>
   <si>
     <t>Stratford</t>
   </si>
   <si>
-    <t>DER-31281</t>
+    <t>DER-31711</t>
+  </si>
+  <si>
+    <t>NORTH HAVEN</t>
+  </si>
+  <si>
+    <t>Hamden</t>
+  </si>
+  <si>
+    <t>DER-31714</t>
+  </si>
+  <si>
+    <t>QUINNIPIAC</t>
+  </si>
+  <si>
+    <t>North Branford</t>
+  </si>
+  <si>
+    <t>DER-31842</t>
+  </si>
+  <si>
+    <t>DER-40174</t>
   </si>
   <si>
     <t>MIX</t>
   </si>
   <si>
+    <t>DER-40251</t>
+  </si>
+  <si>
+    <t>TRUMBULL</t>
+  </si>
+  <si>
+    <t>DER-40281</t>
+  </si>
+  <si>
+    <t>East Haven</t>
+  </si>
+  <si>
+    <t>DER-40285</t>
+  </si>
+  <si>
+    <t>WEST HAVEN</t>
+  </si>
+  <si>
+    <t>DER-40286</t>
+  </si>
+  <si>
+    <t>ELMWEST</t>
+  </si>
+  <si>
+    <t>DER-40343</t>
+  </si>
+  <si>
     <t>HAMDEN</t>
   </si>
   <si>
-    <t>DER-31711</t>
-[...29 lines deleted...]
-    <t>DER-42547</t>
+    <t>DER-40407</t>
+  </si>
+  <si>
+    <t>DER-42724</t>
+  </si>
+  <si>
+    <t>ASH CREEK</t>
+  </si>
+  <si>
+    <t>Charlottesville</t>
+  </si>
+  <si>
+    <t>DER-42775</t>
+  </si>
+  <si>
+    <t>DER-43056</t>
+  </si>
+  <si>
+    <t>DER-43560</t>
+  </si>
+  <si>
+    <t>San Jose</t>
+  </si>
+  <si>
+    <t>DER-43836</t>
   </si>
   <si>
     <t>OLDTOWN</t>
   </si>
   <si>
-    <t>DER-42775</t>
-[...2 lines deleted...]
-    <t>DER-43021</t>
+    <t>Bridgetown</t>
+  </si>
+  <si>
+    <t>ABC Solar</t>
+  </si>
+  <si>
+    <t>DER-44064</t>
+  </si>
+  <si>
+    <t>DER-44248</t>
+  </si>
+  <si>
+    <t>Schenectady</t>
+  </si>
+  <si>
+    <t>DER-44457</t>
+  </si>
+  <si>
+    <t>DER-44458</t>
+  </si>
+  <si>
+    <t>DER-44844</t>
+  </si>
+  <si>
+    <t>DER-45077</t>
+  </si>
+  <si>
+    <t>EAST SHORE</t>
+  </si>
+  <si>
+    <t>North Haven</t>
+  </si>
+  <si>
+    <t>DER-46742</t>
+  </si>
+  <si>
+    <t>DER-46815</t>
+  </si>
+  <si>
+    <t>West Haven</t>
+  </si>
+  <si>
+    <t>DER-46841</t>
+  </si>
+  <si>
+    <t>BROADWAY</t>
+  </si>
+  <si>
+    <t>NEW HAVEN</t>
+  </si>
+  <si>
+    <t>DER-47264</t>
   </si>
   <si>
     <t>MILL RIVER</t>
   </si>
   <si>
-    <t>DER-43056</t>
-[...64 lines deleted...]
-  <si>
     <t>Reciprocating Engine</t>
   </si>
   <si>
     <t>DER-47340</t>
   </si>
   <si>
     <t>DER-47341</t>
   </si>
   <si>
     <t>DER-47357</t>
   </si>
   <si>
     <t>JUNE</t>
   </si>
   <si>
     <t>Woodbridge</t>
   </si>
   <si>
     <t>DER-47604</t>
   </si>
   <si>
     <t>BARNUM</t>
   </si>
   <si>
     <t>Battery</t>
   </si>
   <si>
     <t>DER-47606</t>
   </si>
   <si>
     <t>DER-47657</t>
   </si>
   <si>
-    <t>CONG</t>
-[...5 lines deleted...]
-    <t>DER-47695</t>
+    <t>DER-47710</t>
+  </si>
+  <si>
+    <t>DER-47824</t>
+  </si>
+  <si>
+    <t>DER-47850</t>
+  </si>
+  <si>
+    <t>DER-47861</t>
+  </si>
+  <si>
+    <t>DER-47887</t>
+  </si>
+  <si>
+    <t>DER-47889</t>
+  </si>
+  <si>
+    <t>DER-47891</t>
+  </si>
+  <si>
+    <t>DER-47896</t>
+  </si>
+  <si>
+    <t>DER-48037</t>
+  </si>
+  <si>
+    <t>INDIAN WELLS</t>
+  </si>
+  <si>
+    <t>DER-48045</t>
+  </si>
+  <si>
+    <t>SACKETT</t>
+  </si>
+  <si>
+    <t>DER-48104</t>
+  </si>
+  <si>
+    <t>DER-48303</t>
+  </si>
+  <si>
+    <t>DER-48304</t>
+  </si>
+  <si>
+    <t>DER-48435</t>
+  </si>
+  <si>
+    <t>DER-48510</t>
+  </si>
+  <si>
+    <t>DER-48537</t>
+  </si>
+  <si>
+    <t>Fairfield</t>
+  </si>
+  <si>
+    <t>DER-48588</t>
+  </si>
+  <si>
+    <t>DER-48638</t>
+  </si>
+  <si>
+    <t>East haven</t>
+  </si>
+  <si>
+    <t>DER-48807</t>
+  </si>
+  <si>
+    <t>DER-48906</t>
+  </si>
+  <si>
+    <t>N Branford</t>
+  </si>
+  <si>
+    <t>DER-49057</t>
+  </si>
+  <si>
+    <t>DER-49408</t>
+  </si>
+  <si>
+    <t>DER-49795</t>
+  </si>
+  <si>
+    <t>MILVON</t>
+  </si>
+  <si>
+    <t>Milford</t>
+  </si>
+  <si>
+    <t>DER-49892</t>
+  </si>
+  <si>
+    <t>Trumbull</t>
+  </si>
+  <si>
+    <t>DER-49914</t>
+  </si>
+  <si>
+    <t>DER-50093</t>
+  </si>
+  <si>
+    <t>DER-50110</t>
+  </si>
+  <si>
+    <t>DER-50332</t>
+  </si>
+  <si>
+    <t>DER-50376</t>
+  </si>
+  <si>
+    <t>DER-50616</t>
+  </si>
+  <si>
+    <t>EASTON</t>
+  </si>
+  <si>
+    <t>DER-50667</t>
+  </si>
+  <si>
+    <t>NEW CONGRESS</t>
+  </si>
+  <si>
+    <t>DER-50690</t>
+  </si>
+  <si>
+    <t>WOODMONT</t>
+  </si>
+  <si>
+    <t>DER-50716</t>
+  </si>
+  <si>
+    <t>Bpt</t>
+  </si>
+  <si>
+    <t>DER-50743</t>
+  </si>
+  <si>
+    <t>DER-50801</t>
+  </si>
+  <si>
+    <t>DER-50914</t>
+  </si>
+  <si>
+    <t>Southport</t>
+  </si>
+  <si>
+    <t>DER-50918</t>
+  </si>
+  <si>
+    <t>DER-50939</t>
+  </si>
+  <si>
+    <t>DER-51317</t>
+  </si>
+  <si>
+    <t>DER-51387</t>
+  </si>
+  <si>
+    <t>DER-51412</t>
+  </si>
+  <si>
+    <t>TRAP FALLS</t>
+  </si>
+  <si>
+    <t>Shelton</t>
+  </si>
+  <si>
+    <t>DER-51444</t>
+  </si>
+  <si>
+    <t>DER-51449</t>
+  </si>
+  <si>
+    <t>ALLINGS CROSSING</t>
+  </si>
+  <si>
+    <t>DER-51452</t>
+  </si>
+  <si>
+    <t>DER-51453</t>
+  </si>
+  <si>
+    <t>DER-51497</t>
+  </si>
+  <si>
+    <t>DER-51541</t>
+  </si>
+  <si>
+    <t>DER-51592</t>
+  </si>
+  <si>
+    <t>DER-51593</t>
+  </si>
+  <si>
+    <t>DER-51653</t>
+  </si>
+  <si>
+    <t>DER-51688</t>
+  </si>
+  <si>
+    <t>NULL</t>
+  </si>
+  <si>
+    <t>DER-52037</t>
+  </si>
+  <si>
+    <t>DER-52072</t>
+  </si>
+  <si>
+    <t>DER-52129</t>
+  </si>
+  <si>
+    <t>NNHSEC</t>
+  </si>
+  <si>
+    <t>DER-52313</t>
+  </si>
+  <si>
+    <t>MILFORD</t>
+  </si>
+  <si>
+    <t>DER-52314</t>
+  </si>
+  <si>
+    <t>DERBY</t>
+  </si>
+  <si>
+    <t>DER-52373</t>
+  </si>
+  <si>
+    <t>DER-52380</t>
+  </si>
+  <si>
+    <t>DER-52413</t>
+  </si>
+  <si>
+    <t>DER-52456</t>
+  </si>
+  <si>
+    <t>DER-52461</t>
+  </si>
+  <si>
+    <t>DER-52518</t>
+  </si>
+  <si>
+    <t>Seymour</t>
+  </si>
+  <si>
+    <t>DER-52520</t>
+  </si>
+  <si>
+    <t>DER-52524</t>
+  </si>
+  <si>
+    <t>DER-52551</t>
+  </si>
+  <si>
+    <t>DER-52573</t>
+  </si>
+  <si>
+    <t>DER-52590</t>
+  </si>
+  <si>
+    <t>DER-52646</t>
+  </si>
+  <si>
+    <t>DER-52676</t>
+  </si>
+  <si>
+    <t>DER-52683</t>
   </si>
   <si>
     <t>POOTATUCK</t>
   </si>
   <si>
-    <t>Shelton</t>
-[...238 lines deleted...]
-  <si>
     <t>DER-52684</t>
   </si>
   <si>
     <t>DER-52758</t>
   </si>
   <si>
+    <t>DER-52931</t>
+  </si>
+  <si>
     <t>DER-52965</t>
   </si>
   <si>
     <t>DER-53001</t>
   </si>
   <si>
     <t>DER-53019</t>
   </si>
   <si>
     <t>DER-53116</t>
   </si>
   <si>
     <t>DER-53160</t>
   </si>
   <si>
     <t>Derby</t>
   </si>
   <si>
     <t>DER-53209</t>
   </si>
   <si>
+    <t>DER-53264</t>
+  </si>
+  <si>
+    <t>DER-53265</t>
+  </si>
+  <si>
+    <t>DER-53413</t>
+  </si>
+  <si>
+    <t>ISP Solar</t>
+  </si>
+  <si>
+    <t>DER-53415</t>
+  </si>
+  <si>
+    <t>DER-53416</t>
+  </si>
+  <si>
+    <t>DER-53423</t>
+  </si>
+  <si>
+    <t>DER-53440</t>
+  </si>
+  <si>
     <t>DER-53534</t>
   </si>
   <si>
     <t>DER-53536</t>
   </si>
   <si>
     <t>DER-53623</t>
   </si>
   <si>
     <t>1st Light Sales Corp</t>
   </si>
   <si>
+    <t>DER-53633</t>
+  </si>
+  <si>
+    <t>SHELTON</t>
+  </si>
+  <si>
+    <t>DER-53653</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
     <t>DER-53663</t>
   </si>
   <si>
     <t>Surya Standard Energy LLC</t>
   </si>
   <si>
     <t>DER-53666</t>
   </si>
   <si>
     <t>DER-53691</t>
   </si>
   <si>
-    <t>ALLINGS CROSSING</t>
-[...1 lines deleted...]
-  <si>
     <t>RP CT Bull Hill Lane LLC</t>
   </si>
   <si>
     <t>DER-53692</t>
   </si>
   <si>
     <t>RP CT Railroad Ave LLC</t>
   </si>
   <si>
     <t>DER-53693</t>
   </si>
   <si>
-    <t>Fairfield</t>
-[...1 lines deleted...]
-  <si>
     <t>RP CT Kings Highway LLC</t>
   </si>
   <si>
+    <t>DER-53705</t>
+  </si>
+  <si>
     <t>DER-53733</t>
   </si>
   <si>
     <t>JD Solar Solutions LLC</t>
   </si>
   <si>
+    <t>DER-53800</t>
+  </si>
+  <si>
+    <t>DER-53813</t>
+  </si>
+  <si>
+    <t>Earth Smart Solar</t>
+  </si>
+  <si>
     <t>DER-53847</t>
   </si>
   <si>
     <t>Orange</t>
   </si>
   <si>
     <t>AEC Solar LLC</t>
   </si>
   <si>
     <t>All Electric Construction and Communication</t>
   </si>
   <si>
+    <t>DER-53848</t>
+  </si>
+  <si>
+    <t>West Electric</t>
+  </si>
+  <si>
+    <t>DER-53849</t>
+  </si>
+  <si>
+    <t>DER-53850</t>
+  </si>
+  <si>
+    <t>DER-53851</t>
+  </si>
+  <si>
     <t>DER-53862</t>
   </si>
   <si>
+    <t>DER-53917</t>
+  </si>
+  <si>
     <t>DER-53940</t>
   </si>
   <si>
     <t>PurePoint Energy</t>
   </si>
   <si>
     <t>DER-53950</t>
   </si>
   <si>
-    <t>ORANGE</t>
-[...1 lines deleted...]
-  <si>
     <t>Phytoplankton Orange Solar LLC</t>
   </si>
   <si>
     <t>Plankton Energy LLC</t>
   </si>
   <si>
     <t>DER-53951</t>
   </si>
   <si>
     <t>DER-53953</t>
   </si>
   <si>
     <t>DER-53954</t>
   </si>
   <si>
     <t>DER-53956</t>
   </si>
   <si>
     <t>DER-54054</t>
   </si>
   <si>
-    <t>TRUMBULL</t>
-[...1 lines deleted...]
-  <si>
     <t>DER-54056</t>
   </si>
   <si>
     <t>Smart Roofs Solar, Inc.</t>
   </si>
   <si>
     <t>DER-54117</t>
   </si>
   <si>
     <t>DER-54137</t>
   </si>
   <si>
+    <t>DER-54162</t>
+  </si>
+  <si>
+    <t>DER-54169</t>
+  </si>
+  <si>
     <t>DER-54212</t>
   </si>
   <si>
     <t>Solar Energy Resources LLC</t>
   </si>
   <si>
     <t>Energy Resources USA</t>
   </si>
   <si>
+    <t>DER-54245</t>
+  </si>
+  <si>
+    <t>DER-54253</t>
+  </si>
+  <si>
     <t>DER-54266</t>
   </si>
   <si>
     <t>277Y</t>
   </si>
   <si>
     <t>All Electric</t>
   </si>
   <si>
     <t>DER-54285</t>
   </si>
   <si>
     <t>DER-54326</t>
   </si>
   <si>
     <t>Advanced Energy Efficiencies, LLC</t>
   </si>
   <si>
     <t>DER-54327</t>
   </si>
   <si>
+    <t>DER-54332</t>
+  </si>
+  <si>
+    <t>Earthlight Technologies</t>
+  </si>
+  <si>
+    <t>DER-54334</t>
+  </si>
+  <si>
+    <t>DER-54336</t>
+  </si>
+  <si>
+    <t>DER-54337</t>
+  </si>
+  <si>
+    <t>DER-54387</t>
+  </si>
+  <si>
     <t>DER-54405</t>
+  </si>
+  <si>
+    <t>DER-54462</t>
+  </si>
+  <si>
+    <t>DER-54463</t>
+  </si>
+  <si>
+    <t>DER-54483</t>
+  </si>
+  <si>
+    <t>DER-54506</t>
+  </si>
+  <si>
+    <t>DER-54551</t>
+  </si>
+  <si>
+    <t>Tron Energy Ventures LLC</t>
+  </si>
+  <si>
+    <t>DER-54552</t>
+  </si>
+  <si>
+    <t>DownEast Renewable Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-54553</t>
+  </si>
+  <si>
+    <t>DER-54554</t>
+  </si>
+  <si>
+    <t>DER-54558</t>
+  </si>
+  <si>
+    <t>DER-54559</t>
+  </si>
+  <si>
+    <t>DER-54562</t>
+  </si>
+  <si>
+    <t>DER-54600</t>
+  </si>
+  <si>
+    <t>DER-54649</t>
+  </si>
+  <si>
+    <t>Tectural Construction</t>
+  </si>
+  <si>
+    <t>DER-54659</t>
+  </si>
+  <si>
+    <t>DER-54701</t>
+  </si>
+  <si>
+    <t>DER-54704</t>
+  </si>
+  <si>
+    <t>Prime Energy</t>
+  </si>
+  <si>
+    <t>DER-54736</t>
+  </si>
+  <si>
+    <t>Downeast Renewable Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-54741</t>
+  </si>
+  <si>
+    <t>Sarracco Mechanical Services</t>
+  </si>
+  <si>
+    <t>DER-54745</t>
+  </si>
+  <si>
+    <t>DER-54746</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="16">
-[...316 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{0989F206-B5E6-4DCD-ADF1-7C7D6A0BB6EC}" name="Table1" displayName="Table1" ref="A1:L128" totalsRowShown="0" dataDxfId="15" headerRowBorderDxfId="13" tableBorderDxfId="14" totalsRowBorderDxfId="12">
-[...13 lines deleted...]
-    <tableColumn id="12" xr3:uid="{00296C3B-A532-4287-8927-E37C7F857F29}" name="Parent Company" dataDxfId="0"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F28E4EF7-78B7-481D-8F17-AC60272CCD88}" name="Table1" displayName="Table1" ref="A1:M191" totalsRowShown="0">
+  <autoFilter ref="A1:M191" xr:uid="{F28E4EF7-78B7-481D-8F17-AC60272CCD88}"/>
+  <tableColumns count="13">
+    <tableColumn id="1" xr3:uid="{EECCCCF9-65E4-48A7-861E-D1A23D0DE109}" name="Project Number"/>
+    <tableColumn id="2" xr3:uid="{DFFFCF19-2A77-422B-87E4-6CF761A8E0A5}" name="Circuit Number"/>
+    <tableColumn id="3" xr3:uid="{29D0165B-4B6D-4B07-80A8-EE1803467CC9}" name="Substation"/>
+    <tableColumn id="4" xr3:uid="{C5D9BACD-5C0F-40BC-B8AB-1936A1AF56D2}" name="Town"/>
+    <tableColumn id="5" xr3:uid="{7FC9E2C0-AC60-497D-9CD8-1D0C2A16DA8D}" name="Technology"/>
+    <tableColumn id="6" xr3:uid="{9EA36536-197E-4D71-A22D-DBA76B2E8CDA}" name="Queue Date"/>
+    <tableColumn id="7" xr3:uid="{65EB09F9-6F4B-4D1A-AFDF-28402D57DC1D}" name="Company"/>
+    <tableColumn id="8" xr3:uid="{23F773DA-AFA1-4212-AAAE-88DD01C695D2}" name="Total System Size AC kW"/>
+    <tableColumn id="9" xr3:uid="{25FEB595-A9D6-4665-8E4E-F799192468FE}" name="Export Capacity AC kW"/>
+    <tableColumn id="10" xr3:uid="{8E340601-91E3-400F-A0DD-A9194E4CC4A4}" name="Latitude"/>
+    <tableColumn id="11" xr3:uid="{DB7CAD76-6142-40C6-9E40-3EAB5820D1FF}" name="Longitude"/>
+    <tableColumn id="12" xr3:uid="{8511A3EE-145A-42E0-9403-82956EE6B11F}" name="Installer Company"/>
+    <tableColumn id="13" xr3:uid="{FDEA0AEB-AD4B-4E61-87E2-1AB56B8A01F9}" name="Parent Company"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium14" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1414,4076 +1329,6613 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B78065F8-A1C1-4081-B9FD-5583C6992001}">
-  <dimension ref="A1:L128"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94D68C67-B571-4C5E-A7FC-A3D4EB3EE395}">
+  <dimension ref="A1:M191"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M7" sqref="M7"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="L27" sqref="L27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="17.28515625" customWidth="1"/>
-    <col min="2" max="2" width="17" customWidth="1"/>
+    <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="13.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="25.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="30.7109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="41.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
-        <v>2502</v>
+        <v>3671</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2">
-        <v>43157</v>
-[...2 lines deleted...]
-        <v>9660</v>
+        <v>46071</v>
+      </c>
+      <c r="G2" t="b">
+        <v>0</v>
       </c>
       <c r="H2">
-        <v>9660</v>
-[...2 lines deleted...]
-        <v>41.168593361699998</v>
+        <v>250</v>
       </c>
       <c r="J2">
-        <v>-73.200719448499996</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:12">
+        <v>41.344957107600003</v>
+      </c>
+      <c r="K2">
+        <v>-73.084251124800005</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>16</v>
       </c>
-      <c r="B3">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3">
+        <v>46071</v>
+      </c>
+      <c r="G3" t="b">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>100</v>
+      </c>
+      <c r="I3">
+        <v>100</v>
+      </c>
+      <c r="J3">
+        <v>41.1994232694</v>
+      </c>
+      <c r="K3">
+        <v>-73.196303698899996</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
         <v>19</v>
       </c>
-      <c r="F3">
+      <c r="B4">
+        <v>2502</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4">
+        <v>43157</v>
+      </c>
+      <c r="H4">
+        <v>9660</v>
+      </c>
+      <c r="I4">
+        <v>9660</v>
+      </c>
+      <c r="J4">
+        <v>41.168593361699998</v>
+      </c>
+      <c r="K4">
+        <v>-73.200719448499996</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5">
+        <v>3676</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5">
         <v>43388</v>
       </c>
-      <c r="G3">
+      <c r="H5">
         <v>1000</v>
       </c>
-      <c r="H3">
+      <c r="I5">
         <v>1000</v>
       </c>
-      <c r="I3">
+      <c r="J5">
         <v>41.342920009700002</v>
       </c>
-      <c r="J3">
+      <c r="K5">
         <v>-73.060449991900001</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
-[...3 lines deleted...]
-      <c r="B4">
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6">
+        <v>2688</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6">
+        <v>44295</v>
+      </c>
+      <c r="H6">
+        <v>34.229999999999997</v>
+      </c>
+      <c r="I6">
+        <v>22.04</v>
+      </c>
+      <c r="J6">
+        <v>41.190018524199999</v>
+      </c>
+      <c r="K6">
+        <v>-73.307428985800001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7">
         <v>1529</v>
       </c>
-      <c r="C4" t="s">
-[...8 lines deleted...]
-      <c r="F4">
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7">
         <v>44301</v>
       </c>
-      <c r="G4">
+      <c r="H7">
         <v>1999</v>
       </c>
-      <c r="I4">
+      <c r="J7">
         <v>41.2953169691</v>
       </c>
-      <c r="J4">
+      <c r="K7">
         <v>-72.9198595031</v>
       </c>
     </row>
-    <row r="5" spans="1:12">
-[...3 lines deleted...]
-      <c r="B5">
+    <row r="8" spans="1:13">
+      <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8">
         <v>2637</v>
       </c>
-      <c r="C5" t="s">
-[...8 lines deleted...]
-      <c r="F5">
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8">
         <v>44302</v>
       </c>
-      <c r="G5">
+      <c r="H8">
         <v>95.8</v>
       </c>
-      <c r="H5">
+      <c r="I8">
         <v>95.8</v>
       </c>
-      <c r="I5">
+      <c r="J8">
         <v>41.197845999999998</v>
       </c>
-      <c r="J5">
+      <c r="K8">
         <v>-73.117998999999998</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
-[...35 lines deleted...]
-      <c r="B7">
+    <row r="9" spans="1:13">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9">
         <v>1750</v>
       </c>
-      <c r="C7" t="s">
-[...8 lines deleted...]
-      <c r="F7">
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9">
         <v>44362</v>
       </c>
-      <c r="G7">
+      <c r="H9">
         <v>240</v>
       </c>
-      <c r="H7">
+      <c r="I9">
         <v>240</v>
       </c>
-      <c r="I7">
+      <c r="J9">
         <v>41.384580885200002</v>
       </c>
-      <c r="J7">
+      <c r="K9">
         <v>-72.900918256400004</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
-[...63 lines deleted...]
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>1548</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10">
+        <v>44362</v>
+      </c>
+      <c r="H10">
+        <v>2000</v>
+      </c>
+      <c r="I10">
+        <v>2000</v>
+      </c>
+      <c r="J10">
+        <v>41.335735999999997</v>
+      </c>
+      <c r="K10">
+        <v>-72.751818</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11">
+        <v>3676</v>
+      </c>
+      <c r="C11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11">
+        <v>44376</v>
+      </c>
+      <c r="H11">
+        <v>2000</v>
+      </c>
+      <c r="I11">
+        <v>2000</v>
+      </c>
+      <c r="J11">
+        <v>41.344171000000003</v>
+      </c>
+      <c r="K11">
+        <v>-73.063351999999995</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12">
         <v>1691</v>
       </c>
-      <c r="C10" t="s">
-[...8 lines deleted...]
-      <c r="F10">
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12">
         <v>45222</v>
       </c>
-      <c r="G10">
+      <c r="H12">
         <v>192.5</v>
       </c>
-      <c r="H10">
+      <c r="I12">
         <v>200</v>
       </c>
-      <c r="I10">
+      <c r="J12">
         <v>41.346475315500001</v>
       </c>
-      <c r="J10">
+      <c r="K12">
         <v>-72.923835167899995</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
-      <c r="A11" t="s">
+    <row r="13" spans="1:13">
+      <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13">
+        <v>1</v>
+      </c>
+      <c r="H13">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I13">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="J13">
+        <v>41.245304668499998</v>
+      </c>
+      <c r="K13">
+        <v>-73.155479144300003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14">
+        <v>1542</v>
+      </c>
+      <c r="C14" t="s">
         <v>37</v>
       </c>
-      <c r="B11">
-[...11 lines deleted...]
-      <c r="F11">
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14">
         <v>44634</v>
       </c>
-      <c r="G11">
+      <c r="H14">
         <v>1999</v>
       </c>
-      <c r="H11">
+      <c r="I14">
         <v>1999</v>
       </c>
-      <c r="I11">
+      <c r="J14">
         <v>41.342674000000002</v>
       </c>
-      <c r="J11">
+      <c r="K14">
         <v>-72.825192000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
-[...32 lines deleted...]
-      <c r="A13" t="s">
+    <row r="15" spans="1:13">
+      <c r="A15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15">
+        <v>1</v>
+      </c>
+      <c r="H15">
+        <v>400</v>
+      </c>
+      <c r="I15">
+        <v>400</v>
+      </c>
+      <c r="J15">
+        <v>41.272650604200003</v>
+      </c>
+      <c r="K15">
+        <v>-72.950688705999994</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16">
+        <v>633</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16">
+        <v>1</v>
+      </c>
+      <c r="H16">
+        <v>435</v>
+      </c>
+      <c r="I16">
+        <v>435</v>
+      </c>
+      <c r="J16">
+        <v>41.273486689999999</v>
+      </c>
+      <c r="K16">
+        <v>-72.964831399999994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17">
+        <v>1691</v>
+      </c>
+      <c r="C17" t="s">
         <v>41</v>
       </c>
-      <c r="B13">
-[...132 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F17">
-        <v>45070</v>
-[...2 lines deleted...]
-        <v>996</v>
+        <v>45421</v>
       </c>
       <c r="H17">
-        <v>1446.12</v>
+        <v>600</v>
       </c>
       <c r="I17">
-        <v>41.375379017100002</v>
+        <v>600</v>
       </c>
       <c r="J17">
-        <v>-72.932738088500003</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10">
+        <v>41.3470506998</v>
+      </c>
+      <c r="K17">
+        <v>-72.922191290300006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F18">
+        <v>1</v>
+      </c>
+      <c r="H18">
+        <v>408.3</v>
+      </c>
+      <c r="I18">
+        <v>408.3</v>
+      </c>
+      <c r="J18">
+        <v>41.343986009399998</v>
+      </c>
+      <c r="K18">
+        <v>-73.077502786300002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19">
+        <v>2660</v>
+      </c>
+      <c r="C19" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19">
+        <v>44914</v>
+      </c>
+      <c r="H19">
+        <v>300</v>
+      </c>
+      <c r="J19">
+        <v>38.032501000000003</v>
+      </c>
+      <c r="K19">
+        <v>-78.479437000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20">
+        <v>1550</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20">
+        <v>44918</v>
+      </c>
+      <c r="G20" t="b">
+        <v>1</v>
+      </c>
+      <c r="H20">
+        <v>1700</v>
+      </c>
+      <c r="I20">
+        <v>1700</v>
+      </c>
+      <c r="J20">
+        <v>41.341009</v>
+      </c>
+      <c r="K20">
+        <v>-72.864001000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21">
+        <v>530</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21">
+        <v>45104</v>
+      </c>
+      <c r="G21" t="b">
+        <v>1</v>
+      </c>
+      <c r="H21">
+        <v>200</v>
+      </c>
+      <c r="I21">
+        <v>200</v>
+      </c>
+      <c r="J21">
+        <v>41.169704000000003</v>
+      </c>
+      <c r="K21">
+        <v>-73.168379000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22">
+        <v>2688</v>
+      </c>
+      <c r="C22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" t="s">
+        <v>21</v>
+      </c>
+      <c r="F22">
+        <v>44991</v>
+      </c>
+      <c r="H22">
+        <v>5000</v>
+      </c>
+      <c r="J22">
+        <v>37.420428999999999</v>
+      </c>
+      <c r="K22">
+        <v>-121.96371600000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23">
+        <v>2627</v>
+      </c>
+      <c r="C23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23">
+        <v>46107</v>
+      </c>
+      <c r="G23" t="b">
+        <v>1</v>
+      </c>
+      <c r="H23">
+        <v>525</v>
+      </c>
+      <c r="J23">
+        <v>41.254510945900002</v>
+      </c>
+      <c r="K23">
+        <v>-73.216387597799994</v>
+      </c>
+      <c r="L23" t="s">
+        <v>63</v>
+      </c>
+      <c r="M23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24">
+        <v>2502</v>
+      </c>
+      <c r="C24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24">
         <v>45694</v>
       </c>
-      <c r="G18">
+      <c r="G24" t="b">
+        <v>1</v>
+      </c>
+      <c r="H24">
         <v>979</v>
       </c>
-      <c r="H18">
+      <c r="I24">
         <v>979</v>
       </c>
-      <c r="I18">
-[...10 lines deleted...]
-      <c r="B19">
+      <c r="J24">
+        <v>41.167380240100002</v>
+      </c>
+      <c r="K24">
+        <v>-73.208754331999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25">
+        <v>1697</v>
+      </c>
+      <c r="C25" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25">
+        <v>45049</v>
+      </c>
+      <c r="H25">
+        <v>200</v>
+      </c>
+      <c r="I25">
+        <v>200</v>
+      </c>
+      <c r="J25">
+        <v>42.824686</v>
+      </c>
+      <c r="K25">
+        <v>-73.932305999999997</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26">
         <v>2631</v>
       </c>
-      <c r="C19" t="s">
-[...8 lines deleted...]
-      <c r="F19">
+      <c r="C26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26">
         <v>45141</v>
       </c>
-      <c r="G19">
+      <c r="G26" t="b">
+        <v>1</v>
+      </c>
+      <c r="H26">
         <v>250</v>
       </c>
-      <c r="H19">
+      <c r="I26">
         <v>250</v>
       </c>
-      <c r="I19">
+      <c r="J26">
         <v>41.183673186</v>
       </c>
-      <c r="J19">
+      <c r="K26">
         <v>-73.158277353800003</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
-[...3 lines deleted...]
-      <c r="B20">
+    <row r="27" spans="1:13">
+      <c r="A27" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27">
         <v>2631</v>
       </c>
-      <c r="C20" t="s">
-[...8 lines deleted...]
-      <c r="F20">
+      <c r="C27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27">
         <v>45128</v>
       </c>
-      <c r="G20">
+      <c r="G27" t="b">
+        <v>1</v>
+      </c>
+      <c r="H27">
         <v>400</v>
       </c>
-      <c r="H20">
+      <c r="I27">
         <v>400</v>
       </c>
-      <c r="I20">
-[...10 lines deleted...]
-      <c r="B21">
+      <c r="J27">
+        <v>41.184180781899997</v>
+      </c>
+      <c r="K27">
+        <v>-73.156955755400006</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28">
         <v>2505</v>
       </c>
-      <c r="C21" t="s">
-[...216 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F28">
+        <v>45190</v>
+      </c>
+      <c r="G28" t="b">
+        <v>1</v>
+      </c>
+      <c r="H28">
+        <v>50</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="J28">
+        <v>41.173042949900001</v>
+      </c>
+      <c r="K28">
+        <v>-73.195633496699998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29">
+        <v>1701</v>
+      </c>
+      <c r="C29" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29">
+        <v>45180</v>
+      </c>
+      <c r="G29" t="b">
+        <v>1</v>
+      </c>
+      <c r="H29">
+        <v>2300</v>
+      </c>
+      <c r="J29">
+        <v>41.338349999999998</v>
+      </c>
+      <c r="K29">
+        <v>-72.870131000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30">
+        <v>1541</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30">
+        <v>45327</v>
+      </c>
+      <c r="G30" t="b">
+        <v>1</v>
+      </c>
+      <c r="H30">
+        <v>750</v>
+      </c>
+      <c r="I30">
+        <v>750</v>
+      </c>
+      <c r="J30">
+        <v>41.326889000000001</v>
+      </c>
+      <c r="K30">
+        <v>-72.883448999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31">
+        <v>633</v>
+      </c>
+      <c r="C31" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" t="s">
+        <v>75</v>
+      </c>
+      <c r="E31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31">
+        <v>45316</v>
+      </c>
+      <c r="G31" t="b">
+        <v>1</v>
+      </c>
+      <c r="H31">
+        <v>940</v>
+      </c>
+      <c r="J31">
+        <v>41.274546051599998</v>
+      </c>
+      <c r="K31">
+        <v>-72.965513882600007</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32">
+        <v>1907</v>
+      </c>
+      <c r="C32" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" t="s">
+        <v>78</v>
+      </c>
+      <c r="E32" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32">
+        <v>45407</v>
+      </c>
+      <c r="G32" t="b">
+        <v>1</v>
+      </c>
+      <c r="H32">
+        <v>50</v>
+      </c>
+      <c r="I32">
+        <v>50</v>
+      </c>
+      <c r="J32">
+        <v>41.310810180200001</v>
+      </c>
+      <c r="K32">
+        <v>-72.951057313800007</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B33">
+        <v>1859</v>
+      </c>
+      <c r="C33" t="s">
+        <v>80</v>
+      </c>
+      <c r="D33" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" t="s">
+        <v>81</v>
+      </c>
+      <c r="F33">
+        <v>45804</v>
+      </c>
+      <c r="G33" t="b">
+        <v>1</v>
+      </c>
+      <c r="H33">
+        <v>6000</v>
+      </c>
+      <c r="I33">
+        <v>30700</v>
+      </c>
+      <c r="J33">
+        <v>41.312859669600002</v>
+      </c>
+      <c r="K33">
+        <v>-72.928329662799996</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34">
+        <v>3676</v>
+      </c>
+      <c r="C34" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34">
         <v>45565</v>
       </c>
-      <c r="G28">
+      <c r="G34" t="b">
+        <v>1</v>
+      </c>
+      <c r="H34">
         <v>700</v>
       </c>
-      <c r="H28">
+      <c r="I34">
         <v>700</v>
       </c>
-      <c r="I28">
+      <c r="J34">
         <v>41.334937032399999</v>
       </c>
-      <c r="J28">
+      <c r="K34">
         <v>-73.065974058699993</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
-[...3 lines deleted...]
-      <c r="B29">
+    <row r="35" spans="1:11">
+      <c r="A35" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35">
         <v>1687</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35">
+        <v>45385</v>
+      </c>
+      <c r="G35" t="b">
+        <v>1</v>
+      </c>
+      <c r="H35">
+        <v>600</v>
+      </c>
+      <c r="I35">
+        <v>600</v>
+      </c>
+      <c r="J35">
+        <v>41.342321199399997</v>
+      </c>
+      <c r="K35">
+        <v>-72.942446110800006</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" t="s">
+        <v>84</v>
+      </c>
+      <c r="B36">
+        <v>1605</v>
+      </c>
+      <c r="C36" t="s">
+        <v>85</v>
+      </c>
+      <c r="D36" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36">
+        <v>45391</v>
+      </c>
+      <c r="G36" t="b">
+        <v>1</v>
+      </c>
+      <c r="H36">
+        <v>999</v>
+      </c>
+      <c r="I36">
+        <v>999</v>
+      </c>
+      <c r="J36">
+        <v>41.381639</v>
+      </c>
+      <c r="K36">
+        <v>-73.044472999999996</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" t="s">
+        <v>87</v>
+      </c>
+      <c r="B37">
+        <v>2739</v>
+      </c>
+      <c r="C37" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" t="s">
+        <v>32</v>
+      </c>
+      <c r="E37" t="s">
+        <v>89</v>
+      </c>
+      <c r="F37">
+        <v>45408</v>
+      </c>
+      <c r="G37" t="b">
+        <v>1</v>
+      </c>
+      <c r="H37">
+        <v>2784.4</v>
+      </c>
+      <c r="J37">
+        <v>41.200416045499999</v>
+      </c>
+      <c r="K37">
+        <v>-73.121762679400007</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" t="s">
+        <v>90</v>
+      </c>
+      <c r="B38">
+        <v>1694</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" t="s">
+        <v>89</v>
+      </c>
+      <c r="F38">
+        <v>45419</v>
+      </c>
+      <c r="G38" t="b">
+        <v>1</v>
+      </c>
+      <c r="H38">
+        <v>2459.4</v>
+      </c>
+      <c r="J38">
+        <v>41.360638638099999</v>
+      </c>
+      <c r="K38">
+        <v>-72.923562083600004</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39">
+        <v>551</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39">
+        <v>45460</v>
+      </c>
+      <c r="G39" t="b">
+        <v>1</v>
+      </c>
+      <c r="H39">
+        <v>69.2</v>
+      </c>
+      <c r="I39">
+        <v>69.2</v>
+      </c>
+      <c r="J39">
+        <v>41.182351713300001</v>
+      </c>
+      <c r="K39">
+        <v>-73.181311255799997</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" t="s">
+        <v>92</v>
+      </c>
+      <c r="B40">
+        <v>1759</v>
+      </c>
+      <c r="C40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40" t="s">
+        <v>72</v>
+      </c>
+      <c r="E40" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40">
+        <v>45680</v>
+      </c>
+      <c r="H40">
+        <v>783</v>
+      </c>
+      <c r="J40">
+        <v>41.421733929600002</v>
+      </c>
+      <c r="K40">
+        <v>-72.8410842113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41">
+        <v>1543</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" t="s">
+        <v>15</v>
+      </c>
+      <c r="F41">
+        <v>45449</v>
+      </c>
+      <c r="G41" t="b">
+        <v>1</v>
+      </c>
+      <c r="H41">
+        <v>960</v>
+      </c>
+      <c r="I41">
+        <v>960</v>
+      </c>
+      <c r="J41">
+        <v>41.326418178799997</v>
+      </c>
+      <c r="K41">
+        <v>-72.830856107399995</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42">
+        <v>1608</v>
+      </c>
+      <c r="C42" t="s">
+        <v>85</v>
+      </c>
+      <c r="D42" t="s">
+        <v>86</v>
+      </c>
+      <c r="E42" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42">
+        <v>45483</v>
+      </c>
+      <c r="G42" t="b">
+        <v>1</v>
+      </c>
+      <c r="H42">
+        <v>4125</v>
+      </c>
+      <c r="I42">
+        <v>4125</v>
+      </c>
+      <c r="J42">
+        <v>41.314520000000002</v>
+      </c>
+      <c r="K42">
+        <v>-73.024253999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43">
+        <v>1702</v>
+      </c>
+      <c r="C43" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" t="s">
+        <v>45</v>
+      </c>
+      <c r="E43" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43">
+        <v>45449</v>
+      </c>
+      <c r="G43" t="b">
+        <v>1</v>
+      </c>
+      <c r="H43">
+        <v>200</v>
+      </c>
+      <c r="I43">
+        <v>200</v>
+      </c>
+      <c r="J43">
+        <v>41.286589153900003</v>
+      </c>
+      <c r="K43">
+        <v>-72.867163775700007</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44">
+        <v>2636</v>
+      </c>
+      <c r="C44" t="s">
         <v>31</v>
       </c>
-      <c r="E29" t="s">
-[...60 lines deleted...]
-      <c r="D31" t="s">
+      <c r="D44" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44">
+        <v>45600</v>
+      </c>
+      <c r="G44" t="b">
+        <v>1</v>
+      </c>
+      <c r="H44">
+        <v>300</v>
+      </c>
+      <c r="I44">
+        <v>312</v>
+      </c>
+      <c r="J44">
+        <v>41.1710851307</v>
+      </c>
+      <c r="K44">
+        <v>-73.159939467200005</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45">
+        <v>2636</v>
+      </c>
+      <c r="C45" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" t="s">
+        <v>32</v>
+      </c>
+      <c r="E45" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45">
+        <v>45600</v>
+      </c>
+      <c r="G45" t="b">
+        <v>1</v>
+      </c>
+      <c r="H45">
+        <v>240</v>
+      </c>
+      <c r="I45">
+        <v>240</v>
+      </c>
+      <c r="J45">
+        <v>41.171851310400001</v>
+      </c>
+      <c r="K45">
+        <v>-73.158826809999994</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" t="s">
+        <v>98</v>
+      </c>
+      <c r="B46">
+        <v>2737</v>
+      </c>
+      <c r="C46" t="s">
+        <v>88</v>
+      </c>
+      <c r="D46" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" t="s">
+        <v>21</v>
+      </c>
+      <c r="F46">
+        <v>45476</v>
+      </c>
+      <c r="G46" t="b">
+        <v>1</v>
+      </c>
+      <c r="H46">
+        <v>4999</v>
+      </c>
+      <c r="I46">
+        <v>4999</v>
+      </c>
+      <c r="J46">
+        <v>41.199424290700001</v>
+      </c>
+      <c r="K46">
+        <v>-73.124939239300005</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47">
+        <v>1695</v>
+      </c>
+      <c r="C47" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" t="s">
+        <v>51</v>
+      </c>
+      <c r="E47" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47">
+        <v>45447</v>
+      </c>
+      <c r="G47" t="b">
+        <v>1</v>
+      </c>
+      <c r="H47">
+        <v>36.287999999999997</v>
+      </c>
+      <c r="I47">
+        <v>36.287999999999997</v>
+      </c>
+      <c r="J47">
+        <v>41.368024993600002</v>
+      </c>
+      <c r="K47">
+        <v>-72.919265123000002</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48">
+        <v>514</v>
+      </c>
+      <c r="C48" t="s">
+        <v>101</v>
+      </c>
+      <c r="D48" t="s">
+        <v>86</v>
+      </c>
+      <c r="E48" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48">
+        <v>45460</v>
+      </c>
+      <c r="G48" t="b">
+        <v>1</v>
+      </c>
+      <c r="H48">
+        <v>1750</v>
+      </c>
+      <c r="I48">
+        <v>1750</v>
+      </c>
+      <c r="J48">
+        <v>41.302676919299998</v>
+      </c>
+      <c r="K48">
+        <v>-73.148485894999993</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" t="s">
+        <v>102</v>
+      </c>
+      <c r="B49">
+        <v>1648</v>
+      </c>
+      <c r="C49" t="s">
+        <v>103</v>
+      </c>
+      <c r="D49" t="s">
+        <v>35</v>
+      </c>
+      <c r="E49" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49">
+        <v>45470</v>
+      </c>
+      <c r="G49" t="b">
+        <v>1</v>
+      </c>
+      <c r="H49">
+        <v>400</v>
+      </c>
+      <c r="I49">
+        <v>400</v>
+      </c>
+      <c r="J49">
+        <v>41.336951951700001</v>
+      </c>
+      <c r="K49">
+        <v>-72.896484124699995</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50">
+        <v>1648</v>
+      </c>
+      <c r="C50" t="s">
+        <v>103</v>
+      </c>
+      <c r="D50" t="s">
+        <v>35</v>
+      </c>
+      <c r="E50" t="s">
+        <v>15</v>
+      </c>
+      <c r="F50">
+        <v>45471</v>
+      </c>
+      <c r="G50" t="b">
+        <v>1</v>
+      </c>
+      <c r="H50">
+        <v>450</v>
+      </c>
+      <c r="I50">
+        <v>450</v>
+      </c>
+      <c r="J50">
+        <v>41.336934837100003</v>
+      </c>
+      <c r="K50">
+        <v>-72.896458294300004</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51">
+        <v>2685</v>
+      </c>
+      <c r="C51" t="s">
         <v>25</v>
       </c>
-      <c r="E31" t="s">
-[...25 lines deleted...]
-      <c r="D32" t="s">
+      <c r="D51" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" t="s">
+        <v>15</v>
+      </c>
+      <c r="F51">
+        <v>45957</v>
+      </c>
+      <c r="G51" t="b">
+        <v>1</v>
+      </c>
+      <c r="H51">
+        <v>760</v>
+      </c>
+      <c r="J51">
+        <v>41.212542291699997</v>
+      </c>
+      <c r="K51">
+        <v>-73.230430867199999</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B52">
+        <v>2685</v>
+      </c>
+      <c r="C52" t="s">
+        <v>25</v>
+      </c>
+      <c r="D52" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52">
+        <v>45517</v>
+      </c>
+      <c r="G52" t="b">
+        <v>1</v>
+      </c>
+      <c r="H52">
+        <v>210</v>
+      </c>
+      <c r="I52">
+        <v>210</v>
+      </c>
+      <c r="J52">
+        <v>41.212706299899999</v>
+      </c>
+      <c r="K52">
+        <v>-73.2305453468</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53">
+        <v>2640</v>
+      </c>
+      <c r="C53" t="s">
         <v>31</v>
       </c>
-      <c r="E32" t="s">
-[...57 lines deleted...]
-      <c r="D34" t="s">
+      <c r="D53" t="s">
+        <v>32</v>
+      </c>
+      <c r="E53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53">
+        <v>45496</v>
+      </c>
+      <c r="G53" t="b">
+        <v>1</v>
+      </c>
+      <c r="H53">
+        <v>112.5</v>
+      </c>
+      <c r="I53">
+        <v>112.5</v>
+      </c>
+      <c r="J53">
+        <v>41.185960000000001</v>
+      </c>
+      <c r="K53">
+        <v>-73.133260000000007</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" t="s">
+        <v>108</v>
+      </c>
+      <c r="B54">
+        <v>1851</v>
+      </c>
+      <c r="C54" t="s">
+        <v>80</v>
+      </c>
+      <c r="D54" t="s">
+        <v>29</v>
+      </c>
+      <c r="E54" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54">
+        <v>45504</v>
+      </c>
+      <c r="G54" t="b">
+        <v>1</v>
+      </c>
+      <c r="H54">
+        <v>50</v>
+      </c>
+      <c r="I54">
+        <v>50</v>
+      </c>
+      <c r="J54">
+        <v>41.304364</v>
+      </c>
+      <c r="K54">
+        <v>-72.923519999999996</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55">
+        <v>2688</v>
+      </c>
+      <c r="C55" t="s">
         <v>25</v>
       </c>
-      <c r="E34" t="s">
-[...240 lines deleted...]
-      <c r="A42" t="s">
+      <c r="D55" t="s">
+        <v>110</v>
+      </c>
+      <c r="E55" t="s">
         <v>89</v>
       </c>
-      <c r="B42">
-[...284 lines deleted...]
-      <c r="B51">
+      <c r="F55">
+        <v>45952</v>
+      </c>
+      <c r="G55" t="b">
+        <v>1</v>
+      </c>
+      <c r="H55">
+        <v>29.79</v>
+      </c>
+      <c r="J55">
+        <v>41.204593000000003</v>
+      </c>
+      <c r="K55">
+        <v>-73.314609000000004</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" t="s">
+        <v>111</v>
+      </c>
+      <c r="B56">
         <v>2550</v>
-      </c>
-[...152 lines deleted...]
-        <v>3671</v>
       </c>
       <c r="C56" t="s">
         <v>17</v>
       </c>
       <c r="D56" t="s">
         <v>18</v>
       </c>
       <c r="E56" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F56">
-        <v>45575</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>45531</v>
+      </c>
+      <c r="G56" t="b">
+        <v>1</v>
       </c>
       <c r="H56">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I56">
-        <v>41.336864320300002</v>
+        <v>200</v>
       </c>
       <c r="J56">
-        <v>-73.084314265200007</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10">
+        <v>41.176855637800003</v>
+      </c>
+      <c r="K56">
+        <v>-73.221709937499995</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B57">
-        <v>3633</v>
+        <v>1702</v>
       </c>
       <c r="C57" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="D57" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E57" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F57">
-        <v>45677</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>45555</v>
+      </c>
+      <c r="G57" t="b">
+        <v>1</v>
       </c>
       <c r="H57">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="I57">
-        <v>41.224696915700001</v>
+        <v>200</v>
       </c>
       <c r="J57">
-        <v>-73.046578042299998</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:10">
+        <v>41.285945595299999</v>
+      </c>
+      <c r="K57">
+        <v>-72.865560525899994</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B58">
-        <v>2660</v>
+        <v>1684</v>
       </c>
       <c r="C58" t="s">
-        <v>114</v>
+        <v>41</v>
       </c>
       <c r="D58" t="s">
+        <v>35</v>
+      </c>
+      <c r="E58" t="s">
+        <v>15</v>
+      </c>
+      <c r="F58">
+        <v>45573</v>
+      </c>
+      <c r="G58" t="b">
+        <v>1</v>
+      </c>
+      <c r="H58">
+        <v>200</v>
+      </c>
+      <c r="I58">
+        <v>200</v>
+      </c>
+      <c r="J58">
+        <v>41.357115241599999</v>
+      </c>
+      <c r="K58">
+        <v>-72.926160824099995</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" t="s">
         <v>115</v>
       </c>
-      <c r="E58" t="s">
-[...16 lines deleted...]
-      <c r="A59" t="s">
+      <c r="B59">
+        <v>1545</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59" t="s">
         <v>116</v>
       </c>
-      <c r="B59">
-[...7 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F59">
-        <v>45687</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>45533</v>
+      </c>
+      <c r="G59" t="b">
+        <v>1</v>
       </c>
       <c r="H59">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>41.365032338799999</v>
+        <v>200</v>
       </c>
       <c r="J59">
-        <v>-72.922850414999999</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:10">
+        <v>41.321891999999998</v>
+      </c>
+      <c r="K59">
+        <v>-72.772041000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>117</v>
       </c>
       <c r="B60">
-        <v>1542</v>
+        <v>1640</v>
       </c>
       <c r="C60" t="s">
+        <v>103</v>
+      </c>
+      <c r="D60" t="s">
+        <v>72</v>
+      </c>
+      <c r="E60" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60">
+        <v>45692</v>
+      </c>
+      <c r="H60">
+        <v>150</v>
+      </c>
+      <c r="J60">
+        <v>41.364835939700001</v>
+      </c>
+      <c r="K60">
+        <v>-72.863384414799995</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" t="s">
         <v>118</v>
       </c>
-      <c r="D60" t="s">
-[...22 lines deleted...]
-      <c r="A61" t="s">
+      <c r="B61">
+        <v>3671</v>
+      </c>
+      <c r="C61" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61">
+        <v>45575</v>
+      </c>
+      <c r="G61" t="b">
+        <v>1</v>
+      </c>
+      <c r="H61">
+        <v>100</v>
+      </c>
+      <c r="I61">
+        <v>100</v>
+      </c>
+      <c r="J61">
+        <v>41.336864320300002</v>
+      </c>
+      <c r="K61">
+        <v>-73.084314265200007</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" t="s">
         <v>119</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="B62">
+        <v>3633</v>
+      </c>
+      <c r="C62" t="s">
         <v>120</v>
       </c>
-      <c r="D61" t="s">
-[...19 lines deleted...]
-      <c r="A62" t="s">
+      <c r="D62" t="s">
         <v>121</v>
       </c>
-      <c r="B62">
-[...7 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F62">
-        <v>45709</v>
-[...2 lines deleted...]
-        <v>966</v>
+        <v>45677</v>
+      </c>
+      <c r="G62" t="b">
+        <v>1</v>
+      </c>
+      <c r="H62">
+        <v>160</v>
       </c>
       <c r="I62">
-        <v>41.32148127</v>
+        <v>160</v>
       </c>
       <c r="J62">
-        <v>-72.88140267</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:10">
+        <v>41.224696915700001</v>
+      </c>
+      <c r="K62">
+        <v>-73.046578042299998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>122</v>
       </c>
       <c r="B63">
-        <v>550</v>
+        <v>2660</v>
       </c>
       <c r="C63" t="s">
+        <v>54</v>
+      </c>
+      <c r="D63" t="s">
         <v>123</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F63">
-        <v>45693</v>
-[...5 lines deleted...]
-        <v>41.204560000000001</v>
+        <v>45849</v>
+      </c>
+      <c r="G63" t="b">
+        <v>1</v>
+      </c>
+      <c r="H63">
+        <v>150</v>
       </c>
       <c r="J63">
-        <v>-73.172700000000006</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:10">
+        <v>41.229128968099999</v>
+      </c>
+      <c r="K63">
+        <v>-73.199156056800007</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>124</v>
       </c>
       <c r="B64">
+        <v>1694</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64" t="s">
+        <v>35</v>
+      </c>
+      <c r="E64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64">
+        <v>45687</v>
+      </c>
+      <c r="G64" t="b">
+        <v>1</v>
+      </c>
+      <c r="H64">
+        <v>75</v>
+      </c>
+      <c r="I64">
+        <v>75</v>
+      </c>
+      <c r="J64">
+        <v>41.365032338799999</v>
+      </c>
+      <c r="K64">
+        <v>-72.922850414999999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" t="s">
+        <v>125</v>
+      </c>
+      <c r="B65">
+        <v>1542</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65" t="s">
+        <v>34</v>
+      </c>
+      <c r="E65" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65">
+        <v>45687</v>
+      </c>
+      <c r="G65" t="b">
+        <v>1</v>
+      </c>
+      <c r="H65">
+        <v>4980</v>
+      </c>
+      <c r="I65">
+        <v>4980</v>
+      </c>
+      <c r="J65">
+        <v>41.371872259699998</v>
+      </c>
+      <c r="K65">
+        <v>-72.826279869700002</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" t="s">
+        <v>126</v>
+      </c>
+      <c r="B66">
+        <v>2687</v>
+      </c>
+      <c r="C66" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" t="s">
+        <v>123</v>
+      </c>
+      <c r="E66" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66">
+        <v>45638</v>
+      </c>
+      <c r="G66" t="b">
+        <v>1</v>
+      </c>
+      <c r="H66">
+        <v>200</v>
+      </c>
+      <c r="I66">
+        <v>200</v>
+      </c>
+      <c r="J66">
+        <v>41.296670918499998</v>
+      </c>
+      <c r="K66">
+        <v>-73.237076513700003</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" t="s">
+        <v>127</v>
+      </c>
+      <c r="B67">
+        <v>1913</v>
+      </c>
+      <c r="C67" t="s">
+        <v>77</v>
+      </c>
+      <c r="D67" t="s">
+        <v>29</v>
+      </c>
+      <c r="E67" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67">
+        <v>45720</v>
+      </c>
+      <c r="G67" t="b">
+        <v>1</v>
+      </c>
+      <c r="H67">
+        <v>200</v>
+      </c>
+      <c r="J67">
+        <v>41.323632443299999</v>
+      </c>
+      <c r="K67">
+        <v>-72.928175242999998</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" t="s">
+        <v>128</v>
+      </c>
+      <c r="B68">
+        <v>1541</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" t="s">
+        <v>15</v>
+      </c>
+      <c r="F68">
+        <v>45709</v>
+      </c>
+      <c r="G68" t="b">
+        <v>1</v>
+      </c>
+      <c r="H68">
+        <v>966</v>
+      </c>
+      <c r="J68">
+        <v>41.321481265700001</v>
+      </c>
+      <c r="K68">
+        <v>-72.881402669500005</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" t="s">
+        <v>129</v>
+      </c>
+      <c r="B69">
+        <v>2682</v>
+      </c>
+      <c r="C69" t="s">
+        <v>25</v>
+      </c>
+      <c r="D69" t="s">
+        <v>130</v>
+      </c>
+      <c r="E69" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69">
+        <v>45820</v>
+      </c>
+      <c r="H69">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="I69">
+        <v>7.5469999999999997</v>
+      </c>
+      <c r="J69">
+        <v>41.324340999999997</v>
+      </c>
+      <c r="K69">
+        <v>-73.300954000000004</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" t="s">
+        <v>131</v>
+      </c>
+      <c r="B70">
+        <v>550</v>
+      </c>
+      <c r="C70" t="s">
+        <v>132</v>
+      </c>
+      <c r="D70" t="s">
+        <v>18</v>
+      </c>
+      <c r="E70" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70">
+        <v>45693</v>
+      </c>
+      <c r="G70" t="b">
+        <v>1</v>
+      </c>
+      <c r="H70">
+        <v>4999</v>
+      </c>
+      <c r="J70">
+        <v>41.204560000000001</v>
+      </c>
+      <c r="K70">
+        <v>-73.172700000000006</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" t="s">
+        <v>133</v>
+      </c>
+      <c r="B71">
         <v>3657</v>
       </c>
-      <c r="C64" t="s">
-[...8 lines deleted...]
-      <c r="F64">
+      <c r="C71" t="s">
+        <v>134</v>
+      </c>
+      <c r="D71" t="s">
+        <v>121</v>
+      </c>
+      <c r="E71" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71">
         <v>45702</v>
       </c>
-      <c r="G64">
+      <c r="G71" t="b">
+        <v>1</v>
+      </c>
+      <c r="H71">
         <v>225</v>
       </c>
-      <c r="I64">
+      <c r="J71">
         <v>41.233346843100001</v>
       </c>
-      <c r="J64">
+      <c r="K71">
         <v>-73.044939343600007</v>
       </c>
     </row>
-    <row r="65" spans="1:10">
-[...205 lines deleted...]
-    <row r="72" spans="1:10">
+    <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>135</v>
       </c>
       <c r="B72">
+        <v>2548</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" t="s">
+        <v>136</v>
+      </c>
+      <c r="E72" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72">
+        <v>45729</v>
+      </c>
+      <c r="G72" t="b">
+        <v>1</v>
+      </c>
+      <c r="H72">
+        <v>950</v>
+      </c>
+      <c r="J72">
+        <v>41.202572077699998</v>
+      </c>
+      <c r="K72">
+        <v>-73.175600590299993</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" t="s">
+        <v>137</v>
+      </c>
+      <c r="B73">
+        <v>1690</v>
+      </c>
+      <c r="C73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73" t="s">
+        <v>51</v>
+      </c>
+      <c r="E73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F73">
+        <v>45700</v>
+      </c>
+      <c r="H73">
+        <v>26.8</v>
+      </c>
+      <c r="J73">
+        <v>41.383313000000001</v>
+      </c>
+      <c r="K73">
+        <v>-72.923873999999998</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" t="s">
+        <v>138</v>
+      </c>
+      <c r="B74">
+        <v>1602</v>
+      </c>
+      <c r="C74" t="s">
+        <v>85</v>
+      </c>
+      <c r="D74" t="s">
+        <v>86</v>
+      </c>
+      <c r="E74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F74">
+        <v>45706</v>
+      </c>
+      <c r="G74" t="b">
+        <v>1</v>
+      </c>
+      <c r="H74">
+        <v>121</v>
+      </c>
+      <c r="I74">
+        <v>75</v>
+      </c>
+      <c r="J74">
+        <v>41.347140936800002</v>
+      </c>
+      <c r="K74">
+        <v>-72.975852626399998</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" t="s">
+        <v>139</v>
+      </c>
+      <c r="B75">
+        <v>2660</v>
+      </c>
+      <c r="C75" t="s">
+        <v>54</v>
+      </c>
+      <c r="D75" t="s">
+        <v>140</v>
+      </c>
+      <c r="E75" t="s">
+        <v>15</v>
+      </c>
+      <c r="F75">
+        <v>45716</v>
+      </c>
+      <c r="G75" t="b">
+        <v>1</v>
+      </c>
+      <c r="H75">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="I75">
+        <v>23</v>
+      </c>
+      <c r="J75">
+        <v>41.1264702</v>
+      </c>
+      <c r="K75">
+        <v>-73.296363330000005</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" t="s">
+        <v>141</v>
+      </c>
+      <c r="B76">
+        <v>1645</v>
+      </c>
+      <c r="C76" t="s">
+        <v>103</v>
+      </c>
+      <c r="D76" t="s">
+        <v>34</v>
+      </c>
+      <c r="E76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76">
+        <v>45736</v>
+      </c>
+      <c r="G76" t="b">
+        <v>1</v>
+      </c>
+      <c r="H76">
+        <v>3525</v>
+      </c>
+      <c r="J76">
+        <v>41.347761471399998</v>
+      </c>
+      <c r="K76">
+        <v>-73.024903315499998</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" t="s">
+        <v>142</v>
+      </c>
+      <c r="B77">
+        <v>2550</v>
+      </c>
+      <c r="C77" t="s">
+        <v>132</v>
+      </c>
+      <c r="D77" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" t="s">
+        <v>15</v>
+      </c>
+      <c r="F77">
+        <v>45758</v>
+      </c>
+      <c r="G77" t="b">
+        <v>0</v>
+      </c>
+      <c r="H77">
+        <v>50</v>
+      </c>
+      <c r="J77">
+        <v>41.1801857381</v>
+      </c>
+      <c r="K77">
+        <v>-73.213690561799993</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" t="s">
+        <v>143</v>
+      </c>
+      <c r="C78" t="s">
+        <v>54</v>
+      </c>
+      <c r="D78" t="s">
+        <v>110</v>
+      </c>
+      <c r="E78" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78">
+        <v>45762</v>
+      </c>
+      <c r="G78" t="b">
+        <v>0</v>
+      </c>
+      <c r="H78">
+        <v>100</v>
+      </c>
+      <c r="J78">
+        <v>41.162070157800002</v>
+      </c>
+      <c r="K78">
+        <v>-73.235759935100006</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" t="s">
+        <v>144</v>
+      </c>
+      <c r="B79">
+        <v>2507</v>
+      </c>
+      <c r="C79" t="s">
+        <v>20</v>
+      </c>
+      <c r="D79" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79">
+        <v>45770</v>
+      </c>
+      <c r="G79" t="b">
+        <v>1</v>
+      </c>
+      <c r="H79">
+        <v>100</v>
+      </c>
+      <c r="J79">
+        <v>41.171408832899999</v>
+      </c>
+      <c r="K79">
+        <v>-73.188073250399995</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" t="s">
+        <v>145</v>
+      </c>
+      <c r="B80">
+        <v>3543</v>
+      </c>
+      <c r="C80" t="s">
+        <v>146</v>
+      </c>
+      <c r="D80" t="s">
+        <v>147</v>
+      </c>
+      <c r="E80" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80">
+        <v>45813</v>
+      </c>
+      <c r="G80" t="b">
+        <v>1</v>
+      </c>
+      <c r="H80">
+        <v>100</v>
+      </c>
+      <c r="J80">
+        <v>41.264425942800003</v>
+      </c>
+      <c r="K80">
+        <v>-73.093110987000003</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" t="s">
+        <v>148</v>
+      </c>
+      <c r="B81">
+        <v>1689</v>
+      </c>
+      <c r="C81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" t="s">
+        <v>35</v>
+      </c>
+      <c r="E81" t="s">
+        <v>21</v>
+      </c>
+      <c r="F81">
+        <v>45845</v>
+      </c>
+      <c r="G81" t="b">
+        <v>1</v>
+      </c>
+      <c r="H81">
+        <v>2761</v>
+      </c>
+      <c r="J81">
+        <v>41.417585391899998</v>
+      </c>
+      <c r="K81">
+        <v>-72.897448271200005</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" t="s">
+        <v>149</v>
+      </c>
+      <c r="C82" t="s">
+        <v>150</v>
+      </c>
+      <c r="D82" t="s">
+        <v>75</v>
+      </c>
+      <c r="E82" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82">
+        <v>45775</v>
+      </c>
+      <c r="G82" t="b">
+        <v>0</v>
+      </c>
+      <c r="H82">
+        <v>100</v>
+      </c>
+      <c r="J82">
+        <v>41.272483830500001</v>
+      </c>
+      <c r="K82">
+        <v>-72.986729821500006</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83" t="s">
+        <v>151</v>
+      </c>
+      <c r="B83">
+        <v>1758</v>
+      </c>
+      <c r="C83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D83" t="s">
+        <v>72</v>
+      </c>
+      <c r="E83" t="s">
+        <v>21</v>
+      </c>
+      <c r="F83">
+        <v>45845</v>
+      </c>
+      <c r="G83" t="b">
+        <v>1</v>
+      </c>
+      <c r="H83">
+        <v>920</v>
+      </c>
+      <c r="J83">
+        <v>41.414762468900001</v>
+      </c>
+      <c r="K83">
+        <v>-72.836505481000003</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84" t="s">
+        <v>152</v>
+      </c>
+      <c r="B84">
         <v>1685</v>
       </c>
-      <c r="C72" t="s">
-[...8 lines deleted...]
-      <c r="F72">
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84" t="s">
+        <v>35</v>
+      </c>
+      <c r="E84" t="s">
+        <v>21</v>
+      </c>
+      <c r="F84">
         <v>45845</v>
       </c>
-      <c r="G72">
+      <c r="G84" t="b">
+        <v>1</v>
+      </c>
+      <c r="H84">
         <v>1137</v>
       </c>
-      <c r="I72">
+      <c r="J84">
         <v>41.417802751000004</v>
       </c>
-      <c r="J72">
+      <c r="K84">
         <v>-72.910513039400001</v>
       </c>
     </row>
-    <row r="73" spans="1:10">
-[...3 lines deleted...]
-      <c r="B73">
+    <row r="85" spans="1:11">
+      <c r="A85" t="s">
+        <v>153</v>
+      </c>
+      <c r="B85">
         <v>1529</v>
       </c>
-      <c r="C73" t="s">
-[...8 lines deleted...]
-      <c r="F73">
+      <c r="C85" t="s">
+        <v>28</v>
+      </c>
+      <c r="D85" t="s">
+        <v>29</v>
+      </c>
+      <c r="E85" t="s">
+        <v>15</v>
+      </c>
+      <c r="F85">
         <v>45778</v>
       </c>
-      <c r="G73">
+      <c r="G85" t="b">
+        <v>1</v>
+      </c>
+      <c r="H85">
         <v>1824.4</v>
       </c>
-      <c r="I73">
+      <c r="J85">
         <v>41.296341715499999</v>
       </c>
-      <c r="J73">
+      <c r="K85">
         <v>-72.918931073099998</v>
       </c>
     </row>
-    <row r="74" spans="1:10">
-[...3 lines deleted...]
-      <c r="B74">
+    <row r="86" spans="1:11">
+      <c r="A86" t="s">
+        <v>154</v>
+      </c>
+      <c r="B86">
         <v>2516</v>
       </c>
-      <c r="C74" t="s">
-[...346 lines deleted...]
-      </c>
       <c r="C86" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D86" t="s">
         <v>18</v>
       </c>
       <c r="E86" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F86">
-        <v>45869</v>
-[...5 lines deleted...]
-        <v>41.3528140198</v>
+        <v>45783</v>
+      </c>
+      <c r="G86" t="b">
+        <v>1</v>
+      </c>
+      <c r="H86">
+        <v>318.97500000000002</v>
       </c>
       <c r="J86">
-        <v>-73.1009583357</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:10">
+        <v>41.167110048300003</v>
+      </c>
+      <c r="K86">
+        <v>-73.199766703700007</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
       <c r="A87" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B87">
-        <v>3674</v>
+        <v>3543</v>
       </c>
       <c r="C87" t="s">
-        <v>17</v>
+        <v>146</v>
       </c>
       <c r="D87" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="E87" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F87">
-        <v>45868</v>
-[...5 lines deleted...]
-        <v>41.3477483765</v>
+        <v>45813</v>
+      </c>
+      <c r="G87" t="b">
+        <v>1</v>
+      </c>
+      <c r="H87">
+        <v>200</v>
       </c>
       <c r="J87">
-        <v>-73.1194393257</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:10">
+        <v>41.264841451000002</v>
+      </c>
+      <c r="K87">
+        <v>-73.090604534199997</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
       <c r="A88" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B88">
-        <v>3674</v>
+        <v>2507</v>
       </c>
       <c r="C88" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D88" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F88">
-        <v>45868</v>
-[...5 lines deleted...]
-        <v>41.3477483765</v>
+        <v>45839</v>
+      </c>
+      <c r="G88" t="b">
+        <v>1</v>
+      </c>
+      <c r="H88">
+        <v>200</v>
       </c>
       <c r="J88">
-        <v>-73.1194393257</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:10">
+        <v>41.172849034800002</v>
+      </c>
+      <c r="K88">
+        <v>-73.188480504099999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
       <c r="A89" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B89">
-        <v>3674</v>
+        <v>1686</v>
       </c>
       <c r="C89" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D89" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="E89" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F89">
-        <v>45868</v>
-[...5 lines deleted...]
-        <v>41.3477483765</v>
+        <v>45792</v>
+      </c>
+      <c r="G89" t="b">
+        <v>1</v>
+      </c>
+      <c r="H89">
+        <v>348</v>
       </c>
       <c r="J89">
-        <v>-73.1194393257</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:10">
+        <v>41.357486424500003</v>
+      </c>
+      <c r="K89">
+        <v>-72.961760444399999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
       <c r="A90" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>3633</v>
+        <v>158</v>
       </c>
       <c r="C90" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="D90" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F90">
-        <v>45870</v>
-[...5 lines deleted...]
-        <v>41.224835710299999</v>
+        <v>45796</v>
+      </c>
+      <c r="G90" t="b">
+        <v>0</v>
+      </c>
+      <c r="H90">
+        <v>888</v>
       </c>
       <c r="J90">
-        <v>-73.041413174300004</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:10">
+        <v>41.304870541100001</v>
+      </c>
+      <c r="K90">
+        <v>-72.923338332200004</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
       <c r="A91" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B91">
-        <v>1756</v>
+        <v>2640</v>
       </c>
       <c r="C91" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D91" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="E91" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F91">
-        <v>45876</v>
-[...5 lines deleted...]
-        <v>41.391067798400002</v>
+        <v>45828</v>
+      </c>
+      <c r="G91" t="b">
+        <v>1</v>
+      </c>
+      <c r="H91">
+        <v>34.6</v>
       </c>
       <c r="J91">
-        <v>-72.866776086900003</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:10">
+        <v>41.1872027402</v>
+      </c>
+      <c r="K91">
+        <v>-73.131886816900007</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
       <c r="A92" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B92">
-        <v>2631</v>
+        <v>533</v>
       </c>
       <c r="C92" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="D92" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F92">
-        <v>45877</v>
-[...5 lines deleted...]
-        <v>41.1768704992</v>
+        <v>45833</v>
+      </c>
+      <c r="G92" t="b">
+        <v>1</v>
+      </c>
+      <c r="H92">
+        <v>200</v>
       </c>
       <c r="J92">
-        <v>-73.163151901500001</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:10">
+        <v>41.1810238001</v>
+      </c>
+      <c r="K92">
+        <v>-73.169053838799996</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
       <c r="A93" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>3466</v>
+        <v>162</v>
+      </c>
+      <c r="B93" t="s">
+        <v>163</v>
       </c>
       <c r="C93" t="s">
         <v>80</v>
       </c>
       <c r="D93" t="s">
+        <v>29</v>
+      </c>
+      <c r="E93" t="s">
         <v>81</v>
       </c>
-      <c r="E93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93">
-        <v>45882</v>
-[...5 lines deleted...]
-        <v>41.282086720400002</v>
+        <v>45835</v>
+      </c>
+      <c r="G93" t="b">
+        <v>1</v>
+      </c>
+      <c r="H93">
+        <v>35</v>
       </c>
       <c r="J93">
-        <v>-73.109745675599996</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:10">
+        <v>41.3069209875</v>
+      </c>
+      <c r="K93">
+        <v>-72.934256063999996</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
       <c r="A94" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B94">
-        <v>3466</v>
+        <v>3652</v>
       </c>
       <c r="C94" t="s">
+        <v>134</v>
+      </c>
+      <c r="D94" t="s">
+        <v>165</v>
+      </c>
+      <c r="E94" t="s">
+        <v>15</v>
+      </c>
+      <c r="F94">
+        <v>45860</v>
+      </c>
+      <c r="G94" t="b">
+        <v>1</v>
+      </c>
+      <c r="H94">
+        <v>966</v>
+      </c>
+      <c r="J94">
+        <v>41.233176717500001</v>
+      </c>
+      <c r="K94">
+        <v>-73.022455852199997</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95" t="s">
+        <v>166</v>
+      </c>
+      <c r="B95">
+        <v>3675</v>
+      </c>
+      <c r="C95" t="s">
+        <v>14</v>
+      </c>
+      <c r="D95" t="s">
+        <v>167</v>
+      </c>
+      <c r="E95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F95">
+        <v>45860</v>
+      </c>
+      <c r="G95" t="b">
+        <v>1</v>
+      </c>
+      <c r="H95">
+        <v>966</v>
+      </c>
+      <c r="J95">
+        <v>41.314685216500003</v>
+      </c>
+      <c r="K95">
+        <v>-73.059340720999998</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96" t="s">
+        <v>168</v>
+      </c>
+      <c r="B96">
+        <v>1912</v>
+      </c>
+      <c r="C96" t="s">
+        <v>77</v>
+      </c>
+      <c r="D96" t="s">
+        <v>78</v>
+      </c>
+      <c r="E96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96">
+        <v>45930</v>
+      </c>
+      <c r="G96" t="b">
+        <v>1</v>
+      </c>
+      <c r="H96">
+        <v>108</v>
+      </c>
+      <c r="J96">
+        <v>41.323077439800002</v>
+      </c>
+      <c r="K96">
+        <v>-72.923775494500006</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97" t="s">
+        <v>169</v>
+      </c>
+      <c r="B97">
+        <v>2619</v>
+      </c>
+      <c r="C97" t="s">
+        <v>61</v>
+      </c>
+      <c r="D97" t="s">
+        <v>43</v>
+      </c>
+      <c r="E97" t="s">
+        <v>15</v>
+      </c>
+      <c r="F97">
+        <v>45859</v>
+      </c>
+      <c r="G97" t="b">
+        <v>1</v>
+      </c>
+      <c r="H97">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="J97">
+        <v>41.242331107200002</v>
+      </c>
+      <c r="K97">
+        <v>-73.238013771599995</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98" t="s">
+        <v>170</v>
+      </c>
+      <c r="B98">
+        <v>1695</v>
+      </c>
+      <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98" t="s">
+        <v>51</v>
+      </c>
+      <c r="E98" t="s">
+        <v>15</v>
+      </c>
+      <c r="F98">
+        <v>45887</v>
+      </c>
+      <c r="G98" t="b">
+        <v>1</v>
+      </c>
+      <c r="H98">
+        <v>440</v>
+      </c>
+      <c r="J98">
+        <v>41.369471979899998</v>
+      </c>
+      <c r="K98">
+        <v>-72.920139325199997</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99" t="s">
+        <v>171</v>
+      </c>
+      <c r="B99">
+        <v>3659</v>
+      </c>
+      <c r="C99" t="s">
+        <v>134</v>
+      </c>
+      <c r="D99" t="s">
+        <v>121</v>
+      </c>
+      <c r="E99" t="s">
+        <v>15</v>
+      </c>
+      <c r="F99">
+        <v>45867</v>
+      </c>
+      <c r="G99" t="b">
+        <v>1</v>
+      </c>
+      <c r="H99">
+        <v>540</v>
+      </c>
+      <c r="J99">
+        <v>41.250373290399999</v>
+      </c>
+      <c r="K99">
+        <v>-73.042104457099995</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100" t="s">
+        <v>172</v>
+      </c>
+      <c r="B100">
+        <v>3671</v>
+      </c>
+      <c r="C100" t="s">
+        <v>14</v>
+      </c>
+      <c r="D100" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F100">
+        <v>45869</v>
+      </c>
+      <c r="G100" t="b">
+        <v>1</v>
+      </c>
+      <c r="H100">
+        <v>296</v>
+      </c>
+      <c r="J100">
+        <v>41.3528140198</v>
+      </c>
+      <c r="K100">
+        <v>-73.1009583357</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101" t="s">
+        <v>173</v>
+      </c>
+      <c r="B101">
+        <v>512</v>
+      </c>
+      <c r="C101" t="s">
+        <v>101</v>
+      </c>
+      <c r="D101" t="s">
+        <v>174</v>
+      </c>
+      <c r="E101" t="s">
+        <v>15</v>
+      </c>
+      <c r="F101">
+        <v>45868</v>
+      </c>
+      <c r="G101" t="b">
+        <v>1</v>
+      </c>
+      <c r="H101">
+        <v>2000</v>
+      </c>
+      <c r="J101">
+        <v>41.345757526299998</v>
+      </c>
+      <c r="K101">
+        <v>-73.127005812600004</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102" t="s">
+        <v>175</v>
+      </c>
+      <c r="B102">
+        <v>512</v>
+      </c>
+      <c r="C102" t="s">
+        <v>101</v>
+      </c>
+      <c r="D102" t="s">
+        <v>174</v>
+      </c>
+      <c r="E102" t="s">
+        <v>15</v>
+      </c>
+      <c r="F102">
+        <v>45868</v>
+      </c>
+      <c r="G102" t="b">
+        <v>1</v>
+      </c>
+      <c r="H102">
+        <v>2000</v>
+      </c>
+      <c r="J102">
+        <v>41.345757526299998</v>
+      </c>
+      <c r="K102">
+        <v>-73.127005812600004</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103" t="s">
+        <v>176</v>
+      </c>
+      <c r="B103">
+        <v>512</v>
+      </c>
+      <c r="C103" t="s">
+        <v>101</v>
+      </c>
+      <c r="D103" t="s">
+        <v>174</v>
+      </c>
+      <c r="E103" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103">
+        <v>45868</v>
+      </c>
+      <c r="G103" t="b">
+        <v>1</v>
+      </c>
+      <c r="H103">
+        <v>2000</v>
+      </c>
+      <c r="J103">
+        <v>41.345757526299998</v>
+      </c>
+      <c r="K103">
+        <v>-73.127005812600004</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104" t="s">
+        <v>177</v>
+      </c>
+      <c r="B104">
+        <v>3633</v>
+      </c>
+      <c r="C104" t="s">
+        <v>120</v>
+      </c>
+      <c r="D104" t="s">
+        <v>121</v>
+      </c>
+      <c r="E104" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104">
+        <v>45870</v>
+      </c>
+      <c r="G104" t="b">
+        <v>1</v>
+      </c>
+      <c r="H104">
+        <v>125</v>
+      </c>
+      <c r="J104">
+        <v>41.224835710299999</v>
+      </c>
+      <c r="K104">
+        <v>-73.041413174300004</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105" t="s">
+        <v>178</v>
+      </c>
+      <c r="B105" t="s">
+        <v>163</v>
+      </c>
+      <c r="C105" t="s">
         <v>80</v>
       </c>
-      <c r="D94" t="s">
+      <c r="D105" t="s">
+        <v>29</v>
+      </c>
+      <c r="E105" t="s">
         <v>81</v>
       </c>
-      <c r="E94" t="s">
-[...164 lines deleted...]
-      <c r="C100" t="s">
+      <c r="F105">
+        <v>45881</v>
+      </c>
+      <c r="G105" t="b">
+        <v>1</v>
+      </c>
+      <c r="H105">
+        <v>35</v>
+      </c>
+      <c r="J105">
+        <v>41.306908914399997</v>
+      </c>
+      <c r="K105">
+        <v>-72.933068549400005</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106" t="s">
+        <v>179</v>
+      </c>
+      <c r="B106">
+        <v>1756</v>
+      </c>
+      <c r="C106" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106" t="s">
+        <v>72</v>
+      </c>
+      <c r="E106" t="s">
+        <v>15</v>
+      </c>
+      <c r="F106">
+        <v>45876</v>
+      </c>
+      <c r="G106" t="b">
+        <v>1</v>
+      </c>
+      <c r="H106">
+        <v>50</v>
+      </c>
+      <c r="J106">
+        <v>41.391067798400002</v>
+      </c>
+      <c r="K106">
+        <v>-72.866776086900003</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107" t="s">
+        <v>180</v>
+      </c>
+      <c r="B107">
+        <v>2631</v>
+      </c>
+      <c r="C107" t="s">
+        <v>31</v>
+      </c>
+      <c r="D107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E107" t="s">
+        <v>15</v>
+      </c>
+      <c r="F107">
+        <v>45877</v>
+      </c>
+      <c r="G107" t="b">
+        <v>1</v>
+      </c>
+      <c r="H107">
+        <v>50</v>
+      </c>
+      <c r="J107">
+        <v>41.1768704992</v>
+      </c>
+      <c r="K107">
+        <v>-73.163151901500001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108" t="s">
+        <v>181</v>
+      </c>
+      <c r="C108" t="s">
         <v>17</v>
       </c>
-      <c r="D100" t="s">
-[...254 lines deleted...]
-      </c>
       <c r="D108" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F108">
-        <v>46051</v>
-[...5 lines deleted...]
-        <v>41.271163280000003</v>
+        <v>45880</v>
+      </c>
+      <c r="G108" t="b">
+        <v>0</v>
+      </c>
+      <c r="H108">
+        <v>99.9</v>
       </c>
       <c r="J108">
-        <v>-72.970389269999998</v>
-[...8 lines deleted...]
-    <row r="109" spans="1:12">
+        <v>41.201421689999997</v>
+      </c>
+      <c r="K108">
+        <v>-73.190308010099997</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>182</v>
       </c>
       <c r="B109">
-        <v>2670</v>
+        <v>3466</v>
       </c>
       <c r="C109" t="s">
-        <v>114</v>
+        <v>183</v>
       </c>
       <c r="D109" t="s">
+        <v>147</v>
+      </c>
+      <c r="E109" t="s">
+        <v>15</v>
+      </c>
+      <c r="F109">
+        <v>45882</v>
+      </c>
+      <c r="G109" t="b">
+        <v>1</v>
+      </c>
+      <c r="H109">
+        <v>100</v>
+      </c>
+      <c r="J109">
+        <v>41.282086720400002</v>
+      </c>
+      <c r="K109">
+        <v>-73.109745675599996</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110" t="s">
+        <v>184</v>
+      </c>
+      <c r="B110">
+        <v>3466</v>
+      </c>
+      <c r="C110" t="s">
         <v>183</v>
       </c>
-      <c r="E109" t="s">
-[...5 lines deleted...]
-      <c r="G109">
+      <c r="D110" t="s">
+        <v>147</v>
+      </c>
+      <c r="E110" t="s">
+        <v>15</v>
+      </c>
+      <c r="F110">
+        <v>45882</v>
+      </c>
+      <c r="G110" t="b">
+        <v>1</v>
+      </c>
+      <c r="H110">
         <v>100</v>
       </c>
-      <c r="I109">
-[...13 lines deleted...]
-      <c r="A110" t="s">
+      <c r="J110">
+        <v>41.2822887632</v>
+      </c>
+      <c r="K110">
+        <v>-73.109453960400003</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111" t="s">
         <v>185</v>
       </c>
-      <c r="B110">
-[...20 lines deleted...]
-      <c r="K110" t="s">
+      <c r="B111">
+        <v>1912</v>
+      </c>
+      <c r="C111" t="s">
+        <v>77</v>
+      </c>
+      <c r="D111" t="s">
+        <v>29</v>
+      </c>
+      <c r="E111" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111">
+        <v>46070</v>
+      </c>
+      <c r="G111" t="b">
+        <v>0</v>
+      </c>
+      <c r="H111">
+        <v>307.8</v>
+      </c>
+      <c r="J111">
+        <v>41.323077439800002</v>
+      </c>
+      <c r="K111">
+        <v>-72.923775494500006</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112" t="s">
         <v>186</v>
       </c>
-      <c r="L110" t="s">
-[...4 lines deleted...]
-      <c r="A111" t="s">
+      <c r="B112">
+        <v>514</v>
+      </c>
+      <c r="C112" t="s">
+        <v>101</v>
+      </c>
+      <c r="D112" t="s">
+        <v>147</v>
+      </c>
+      <c r="E112" t="s">
+        <v>15</v>
+      </c>
+      <c r="F112">
+        <v>45978</v>
+      </c>
+      <c r="G112" t="b">
+        <v>1</v>
+      </c>
+      <c r="H112">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I112">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J112">
+        <v>41.326510259099997</v>
+      </c>
+      <c r="K112">
+        <v>-73.120785327099995</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13">
+      <c r="A113" t="s">
         <v>187</v>
       </c>
-      <c r="B111">
-[...5 lines deleted...]
-      <c r="D111" t="s">
+      <c r="B113">
+        <v>1645</v>
+      </c>
+      <c r="C113" t="s">
+        <v>103</v>
+      </c>
+      <c r="D113" t="s">
+        <v>72</v>
+      </c>
+      <c r="E113" t="s">
+        <v>15</v>
+      </c>
+      <c r="F113">
+        <v>45904</v>
+      </c>
+      <c r="G113" t="b">
+        <v>1</v>
+      </c>
+      <c r="H113">
+        <v>3004.98</v>
+      </c>
+      <c r="J113">
+        <v>41.373269337099998</v>
+      </c>
+      <c r="K113">
+        <v>-72.832825951299995</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13">
+      <c r="A114" t="s">
         <v>188</v>
       </c>
-      <c r="E111" t="s">
-[...14 lines deleted...]
-      <c r="K111" t="s">
+      <c r="B114">
+        <v>2687</v>
+      </c>
+      <c r="C114" t="s">
+        <v>25</v>
+      </c>
+      <c r="D114" t="s">
+        <v>123</v>
+      </c>
+      <c r="E114" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114">
+        <v>45911</v>
+      </c>
+      <c r="G114" t="b">
+        <v>1</v>
+      </c>
+      <c r="H114">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="J114">
+        <v>41.288749426400003</v>
+      </c>
+      <c r="K114">
+        <v>-73.248566546500001</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13">
+      <c r="A115" t="s">
         <v>189</v>
       </c>
-      <c r="L111" t="s">
+      <c r="B115">
+        <v>1647</v>
+      </c>
+      <c r="C115" t="s">
+        <v>103</v>
+      </c>
+      <c r="D115" t="s">
+        <v>72</v>
+      </c>
+      <c r="E115" t="s">
+        <v>15</v>
+      </c>
+      <c r="F115">
+        <v>45908</v>
+      </c>
+      <c r="G115" t="b">
+        <v>1</v>
+      </c>
+      <c r="H115">
+        <v>100</v>
+      </c>
+      <c r="J115">
+        <v>41.359881548099999</v>
+      </c>
+      <c r="K115">
+        <v>-72.8718920946</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13">
+      <c r="A116" t="s">
         <v>190</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" t="s">
+      <c r="B116">
+        <v>2622</v>
+      </c>
+      <c r="C116" t="s">
+        <v>61</v>
+      </c>
+      <c r="D116" t="s">
+        <v>123</v>
+      </c>
+      <c r="E116" t="s">
+        <v>15</v>
+      </c>
+      <c r="F116">
+        <v>45912</v>
+      </c>
+      <c r="G116" t="b">
+        <v>1</v>
+      </c>
+      <c r="H116">
+        <v>156</v>
+      </c>
+      <c r="J116">
+        <v>41.231234180000001</v>
+      </c>
+      <c r="K116">
+        <v>-73.202287409999997</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13">
+      <c r="A117" t="s">
         <v>191</v>
-      </c>
-[...173 lines deleted...]
-        <v>200</v>
       </c>
       <c r="B117">
         <v>3679</v>
       </c>
       <c r="C117" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D117" t="s">
-        <v>168</v>
+        <v>192</v>
       </c>
       <c r="E117" t="s">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="F117">
-        <v>45994</v>
-[...5 lines deleted...]
-        <v>41.313880490000003</v>
+        <v>45916</v>
+      </c>
+      <c r="G117" t="b">
+        <v>1</v>
+      </c>
+      <c r="H117">
+        <v>1100</v>
       </c>
       <c r="J117">
-        <v>-73.051338240000007</v>
-[...1 lines deleted...]
-      <c r="K117" t="s">
+        <v>41.32204059</v>
+      </c>
+      <c r="K117">
+        <v>-73.049167519999997</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13">
+      <c r="A118" t="s">
         <v>193</v>
-      </c>
-[...3 lines deleted...]
-        <v>201</v>
       </c>
       <c r="B118">
         <v>3679</v>
       </c>
       <c r="C118" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D118" t="s">
-        <v>168</v>
+        <v>192</v>
       </c>
       <c r="E118" t="s">
+        <v>15</v>
+      </c>
+      <c r="F118">
+        <v>45918</v>
+      </c>
+      <c r="G118" t="b">
+        <v>1</v>
+      </c>
+      <c r="H118">
+        <v>2549</v>
+      </c>
+      <c r="J118">
+        <v>41.322464688700002</v>
+      </c>
+      <c r="K118">
+        <v>-73.049712043699998</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" t="s">
+        <v>194</v>
+      </c>
+      <c r="B119">
+        <v>1689</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119" t="s">
+        <v>35</v>
+      </c>
+      <c r="E119" t="s">
+        <v>15</v>
+      </c>
+      <c r="F119">
+        <v>45940</v>
+      </c>
+      <c r="G119" t="b">
+        <v>1</v>
+      </c>
+      <c r="H119">
+        <v>30</v>
+      </c>
+      <c r="I119">
+        <v>30</v>
+      </c>
+      <c r="J119">
+        <v>41.40480487</v>
+      </c>
+      <c r="K119">
+        <v>-72.897839480000002</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" t="s">
+        <v>195</v>
+      </c>
+      <c r="B120">
+        <v>1689</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120" t="s">
+        <v>35</v>
+      </c>
+      <c r="E120" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120">
+        <v>45940</v>
+      </c>
+      <c r="G120" t="b">
+        <v>1</v>
+      </c>
+      <c r="H120">
+        <v>57</v>
+      </c>
+      <c r="I120">
+        <v>57</v>
+      </c>
+      <c r="J120">
+        <v>41.405489150000001</v>
+      </c>
+      <c r="K120">
+        <v>-72.898718610000003</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" t="s">
+        <v>196</v>
+      </c>
+      <c r="B121">
+        <v>514</v>
+      </c>
+      <c r="C121" t="s">
+        <v>101</v>
+      </c>
+      <c r="D121" t="s">
+        <v>147</v>
+      </c>
+      <c r="E121" t="s">
+        <v>15</v>
+      </c>
+      <c r="F121">
+        <v>45978</v>
+      </c>
+      <c r="G121" t="b">
+        <v>0</v>
+      </c>
+      <c r="H121">
+        <v>49.4</v>
+      </c>
+      <c r="I121">
+        <v>49.4</v>
+      </c>
+      <c r="J121">
+        <v>41.326510259099997</v>
+      </c>
+      <c r="K121">
+        <v>-73.120785327099995</v>
+      </c>
+      <c r="L121" t="s">
+        <v>197</v>
+      </c>
+      <c r="M121" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" t="s">
+        <v>198</v>
+      </c>
+      <c r="B122">
+        <v>514</v>
+      </c>
+      <c r="C122" t="s">
+        <v>101</v>
+      </c>
+      <c r="D122" t="s">
+        <v>147</v>
+      </c>
+      <c r="E122" t="s">
+        <v>15</v>
+      </c>
+      <c r="F122">
+        <v>45978</v>
+      </c>
+      <c r="G122" t="b">
+        <v>1</v>
+      </c>
+      <c r="H122">
+        <v>49.4</v>
+      </c>
+      <c r="I122">
+        <v>49.4</v>
+      </c>
+      <c r="J122">
+        <v>41.326510259099997</v>
+      </c>
+      <c r="K122">
+        <v>-73.120785327099995</v>
+      </c>
+      <c r="L122" t="s">
+        <v>197</v>
+      </c>
+      <c r="M122" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" t="s">
+        <v>199</v>
+      </c>
+      <c r="B123">
+        <v>514</v>
+      </c>
+      <c r="C123" t="s">
+        <v>101</v>
+      </c>
+      <c r="D123" t="s">
+        <v>147</v>
+      </c>
+      <c r="E123" t="s">
+        <v>15</v>
+      </c>
+      <c r="F123">
+        <v>45978</v>
+      </c>
+      <c r="G123" t="b">
+        <v>1</v>
+      </c>
+      <c r="H123">
+        <v>49.4</v>
+      </c>
+      <c r="I123">
+        <v>60.8</v>
+      </c>
+      <c r="J123">
+        <v>41.326510259099997</v>
+      </c>
+      <c r="K123">
+        <v>-73.120785327099995</v>
+      </c>
+      <c r="L123" t="s">
+        <v>197</v>
+      </c>
+      <c r="M123" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" t="s">
+        <v>200</v>
+      </c>
+      <c r="B124">
+        <v>1888</v>
+      </c>
+      <c r="C124" t="s">
+        <v>80</v>
+      </c>
+      <c r="D124" t="s">
+        <v>35</v>
+      </c>
+      <c r="E124" t="s">
+        <v>15</v>
+      </c>
+      <c r="F124">
+        <v>45935</v>
+      </c>
+      <c r="G124" t="b">
+        <v>1</v>
+      </c>
+      <c r="H124">
+        <v>25.8</v>
+      </c>
+      <c r="I124">
+        <v>5.8</v>
+      </c>
+      <c r="J124">
+        <v>41.333379346199997</v>
+      </c>
+      <c r="K124">
+        <v>-72.912144937299999</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" t="s">
+        <v>201</v>
+      </c>
+      <c r="B125">
+        <v>2682</v>
+      </c>
+      <c r="C125" t="s">
+        <v>25</v>
+      </c>
+      <c r="D125" t="s">
+        <v>130</v>
+      </c>
+      <c r="E125" t="s">
+        <v>15</v>
+      </c>
+      <c r="F125">
+        <v>45937</v>
+      </c>
+      <c r="G125" t="b">
+        <v>1</v>
+      </c>
+      <c r="H125">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="I125">
+        <v>3.8</v>
+      </c>
+      <c r="J125">
+        <v>41.322524529299997</v>
+      </c>
+      <c r="K125">
+        <v>-73.301426855599999</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" t="s">
+        <v>202</v>
+      </c>
+      <c r="B126">
+        <v>1881</v>
+      </c>
+      <c r="C126" t="s">
+        <v>80</v>
+      </c>
+      <c r="D126" t="s">
+        <v>29</v>
+      </c>
+      <c r="E126" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126">
+        <v>45946</v>
+      </c>
+      <c r="G126" t="b">
+        <v>1</v>
+      </c>
+      <c r="H126">
+        <v>34.6</v>
+      </c>
+      <c r="J126">
+        <v>41.308349939999999</v>
+      </c>
+      <c r="K126">
+        <v>-72.90193008</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" t="s">
+        <v>203</v>
+      </c>
+      <c r="B127">
+        <v>1881</v>
+      </c>
+      <c r="C127" t="s">
+        <v>80</v>
+      </c>
+      <c r="D127" t="s">
+        <v>29</v>
+      </c>
+      <c r="E127" t="s">
+        <v>15</v>
+      </c>
+      <c r="F127">
+        <v>45946</v>
+      </c>
+      <c r="G127" t="b">
+        <v>1</v>
+      </c>
+      <c r="H127">
+        <v>27.3</v>
+      </c>
+      <c r="J127">
+        <v>41.308222120000003</v>
+      </c>
+      <c r="K127">
+        <v>-72.902491499999996</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" t="s">
+        <v>204</v>
+      </c>
+      <c r="B128">
+        <v>3661</v>
+      </c>
+      <c r="C128" t="s">
+        <v>134</v>
+      </c>
+      <c r="D128" t="s">
+        <v>121</v>
+      </c>
+      <c r="E128" t="s">
+        <v>15</v>
+      </c>
+      <c r="F128">
+        <v>45951</v>
+      </c>
+      <c r="G128" t="b">
+        <v>1</v>
+      </c>
+      <c r="H128">
+        <v>150</v>
+      </c>
+      <c r="J128">
+        <v>41.243584277099998</v>
+      </c>
+      <c r="K128">
+        <v>-73.029272355100005</v>
+      </c>
+      <c r="L128" t="s">
+        <v>205</v>
+      </c>
+      <c r="M128" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" t="s">
+        <v>206</v>
+      </c>
+      <c r="B129">
+        <v>506</v>
+      </c>
+      <c r="C129" t="s">
+        <v>101</v>
+      </c>
+      <c r="D129" t="s">
+        <v>207</v>
+      </c>
+      <c r="E129" t="s">
+        <v>15</v>
+      </c>
+      <c r="F129">
+        <v>45953</v>
+      </c>
+      <c r="G129" t="b">
+        <v>1</v>
+      </c>
+      <c r="H129">
+        <v>35.340000000000003</v>
+      </c>
+      <c r="I129">
+        <v>14.1</v>
+      </c>
+      <c r="J129">
+        <v>41.314565054399999</v>
+      </c>
+      <c r="K129">
+        <v>-73.167720706599994</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" t="s">
+        <v>208</v>
+      </c>
+      <c r="B130">
+        <v>3653</v>
+      </c>
+      <c r="C130" t="s">
+        <v>134</v>
+      </c>
+      <c r="D130" t="s">
+        <v>209</v>
+      </c>
+      <c r="E130" t="s">
+        <v>15</v>
+      </c>
+      <c r="F130">
+        <v>45953</v>
+      </c>
+      <c r="G130" t="b">
+        <v>1</v>
+      </c>
+      <c r="H130">
+        <v>42</v>
+      </c>
+      <c r="I130">
         <v>19</v>
       </c>
-      <c r="F118">
+      <c r="J130">
+        <v>41.251989853799998</v>
+      </c>
+      <c r="K130">
+        <v>-73.011344314300004</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" t="s">
+        <v>210</v>
+      </c>
+      <c r="B131">
+        <v>1753</v>
+      </c>
+      <c r="C131" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131" t="s">
+        <v>72</v>
+      </c>
+      <c r="E131" t="s">
+        <v>15</v>
+      </c>
+      <c r="F131">
+        <v>45953</v>
+      </c>
+      <c r="G131" t="b">
+        <v>1</v>
+      </c>
+      <c r="H131">
+        <v>230</v>
+      </c>
+      <c r="J131">
+        <v>41.4009466913</v>
+      </c>
+      <c r="K131">
+        <v>-72.851727613600005</v>
+      </c>
+      <c r="L131" t="s">
+        <v>211</v>
+      </c>
+      <c r="M131" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" t="s">
+        <v>212</v>
+      </c>
+      <c r="B132">
+        <v>1753</v>
+      </c>
+      <c r="C132" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132" t="s">
+        <v>72</v>
+      </c>
+      <c r="E132" t="s">
+        <v>15</v>
+      </c>
+      <c r="F132">
+        <v>45953</v>
+      </c>
+      <c r="G132" t="b">
+        <v>1</v>
+      </c>
+      <c r="H132">
+        <v>210</v>
+      </c>
+      <c r="J132">
+        <v>41.4009466913</v>
+      </c>
+      <c r="K132">
+        <v>-72.851727613600005</v>
+      </c>
+      <c r="L132" t="s">
+        <v>211</v>
+      </c>
+      <c r="M132" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" t="s">
+        <v>213</v>
+      </c>
+      <c r="B133">
+        <v>1431</v>
+      </c>
+      <c r="C133" t="s">
+        <v>150</v>
+      </c>
+      <c r="D133" t="s">
+        <v>75</v>
+      </c>
+      <c r="E133" t="s">
+        <v>15</v>
+      </c>
+      <c r="F133">
+        <v>46051</v>
+      </c>
+      <c r="G133" t="b">
+        <v>1</v>
+      </c>
+      <c r="H133">
+        <v>40</v>
+      </c>
+      <c r="J133">
+        <v>41.271922919600001</v>
+      </c>
+      <c r="K133">
+        <v>-72.986605363600006</v>
+      </c>
+      <c r="L133" t="s">
+        <v>214</v>
+      </c>
+      <c r="M133" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" t="s">
+        <v>215</v>
+      </c>
+      <c r="B134">
+        <v>633</v>
+      </c>
+      <c r="C134" t="s">
+        <v>49</v>
+      </c>
+      <c r="D134" t="s">
+        <v>75</v>
+      </c>
+      <c r="E134" t="s">
+        <v>15</v>
+      </c>
+      <c r="F134">
+        <v>46051</v>
+      </c>
+      <c r="G134" t="b">
+        <v>1</v>
+      </c>
+      <c r="H134">
+        <v>200</v>
+      </c>
+      <c r="J134">
+        <v>41.271163279600003</v>
+      </c>
+      <c r="K134">
+        <v>-72.9703892677</v>
+      </c>
+      <c r="L134" t="s">
+        <v>216</v>
+      </c>
+      <c r="M134" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" t="s">
+        <v>217</v>
+      </c>
+      <c r="B135">
+        <v>2670</v>
+      </c>
+      <c r="C135" t="s">
+        <v>54</v>
+      </c>
+      <c r="D135" t="s">
+        <v>110</v>
+      </c>
+      <c r="E135" t="s">
+        <v>15</v>
+      </c>
+      <c r="F135">
+        <v>46051</v>
+      </c>
+      <c r="G135" t="b">
+        <v>1</v>
+      </c>
+      <c r="H135">
+        <v>100</v>
+      </c>
+      <c r="J135">
+        <v>41.150198348099998</v>
+      </c>
+      <c r="K135">
+        <v>-73.245776328600002</v>
+      </c>
+      <c r="L135" t="s">
+        <v>218</v>
+      </c>
+      <c r="M135" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" t="s">
+        <v>219</v>
+      </c>
+      <c r="B136">
+        <v>1604</v>
+      </c>
+      <c r="C136" t="s">
+        <v>85</v>
+      </c>
+      <c r="D136" t="s">
+        <v>29</v>
+      </c>
+      <c r="E136" t="s">
+        <v>15</v>
+      </c>
+      <c r="F136">
+        <v>45973</v>
+      </c>
+      <c r="G136" t="b">
+        <v>1</v>
+      </c>
+      <c r="H136">
+        <v>28</v>
+      </c>
+      <c r="J136">
+        <v>41.3328024363</v>
+      </c>
+      <c r="K136">
+        <v>-72.979071119099999</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13">
+      <c r="A137" t="s">
+        <v>220</v>
+      </c>
+      <c r="B137">
+        <v>1548</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137" t="s">
+        <v>38</v>
+      </c>
+      <c r="E137" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137">
+        <v>45961</v>
+      </c>
+      <c r="G137" t="b">
+        <v>1</v>
+      </c>
+      <c r="H137">
+        <v>200</v>
+      </c>
+      <c r="K137">
+        <v>41.325116350899997</v>
+      </c>
+      <c r="L137" t="s">
+        <v>221</v>
+      </c>
+      <c r="M137" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13">
+      <c r="A138" t="s">
+        <v>222</v>
+      </c>
+      <c r="B138">
+        <v>1684</v>
+      </c>
+      <c r="C138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138" t="s">
+        <v>35</v>
+      </c>
+      <c r="E138" t="s">
+        <v>15</v>
+      </c>
+      <c r="F138">
+        <v>45968</v>
+      </c>
+      <c r="G138" t="b">
+        <v>0</v>
+      </c>
+      <c r="H138">
+        <v>30.5</v>
+      </c>
+      <c r="I138">
+        <v>30.5</v>
+      </c>
+      <c r="J138">
+        <v>41.347075779999997</v>
+      </c>
+      <c r="K138">
+        <v>-72.917733479999995</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" t="s">
+        <v>223</v>
+      </c>
+      <c r="B139">
+        <v>2660</v>
+      </c>
+      <c r="C139" t="s">
+        <v>54</v>
+      </c>
+      <c r="D139" t="s">
+        <v>140</v>
+      </c>
+      <c r="E139" t="s">
+        <v>15</v>
+      </c>
+      <c r="F139">
+        <v>45972</v>
+      </c>
+      <c r="G139" t="b">
+        <v>1</v>
+      </c>
+      <c r="H139">
+        <v>27.6</v>
+      </c>
+      <c r="I139">
+        <v>27.6</v>
+      </c>
+      <c r="J139">
+        <v>41.14665875</v>
+      </c>
+      <c r="K139">
+        <v>-73.291303819999996</v>
+      </c>
+      <c r="L139" t="s">
+        <v>224</v>
+      </c>
+      <c r="M139" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13">
+      <c r="A140" t="s">
+        <v>225</v>
+      </c>
+      <c r="B140">
+        <v>3653</v>
+      </c>
+      <c r="C140" t="s">
+        <v>134</v>
+      </c>
+      <c r="D140" t="s">
+        <v>226</v>
+      </c>
+      <c r="E140" t="s">
+        <v>15</v>
+      </c>
+      <c r="F140">
+        <v>45980</v>
+      </c>
+      <c r="G140" t="b">
+        <v>1</v>
+      </c>
+      <c r="H140">
+        <v>80</v>
+      </c>
+      <c r="J140">
+        <v>41.257498274600003</v>
+      </c>
+      <c r="K140">
+        <v>-73.013382764900001</v>
+      </c>
+      <c r="L140" t="s">
+        <v>227</v>
+      </c>
+      <c r="M140" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" t="s">
+        <v>229</v>
+      </c>
+      <c r="B141">
+        <v>2682</v>
+      </c>
+      <c r="C141" t="s">
+        <v>25</v>
+      </c>
+      <c r="D141" t="s">
+        <v>130</v>
+      </c>
+      <c r="E141" t="s">
+        <v>15</v>
+      </c>
+      <c r="F141">
+        <v>45980</v>
+      </c>
+      <c r="G141" t="b">
+        <v>1</v>
+      </c>
+      <c r="H141">
+        <v>41.84</v>
+      </c>
+      <c r="I141">
+        <v>11.8</v>
+      </c>
+      <c r="J141">
+        <v>41.296194148300003</v>
+      </c>
+      <c r="K141">
+        <v>-73.285148123799999</v>
+      </c>
+      <c r="L141" t="s">
+        <v>230</v>
+      </c>
+      <c r="M141" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" t="s">
+        <v>231</v>
+      </c>
+      <c r="B142">
+        <v>514</v>
+      </c>
+      <c r="C142" t="s">
+        <v>101</v>
+      </c>
+      <c r="D142" t="s">
+        <v>147</v>
+      </c>
+      <c r="E142" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142">
+        <v>45978</v>
+      </c>
+      <c r="G142" t="b">
+        <v>1</v>
+      </c>
+      <c r="H142">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="I142">
+        <v>68.3</v>
+      </c>
+      <c r="J142">
+        <v>41.326510259099997</v>
+      </c>
+      <c r="K142">
+        <v>-73.120785327099995</v>
+      </c>
+      <c r="L142" t="s">
+        <v>197</v>
+      </c>
+      <c r="M142" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13">
+      <c r="A143" t="s">
+        <v>232</v>
+      </c>
+      <c r="B143">
+        <v>514</v>
+      </c>
+      <c r="C143" t="s">
+        <v>101</v>
+      </c>
+      <c r="D143" t="s">
+        <v>147</v>
+      </c>
+      <c r="E143" t="s">
+        <v>15</v>
+      </c>
+      <c r="F143">
+        <v>45978</v>
+      </c>
+      <c r="G143" t="b">
+        <v>1</v>
+      </c>
+      <c r="H143">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="I143">
+        <v>68.3</v>
+      </c>
+      <c r="J143">
+        <v>41.326510259099997</v>
+      </c>
+      <c r="K143">
+        <v>-73.120785327099995</v>
+      </c>
+      <c r="L143" t="s">
+        <v>197</v>
+      </c>
+      <c r="M143" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13">
+      <c r="A144" t="s">
+        <v>233</v>
+      </c>
+      <c r="B144">
+        <v>514</v>
+      </c>
+      <c r="C144" t="s">
+        <v>101</v>
+      </c>
+      <c r="D144" t="s">
+        <v>147</v>
+      </c>
+      <c r="E144" t="s">
+        <v>15</v>
+      </c>
+      <c r="F144">
+        <v>45978</v>
+      </c>
+      <c r="G144" t="b">
+        <v>1</v>
+      </c>
+      <c r="H144">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="I144">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="J144">
+        <v>41.326510259099997</v>
+      </c>
+      <c r="K144">
+        <v>-73.120785327099995</v>
+      </c>
+      <c r="L144" t="s">
+        <v>197</v>
+      </c>
+      <c r="M144" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" t="s">
+        <v>234</v>
+      </c>
+      <c r="B145">
+        <v>550</v>
+      </c>
+      <c r="C145" t="s">
+        <v>132</v>
+      </c>
+      <c r="D145" t="s">
+        <v>18</v>
+      </c>
+      <c r="E145" t="s">
+        <v>15</v>
+      </c>
+      <c r="F145">
+        <v>45980</v>
+      </c>
+      <c r="G145" t="b">
+        <v>1</v>
+      </c>
+      <c r="H145">
+        <v>37.630000000000003</v>
+      </c>
+      <c r="J145">
+        <v>41.196235888300002</v>
+      </c>
+      <c r="K145">
+        <v>-73.175164730199995</v>
+      </c>
+      <c r="L145" t="s">
+        <v>227</v>
+      </c>
+      <c r="M145" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" t="s">
+        <v>235</v>
+      </c>
+      <c r="B146">
+        <v>1605</v>
+      </c>
+      <c r="C146" t="s">
+        <v>85</v>
+      </c>
+      <c r="D146" t="s">
+        <v>86</v>
+      </c>
+      <c r="E146" t="s">
+        <v>15</v>
+      </c>
+      <c r="F146">
+        <v>46108</v>
+      </c>
+      <c r="G146" t="b">
+        <v>0</v>
+      </c>
+      <c r="H146">
+        <v>720</v>
+      </c>
+      <c r="J146">
+        <v>41.357767944099997</v>
+      </c>
+      <c r="K146">
+        <v>-73.007875951900004</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" t="s">
+        <v>236</v>
+      </c>
+      <c r="B147">
+        <v>551</v>
+      </c>
+      <c r="C147" t="s">
+        <v>132</v>
+      </c>
+      <c r="D147" t="s">
+        <v>18</v>
+      </c>
+      <c r="E147" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147">
+        <v>46008</v>
+      </c>
+      <c r="G147" t="b">
+        <v>1</v>
+      </c>
+      <c r="H147">
+        <v>50</v>
+      </c>
+      <c r="J147">
+        <v>41.187734862699998</v>
+      </c>
+      <c r="K147">
+        <v>-73.180067618899997</v>
+      </c>
+      <c r="L147" t="s">
+        <v>237</v>
+      </c>
+      <c r="M147" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" t="s">
+        <v>238</v>
+      </c>
+      <c r="B148">
+        <v>1431</v>
+      </c>
+      <c r="C148" t="s">
+        <v>150</v>
+      </c>
+      <c r="D148" t="s">
+        <v>209</v>
+      </c>
+      <c r="E148" t="s">
+        <v>15</v>
+      </c>
+      <c r="F148">
         <v>45992</v>
       </c>
-      <c r="G118">
+      <c r="G148" t="b">
+        <v>1</v>
+      </c>
+      <c r="H148">
+        <v>360</v>
+      </c>
+      <c r="J148">
+        <v>41.274748877900002</v>
+      </c>
+      <c r="K148">
+        <v>-72.986003503199996</v>
+      </c>
+      <c r="L148" t="s">
+        <v>239</v>
+      </c>
+      <c r="M148" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" t="s">
+        <v>241</v>
+      </c>
+      <c r="B149">
+        <v>3679</v>
+      </c>
+      <c r="C149" t="s">
+        <v>14</v>
+      </c>
+      <c r="D149" t="s">
+        <v>192</v>
+      </c>
+      <c r="E149" t="s">
+        <v>15</v>
+      </c>
+      <c r="F149">
+        <v>45992</v>
+      </c>
+      <c r="G149" t="b">
+        <v>1</v>
+      </c>
+      <c r="H149">
         <v>200</v>
       </c>
-      <c r="I118">
+      <c r="J149">
+        <v>41.31330328</v>
+      </c>
+      <c r="K149">
+        <v>-73.053845640000006</v>
+      </c>
+      <c r="L149" t="s">
+        <v>237</v>
+      </c>
+      <c r="M149" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" t="s">
+        <v>242</v>
+      </c>
+      <c r="B150">
+        <v>3679</v>
+      </c>
+      <c r="C150" t="s">
+        <v>14</v>
+      </c>
+      <c r="D150" t="s">
+        <v>192</v>
+      </c>
+      <c r="E150" t="s">
+        <v>15</v>
+      </c>
+      <c r="F150">
+        <v>45992</v>
+      </c>
+      <c r="G150" t="b">
+        <v>1</v>
+      </c>
+      <c r="H150">
+        <v>200</v>
+      </c>
+      <c r="J150">
+        <v>41.31400635</v>
+      </c>
+      <c r="K150">
+        <v>-73.052335920000004</v>
+      </c>
+      <c r="L150" t="s">
+        <v>237</v>
+      </c>
+      <c r="M150" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" t="s">
+        <v>243</v>
+      </c>
+      <c r="B151">
+        <v>3679</v>
+      </c>
+      <c r="C151" t="s">
+        <v>14</v>
+      </c>
+      <c r="D151" t="s">
+        <v>192</v>
+      </c>
+      <c r="E151" t="s">
+        <v>15</v>
+      </c>
+      <c r="F151">
+        <v>45994</v>
+      </c>
+      <c r="G151" t="b">
+        <v>1</v>
+      </c>
+      <c r="H151">
+        <v>50</v>
+      </c>
+      <c r="J151">
         <v>41.313880490000003</v>
       </c>
-      <c r="J118">
+      <c r="K151">
         <v>-73.051338240000007</v>
       </c>
-      <c r="K118" t="s">
-[...10 lines deleted...]
-      <c r="B119">
+      <c r="L151" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" t="s">
+        <v>244</v>
+      </c>
+      <c r="B152">
+        <v>3679</v>
+      </c>
+      <c r="C152" t="s">
+        <v>14</v>
+      </c>
+      <c r="D152" t="s">
+        <v>192</v>
+      </c>
+      <c r="E152" t="s">
+        <v>15</v>
+      </c>
+      <c r="F152">
+        <v>45992</v>
+      </c>
+      <c r="G152" t="b">
+        <v>1</v>
+      </c>
+      <c r="H152">
+        <v>200</v>
+      </c>
+      <c r="J152">
+        <v>41.313880490000003</v>
+      </c>
+      <c r="K152">
+        <v>-73.051338240000007</v>
+      </c>
+      <c r="L152" t="s">
+        <v>237</v>
+      </c>
+      <c r="M152" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" t="s">
+        <v>245</v>
+      </c>
+      <c r="B153">
         <v>2800</v>
       </c>
-      <c r="C119" t="s">
-[...8 lines deleted...]
-      <c r="F119">
+      <c r="C153" t="s">
+        <v>43</v>
+      </c>
+      <c r="D153" t="s">
+        <v>123</v>
+      </c>
+      <c r="E153" t="s">
+        <v>15</v>
+      </c>
+      <c r="F153">
         <v>46001</v>
       </c>
-      <c r="G119">
-[...19 lines deleted...]
-      <c r="B120">
+      <c r="G153" t="b">
+        <v>1</v>
+      </c>
+      <c r="H153">
+        <v>200</v>
+      </c>
+      <c r="J153">
+        <v>41.241502684300002</v>
+      </c>
+      <c r="K153">
+        <v>-73.1511656415</v>
+      </c>
+      <c r="L153" t="s">
+        <v>221</v>
+      </c>
+      <c r="M153" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" t="s">
+        <v>246</v>
+      </c>
+      <c r="B154">
         <v>2635</v>
       </c>
-      <c r="C120" t="s">
-[...8 lines deleted...]
-      <c r="F120">
+      <c r="C154" t="s">
+        <v>31</v>
+      </c>
+      <c r="D154" t="s">
+        <v>32</v>
+      </c>
+      <c r="E154" t="s">
+        <v>15</v>
+      </c>
+      <c r="F154">
         <v>46001</v>
       </c>
-      <c r="G120">
+      <c r="G154" t="b">
+        <v>1</v>
+      </c>
+      <c r="H154">
         <v>32</v>
       </c>
-      <c r="I120">
+      <c r="J154">
         <v>41.171725860000002</v>
       </c>
-      <c r="J120">
-[...2 lines deleted...]
-      <c r="K120" t="s">
+      <c r="K154">
+        <v>-73.147227165000004</v>
+      </c>
+      <c r="L154" t="s">
+        <v>247</v>
+      </c>
+      <c r="M154" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" t="s">
+        <v>248</v>
+      </c>
+      <c r="B155">
+        <v>627</v>
+      </c>
+      <c r="C155" t="s">
+        <v>49</v>
+      </c>
+      <c r="D155" t="s">
+        <v>75</v>
+      </c>
+      <c r="E155" t="s">
+        <v>15</v>
+      </c>
+      <c r="F155">
+        <v>46009</v>
+      </c>
+      <c r="G155" t="b">
+        <v>1</v>
+      </c>
+      <c r="H155">
+        <v>200</v>
+      </c>
+      <c r="J155">
+        <v>41.30806046</v>
+      </c>
+      <c r="K155">
+        <v>-72.967343819999996</v>
+      </c>
+      <c r="L155" t="s">
+        <v>227</v>
+      </c>
+      <c r="M155" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" t="s">
+        <v>249</v>
+      </c>
+      <c r="B156">
+        <v>1701</v>
+      </c>
+      <c r="C156" t="s">
+        <v>71</v>
+      </c>
+      <c r="D156" t="s">
+        <v>29</v>
+      </c>
+      <c r="E156" t="s">
+        <v>15</v>
+      </c>
+      <c r="F156">
+        <v>46010</v>
+      </c>
+      <c r="G156" t="b">
+        <v>1</v>
+      </c>
+      <c r="H156">
+        <v>1920</v>
+      </c>
+      <c r="J156">
+        <v>41.319610375700002</v>
+      </c>
+      <c r="K156">
+        <v>-72.876913422300007</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13">
+      <c r="A157" t="s">
+        <v>250</v>
+      </c>
+      <c r="B157">
+        <v>1441</v>
+      </c>
+      <c r="C157" t="s">
+        <v>150</v>
+      </c>
+      <c r="D157" t="s">
+        <v>226</v>
+      </c>
+      <c r="E157" t="s">
+        <v>15</v>
+      </c>
+      <c r="F157">
+        <v>46027</v>
+      </c>
+      <c r="G157" t="b">
+        <v>1</v>
+      </c>
+      <c r="H157">
+        <v>35.6</v>
+      </c>
+      <c r="J157">
+        <v>41.279988840000001</v>
+      </c>
+      <c r="K157">
+        <v>-73.045693479999997</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" t="s">
+        <v>251</v>
+      </c>
+      <c r="B158">
+        <v>2672</v>
+      </c>
+      <c r="C158" t="s">
+        <v>54</v>
+      </c>
+      <c r="D158" t="s">
+        <v>26</v>
+      </c>
+      <c r="E158" t="s">
+        <v>15</v>
+      </c>
+      <c r="F158">
+        <v>46014</v>
+      </c>
+      <c r="G158" t="b">
+        <v>1</v>
+      </c>
+      <c r="H158">
+        <v>30.79</v>
+      </c>
+      <c r="I158">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="J158">
+        <v>41.135131202099998</v>
+      </c>
+      <c r="K158">
+        <v>-73.249197952299994</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13">
+      <c r="A159" t="s">
+        <v>252</v>
+      </c>
+      <c r="B159">
+        <v>3648</v>
+      </c>
+      <c r="C159" t="s">
+        <v>120</v>
+      </c>
+      <c r="D159" t="s">
+        <v>121</v>
+      </c>
+      <c r="E159" t="s">
+        <v>15</v>
+      </c>
+      <c r="F159">
+        <v>46024</v>
+      </c>
+      <c r="G159" t="b">
+        <v>1</v>
+      </c>
+      <c r="H159">
+        <v>100</v>
+      </c>
+      <c r="J159">
+        <v>41.202566825200002</v>
+      </c>
+      <c r="K159">
+        <v>-73.100611525399998</v>
+      </c>
+      <c r="L159" t="s">
+        <v>253</v>
+      </c>
+      <c r="M159" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" t="s">
+        <v>255</v>
+      </c>
+      <c r="B160">
+        <v>3674</v>
+      </c>
+      <c r="C160" t="s">
+        <v>14</v>
+      </c>
+      <c r="D160" t="s">
+        <v>192</v>
+      </c>
+      <c r="E160" t="s">
+        <v>15</v>
+      </c>
+      <c r="F160">
+        <v>46028</v>
+      </c>
+      <c r="G160" t="b">
+        <v>1</v>
+      </c>
+      <c r="H160">
+        <v>28.56</v>
+      </c>
+      <c r="J160">
+        <v>41.341507409999998</v>
+      </c>
+      <c r="K160">
+        <v>-73.112803920000005</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13">
+      <c r="A161" t="s">
+        <v>256</v>
+      </c>
+      <c r="B161">
+        <v>1607</v>
+      </c>
+      <c r="C161" t="s">
+        <v>85</v>
+      </c>
+      <c r="D161" t="s">
+        <v>29</v>
+      </c>
+      <c r="E161" t="s">
+        <v>15</v>
+      </c>
+      <c r="F161">
+        <v>46044</v>
+      </c>
+      <c r="G161" t="b">
+        <v>1</v>
+      </c>
+      <c r="H161">
+        <v>50</v>
+      </c>
+      <c r="I161">
+        <v>49.7</v>
+      </c>
+      <c r="J161">
+        <v>41.329238550699998</v>
+      </c>
+      <c r="K161">
+        <v>-72.957711267899995</v>
+      </c>
+      <c r="L161" t="s">
+        <v>237</v>
+      </c>
+      <c r="M161" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13">
+      <c r="A162" t="s">
+        <v>257</v>
+      </c>
+      <c r="B162" t="s">
+        <v>258</v>
+      </c>
+      <c r="C162" t="s">
+        <v>80</v>
+      </c>
+      <c r="D162" t="s">
+        <v>78</v>
+      </c>
+      <c r="E162" t="s">
+        <v>15</v>
+      </c>
+      <c r="F162">
+        <v>46042</v>
+      </c>
+      <c r="G162" t="b">
+        <v>1</v>
+      </c>
+      <c r="H162">
+        <v>360</v>
+      </c>
+      <c r="J162">
+        <v>41.315240436300002</v>
+      </c>
+      <c r="K162">
+        <v>-72.920798631799997</v>
+      </c>
+      <c r="L162" t="s">
+        <v>259</v>
+      </c>
+      <c r="M162" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" t="s">
+        <v>260</v>
+      </c>
+      <c r="B163">
+        <v>646</v>
+      </c>
+      <c r="C163" t="s">
+        <v>49</v>
+      </c>
+      <c r="D163" t="s">
+        <v>75</v>
+      </c>
+      <c r="E163" t="s">
+        <v>15</v>
+      </c>
+      <c r="F163">
+        <v>46041</v>
+      </c>
+      <c r="G163" t="b">
+        <v>1</v>
+      </c>
+      <c r="H163">
+        <v>50</v>
+      </c>
+      <c r="J163">
+        <v>41.2946654235</v>
+      </c>
+      <c r="K163">
+        <v>-72.972637776200003</v>
+      </c>
+      <c r="L163" t="s">
+        <v>227</v>
+      </c>
+      <c r="M163" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" t="s">
+        <v>261</v>
+      </c>
+      <c r="B164">
+        <v>1697</v>
+      </c>
+      <c r="C164" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164" t="s">
+        <v>35</v>
+      </c>
+      <c r="E164" t="s">
+        <v>15</v>
+      </c>
+      <c r="F164">
+        <v>46064</v>
+      </c>
+      <c r="G164" t="b">
+        <v>1</v>
+      </c>
+      <c r="H164">
+        <v>360</v>
+      </c>
+      <c r="J164">
+        <v>41.431949166700001</v>
+      </c>
+      <c r="K164">
+        <v>-72.925464428400005</v>
+      </c>
+      <c r="L164" t="s">
+        <v>262</v>
+      </c>
+      <c r="M164" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" t="s">
+        <v>263</v>
+      </c>
+      <c r="B165">
+        <v>1692</v>
+      </c>
+      <c r="C165" t="s">
+        <v>41</v>
+      </c>
+      <c r="D165" t="s">
+        <v>35</v>
+      </c>
+      <c r="E165" t="s">
+        <v>15</v>
+      </c>
+      <c r="F165">
+        <v>46064</v>
+      </c>
+      <c r="G165" t="b">
+        <v>1</v>
+      </c>
+      <c r="H165">
+        <v>240</v>
+      </c>
+      <c r="J165">
+        <v>41.365752942999997</v>
+      </c>
+      <c r="K165">
+        <v>-72.939587215900005</v>
+      </c>
+      <c r="L165" t="s">
+        <v>262</v>
+      </c>
+      <c r="M165" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13">
+      <c r="A166" t="s">
+        <v>264</v>
+      </c>
+      <c r="B166">
+        <v>1684</v>
+      </c>
+      <c r="C166" t="s">
+        <v>41</v>
+      </c>
+      <c r="D166" t="s">
+        <v>35</v>
+      </c>
+      <c r="E166" t="s">
+        <v>15</v>
+      </c>
+      <c r="F166">
+        <v>46071</v>
+      </c>
+      <c r="G166" t="b">
+        <v>1</v>
+      </c>
+      <c r="H166">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I166">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J166">
+        <v>41.347735987</v>
+      </c>
+      <c r="K166">
+        <v>-72.918799679200006</v>
+      </c>
+      <c r="L166" t="s">
+        <v>265</v>
+      </c>
+      <c r="M166" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" t="s">
+        <v>266</v>
+      </c>
+      <c r="B167">
+        <v>1684</v>
+      </c>
+      <c r="C167" t="s">
+        <v>41</v>
+      </c>
+      <c r="D167" t="s">
+        <v>35</v>
+      </c>
+      <c r="E167" t="s">
+        <v>15</v>
+      </c>
+      <c r="F167">
+        <v>46071</v>
+      </c>
+      <c r="G167" t="b">
+        <v>1</v>
+      </c>
+      <c r="H167">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I167">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J167">
+        <v>41.3476625845</v>
+      </c>
+      <c r="K167">
+        <v>-72.918753839000004</v>
+      </c>
+      <c r="L167" t="s">
+        <v>265</v>
+      </c>
+      <c r="M167" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" t="s">
+        <v>267</v>
+      </c>
+      <c r="B168">
+        <v>1684</v>
+      </c>
+      <c r="C168" t="s">
+        <v>41</v>
+      </c>
+      <c r="D168" t="s">
+        <v>35</v>
+      </c>
+      <c r="E168" t="s">
+        <v>15</v>
+      </c>
+      <c r="F168">
+        <v>46071</v>
+      </c>
+      <c r="G168" t="b">
+        <v>1</v>
+      </c>
+      <c r="H168">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I168">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J168">
+        <v>41.347655489700003</v>
+      </c>
+      <c r="K168">
+        <v>-72.9189113666</v>
+      </c>
+      <c r="L168" t="s">
+        <v>265</v>
+      </c>
+      <c r="M168" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" t="s">
+        <v>268</v>
+      </c>
+      <c r="B169">
+        <v>1684</v>
+      </c>
+      <c r="C169" t="s">
+        <v>41</v>
+      </c>
+      <c r="D169" t="s">
+        <v>35</v>
+      </c>
+      <c r="E169" t="s">
+        <v>15</v>
+      </c>
+      <c r="F169">
+        <v>46071</v>
+      </c>
+      <c r="G169" t="b">
+        <v>1</v>
+      </c>
+      <c r="H169">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I169">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J169">
+        <v>41.3476625845</v>
+      </c>
+      <c r="K169">
+        <v>-72.918753839000004</v>
+      </c>
+      <c r="L169" t="s">
+        <v>265</v>
+      </c>
+      <c r="M169" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" t="s">
+        <v>269</v>
+      </c>
+      <c r="B170">
+        <v>1689</v>
+      </c>
+      <c r="C170" t="s">
+        <v>41</v>
+      </c>
+      <c r="D170" t="s">
+        <v>35</v>
+      </c>
+      <c r="E170" t="s">
+        <v>15</v>
+      </c>
+      <c r="F170">
+        <v>46070</v>
+      </c>
+      <c r="G170" t="b">
+        <v>1</v>
+      </c>
+      <c r="H170">
+        <v>150</v>
+      </c>
+      <c r="I170">
+        <v>149.1</v>
+      </c>
+      <c r="J170">
+        <v>41.404804869800003</v>
+      </c>
+      <c r="K170">
+        <v>-72.8978394823</v>
+      </c>
+      <c r="L170" t="s">
+        <v>265</v>
+      </c>
+      <c r="M170" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13">
+      <c r="A171" t="s">
+        <v>270</v>
+      </c>
+      <c r="B171">
+        <v>2675</v>
+      </c>
+      <c r="C171" t="s">
+        <v>54</v>
+      </c>
+      <c r="D171" t="s">
+        <v>110</v>
+      </c>
+      <c r="E171" t="s">
+        <v>15</v>
+      </c>
+      <c r="F171">
+        <v>46065</v>
+      </c>
+      <c r="G171" t="b">
+        <v>1</v>
+      </c>
+      <c r="H171">
+        <v>50</v>
+      </c>
+      <c r="J171">
+        <v>41.143576114600002</v>
+      </c>
+      <c r="K171">
+        <v>-73.250639875499999</v>
+      </c>
+      <c r="L171" t="s">
+        <v>237</v>
+      </c>
+      <c r="M171" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13">
+      <c r="A172" t="s">
+        <v>271</v>
+      </c>
+      <c r="B172">
+        <v>2673</v>
+      </c>
+      <c r="C172" t="s">
+        <v>54</v>
+      </c>
+      <c r="D172" t="s">
+        <v>45</v>
+      </c>
+      <c r="E172" t="s">
+        <v>15</v>
+      </c>
+      <c r="F172">
+        <v>46070</v>
+      </c>
+      <c r="G172" t="b">
+        <v>1</v>
+      </c>
+      <c r="H172">
+        <v>1800</v>
+      </c>
+      <c r="J172">
+        <v>41.147985439800003</v>
+      </c>
+      <c r="K172">
+        <v>-73.281292486500007</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13">
+      <c r="A173" t="s">
+        <v>272</v>
+      </c>
+      <c r="B173">
+        <v>1696</v>
+      </c>
+      <c r="C173" t="s">
+        <v>41</v>
+      </c>
+      <c r="D173" t="s">
+        <v>35</v>
+      </c>
+      <c r="E173" t="s">
+        <v>15</v>
+      </c>
+      <c r="F173">
+        <v>46076</v>
+      </c>
+      <c r="G173" t="b">
+        <v>1</v>
+      </c>
+      <c r="H173">
+        <v>670</v>
+      </c>
+      <c r="J173">
+        <v>41.378981490599998</v>
+      </c>
+      <c r="K173">
+        <v>-72.912754777800004</v>
+      </c>
+      <c r="L173" t="s">
+        <v>262</v>
+      </c>
+      <c r="M173" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13">
+      <c r="A174" t="s">
+        <v>273</v>
+      </c>
+      <c r="D174" t="s">
+        <v>147</v>
+      </c>
+      <c r="E174" t="s">
+        <v>89</v>
+      </c>
+      <c r="F174">
+        <v>46073</v>
+      </c>
+      <c r="G174" t="b">
+        <v>0</v>
+      </c>
+      <c r="H174">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="A175" t="s">
+        <v>274</v>
+      </c>
+      <c r="B175">
+        <v>2626</v>
+      </c>
+      <c r="C175" t="s">
+        <v>61</v>
+      </c>
+      <c r="D175" t="s">
+        <v>18</v>
+      </c>
+      <c r="E175" t="s">
+        <v>15</v>
+      </c>
+      <c r="F175">
+        <v>46084</v>
+      </c>
+      <c r="G175" t="b">
+        <v>1</v>
+      </c>
+      <c r="H175">
+        <v>100</v>
+      </c>
+      <c r="J175">
+        <v>41.219919257299999</v>
+      </c>
+      <c r="K175">
+        <v>-73.227785551899998</v>
+      </c>
+      <c r="L175" t="s">
+        <v>227</v>
+      </c>
+      <c r="M175" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" t="s">
+        <v>275</v>
+      </c>
+      <c r="B176">
+        <v>1531</v>
+      </c>
+      <c r="C176" t="s">
+        <v>28</v>
+      </c>
+      <c r="D176" t="s">
+        <v>29</v>
+      </c>
+      <c r="E176" t="s">
+        <v>15</v>
+      </c>
+      <c r="F176">
+        <v>46091</v>
+      </c>
+      <c r="G176" t="b">
+        <v>1</v>
+      </c>
+      <c r="H176">
+        <v>200</v>
+      </c>
+      <c r="J176">
+        <v>41.2947507919</v>
+      </c>
+      <c r="K176">
+        <v>-72.945688014699996</v>
+      </c>
+      <c r="L176" t="s">
+        <v>276</v>
+      </c>
+      <c r="M176" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" t="s">
+        <v>277</v>
+      </c>
+      <c r="B177">
+        <v>501</v>
+      </c>
+      <c r="C177" t="s">
+        <v>101</v>
+      </c>
+      <c r="D177" t="s">
+        <v>147</v>
+      </c>
+      <c r="E177" t="s">
+        <v>15</v>
+      </c>
+      <c r="F177">
+        <v>46105</v>
+      </c>
+      <c r="G177" t="b">
+        <v>1</v>
+      </c>
+      <c r="H177">
+        <v>300</v>
+      </c>
+      <c r="J177">
+        <v>41.290844880800002</v>
+      </c>
+      <c r="K177">
+        <v>-73.086022445899999</v>
+      </c>
+      <c r="L177" t="s">
+        <v>278</v>
+      </c>
+      <c r="M177" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13">
+      <c r="A178" t="s">
+        <v>279</v>
+      </c>
+      <c r="B178">
+        <v>501</v>
+      </c>
+      <c r="C178" t="s">
+        <v>101</v>
+      </c>
+      <c r="D178" t="s">
+        <v>147</v>
+      </c>
+      <c r="E178" t="s">
+        <v>15</v>
+      </c>
+      <c r="F178">
+        <v>46105</v>
+      </c>
+      <c r="G178" t="b">
+        <v>1</v>
+      </c>
+      <c r="H178">
+        <v>400</v>
+      </c>
+      <c r="J178">
+        <v>41.290844880800002</v>
+      </c>
+      <c r="K178">
+        <v>-73.086022445899999</v>
+      </c>
+      <c r="L178" t="s">
+        <v>278</v>
+      </c>
+      <c r="M178" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13">
+      <c r="A179" t="s">
+        <v>280</v>
+      </c>
+      <c r="B179">
+        <v>501</v>
+      </c>
+      <c r="C179" t="s">
+        <v>101</v>
+      </c>
+      <c r="D179" t="s">
+        <v>147</v>
+      </c>
+      <c r="E179" t="s">
+        <v>15</v>
+      </c>
+      <c r="F179">
+        <v>46105</v>
+      </c>
+      <c r="G179" t="b">
+        <v>1</v>
+      </c>
+      <c r="H179">
+        <v>199.8</v>
+      </c>
+      <c r="J179">
+        <v>41.290844880800002</v>
+      </c>
+      <c r="K179">
+        <v>-73.086022445899999</v>
+      </c>
+      <c r="L179" t="s">
+        <v>278</v>
+      </c>
+      <c r="M179" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13">
+      <c r="A180" t="s">
+        <v>281</v>
+      </c>
+      <c r="B180">
+        <v>1694</v>
+      </c>
+      <c r="C180" t="s">
+        <v>41</v>
+      </c>
+      <c r="D180" t="s">
+        <v>35</v>
+      </c>
+      <c r="E180" t="s">
+        <v>15</v>
+      </c>
+      <c r="F180">
+        <v>46098</v>
+      </c>
+      <c r="G180" t="b">
+        <v>1</v>
+      </c>
+      <c r="H180">
+        <v>200</v>
+      </c>
+      <c r="J180">
+        <v>41.367656269400001</v>
+      </c>
+      <c r="K180">
+        <v>-72.925407290199999</v>
+      </c>
+      <c r="L180" t="s">
+        <v>262</v>
+      </c>
+      <c r="M180" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13">
+      <c r="A181" t="s">
+        <v>282</v>
+      </c>
+      <c r="B181">
+        <v>1696</v>
+      </c>
+      <c r="C181" t="s">
+        <v>41</v>
+      </c>
+      <c r="D181" t="s">
+        <v>35</v>
+      </c>
+      <c r="E181" t="s">
+        <v>15</v>
+      </c>
+      <c r="F181">
+        <v>46098</v>
+      </c>
+      <c r="G181" t="b">
+        <v>1</v>
+      </c>
+      <c r="H181">
+        <v>200</v>
+      </c>
+      <c r="J181">
+        <v>41.383406450499997</v>
+      </c>
+      <c r="K181">
+        <v>-72.904322733800001</v>
+      </c>
+      <c r="L181" t="s">
+        <v>262</v>
+      </c>
+      <c r="M181" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13">
+      <c r="A182" t="s">
+        <v>283</v>
+      </c>
+      <c r="B182">
+        <v>1697</v>
+      </c>
+      <c r="C182" t="s">
+        <v>41</v>
+      </c>
+      <c r="D182" t="s">
+        <v>35</v>
+      </c>
+      <c r="E182" t="s">
+        <v>15</v>
+      </c>
+      <c r="F182">
+        <v>46098</v>
+      </c>
+      <c r="G182" t="b">
+        <v>1</v>
+      </c>
+      <c r="H182">
+        <v>200</v>
+      </c>
+      <c r="J182">
+        <v>41.409366981600002</v>
+      </c>
+      <c r="K182">
+        <v>-72.921598429100001</v>
+      </c>
+      <c r="L182" t="s">
+        <v>262</v>
+      </c>
+      <c r="M182" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" t="s">
+        <v>284</v>
+      </c>
+      <c r="B183">
+        <v>1431</v>
+      </c>
+      <c r="C183" t="s">
+        <v>150</v>
+      </c>
+      <c r="D183" t="s">
+        <v>75</v>
+      </c>
+      <c r="E183" t="s">
+        <v>15</v>
+      </c>
+      <c r="F183">
+        <v>46093</v>
+      </c>
+      <c r="G183" t="b">
+        <v>1</v>
+      </c>
+      <c r="H183">
+        <v>75</v>
+      </c>
+      <c r="J183">
+        <v>41.272483830500001</v>
+      </c>
+      <c r="K183">
+        <v>-72.986729821500006</v>
+      </c>
+      <c r="L183" t="s">
         <v>205</v>
       </c>
-      <c r="L120" t="s">
+      <c r="M183" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="121" spans="1:12">
-[...105 lines deleted...]
-      <c r="C124" t="s">
+    <row r="184" spans="1:13">
+      <c r="A184" t="s">
+        <v>285</v>
+      </c>
+      <c r="B184">
+        <v>3649</v>
+      </c>
+      <c r="C184" t="s">
+        <v>120</v>
+      </c>
+      <c r="D184" t="s">
+        <v>121</v>
+      </c>
+      <c r="E184" t="s">
+        <v>15</v>
+      </c>
+      <c r="F184">
+        <v>46106</v>
+      </c>
+      <c r="G184" t="b">
+        <v>1</v>
+      </c>
+      <c r="H184">
+        <v>46</v>
+      </c>
+      <c r="J184">
+        <v>41.2082397438</v>
+      </c>
+      <c r="K184">
+        <v>-73.041353587900005</v>
+      </c>
+      <c r="L184" t="s">
+        <v>286</v>
+      </c>
+      <c r="M184" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13">
+      <c r="A185" t="s">
+        <v>287</v>
+      </c>
+      <c r="C185" t="s">
         <v>43</v>
       </c>
-      <c r="D124" t="s">
-[...161 lines deleted...]
-        <v>193</v>
+      <c r="D185" t="s">
+        <v>123</v>
+      </c>
+      <c r="E185" t="s">
+        <v>15</v>
+      </c>
+      <c r="F185">
+        <v>46098</v>
+      </c>
+      <c r="G185" t="b">
+        <v>0</v>
+      </c>
+      <c r="H185">
+        <v>722</v>
+      </c>
+      <c r="J185">
+        <v>41.261615646000003</v>
+      </c>
+      <c r="K185">
+        <v>-73.196151752299997</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13">
+      <c r="A186" t="s">
+        <v>288</v>
+      </c>
+      <c r="B186">
+        <v>516</v>
+      </c>
+      <c r="C186" t="s">
+        <v>101</v>
+      </c>
+      <c r="D186" t="s">
+        <v>147</v>
+      </c>
+      <c r="E186" t="s">
+        <v>15</v>
+      </c>
+      <c r="F186">
+        <v>46113</v>
+      </c>
+      <c r="G186" t="b">
+        <v>1</v>
+      </c>
+      <c r="H186">
+        <v>960</v>
+      </c>
+      <c r="J186">
+        <v>41.289156710699999</v>
+      </c>
+      <c r="K186">
+        <v>-73.083548727299998</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13">
+      <c r="A187" t="s">
+        <v>289</v>
+      </c>
+      <c r="B187">
+        <v>1859</v>
+      </c>
+      <c r="C187" t="s">
+        <v>80</v>
+      </c>
+      <c r="D187" t="s">
+        <v>29</v>
+      </c>
+      <c r="E187" t="s">
+        <v>15</v>
+      </c>
+      <c r="F187">
+        <v>46108</v>
+      </c>
+      <c r="G187" t="b">
+        <v>1</v>
+      </c>
+      <c r="H187">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J187">
+        <v>41.3138941303</v>
+      </c>
+      <c r="K187">
+        <v>-72.918139885100004</v>
+      </c>
+      <c r="L187" t="s">
+        <v>290</v>
+      </c>
+      <c r="M187" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13">
+      <c r="A188" t="s">
+        <v>291</v>
+      </c>
+      <c r="C188" t="s">
+        <v>132</v>
+      </c>
+      <c r="D188" t="s">
+        <v>18</v>
+      </c>
+      <c r="E188" t="s">
+        <v>89</v>
+      </c>
+      <c r="F188">
+        <v>46108</v>
+      </c>
+      <c r="G188" t="b">
+        <v>1</v>
+      </c>
+      <c r="H188">
+        <v>754.8</v>
+      </c>
+      <c r="J188">
+        <v>41.169585801899999</v>
+      </c>
+      <c r="K188">
+        <v>-73.168541344199994</v>
+      </c>
+      <c r="L188" t="s">
+        <v>292</v>
+      </c>
+      <c r="M188" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13">
+      <c r="A189" t="s">
+        <v>293</v>
+      </c>
+      <c r="C189" t="s">
+        <v>41</v>
+      </c>
+      <c r="D189" t="s">
+        <v>35</v>
+      </c>
+      <c r="E189" t="s">
+        <v>89</v>
+      </c>
+      <c r="F189">
+        <v>46111</v>
+      </c>
+      <c r="G189" t="b">
+        <v>1</v>
+      </c>
+      <c r="H189">
+        <v>2207</v>
+      </c>
+      <c r="J189">
+        <v>41.410845396200003</v>
+      </c>
+      <c r="K189">
+        <v>-72.910728002100001</v>
+      </c>
+      <c r="L189" t="s">
+        <v>294</v>
+      </c>
+      <c r="M189" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13">
+      <c r="A190" t="s">
+        <v>295</v>
+      </c>
+      <c r="D190" t="s">
+        <v>35</v>
+      </c>
+      <c r="E190" t="s">
+        <v>89</v>
+      </c>
+      <c r="F190">
+        <v>46111</v>
+      </c>
+      <c r="G190" t="b">
+        <v>1</v>
+      </c>
+      <c r="H190">
+        <v>1991</v>
+      </c>
+      <c r="J190">
+        <v>41.417585391899998</v>
+      </c>
+      <c r="L190" t="s">
+        <v>294</v>
+      </c>
+      <c r="M190" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13">
+      <c r="A191" t="s">
+        <v>296</v>
+      </c>
+      <c r="C191" t="s">
+        <v>34</v>
+      </c>
+      <c r="D191" t="s">
+        <v>72</v>
+      </c>
+      <c r="E191" t="s">
+        <v>89</v>
+      </c>
+      <c r="F191">
+        <v>46111</v>
+      </c>
+      <c r="G191" t="b">
+        <v>1</v>
+      </c>
+      <c r="H191">
+        <v>1990</v>
+      </c>
+      <c r="J191">
+        <v>41.414762468900001</v>
+      </c>
+      <c r="K191">
+        <v>-72.836505481000003</v>
+      </c>
+      <c r="L191" t="s">
+        <v>294</v>
+      </c>
+      <c r="M191" t="s">
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K0000FF Internal Use</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
@@ -5735,59 +8187,59 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE111ACA-6913-42CE-BA7A-5D354DAB679E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FCA746E-9887-477C-B1EE-B9A0700AE7AC}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AF680F9-73B7-4F36-94A7-AD2F69458866}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AE919A1-465F-4DDB-8843-3DCE7DB7DAE6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC57902D-4590-4408-9E5F-A9C028175001}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{949645DC-9442-4F4D-BB27-33E1FA8A28A1}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Iberdrola</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROBERT SAZANOWICZ</dc:creator>
   <cp:keywords/>
   <dc:description/>