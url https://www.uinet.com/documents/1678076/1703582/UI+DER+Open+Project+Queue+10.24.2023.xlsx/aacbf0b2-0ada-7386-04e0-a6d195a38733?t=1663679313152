--- v3 (2026-04-29)
+++ v4 (2026-06-26)
@@ -3,1051 +3,1311 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30015"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30203"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iberdrolaus-my.sharepoint.com/personal/robert_sazanowicz_uinet_com/Documents/My Workspace/DER/Public Queue/April/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iberdrolaus-my.sharepoint.com/personal/robert_sazanowicz_uinet_com/Documents/My Workspace/DER/Public Queue/June/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{03055E4B-965B-48BB-BC90-7716D6CD43A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{496C15B9-A49A-44E2-855F-8981EF7C4F92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4C645368-7188-4832-BC4E-CAAFAD45200E}"/>
+    <workbookView minimized="1" xWindow="-23085" yWindow="2445" windowWidth="21600" windowHeight="11295" xr2:uid="{6D482270-314D-477C-8E9A-079F5BBAA6DE}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Public Version June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="864" uniqueCount="314">
   <si>
     <t>Project Number</t>
   </si>
   <si>
     <t>Circuit Number</t>
   </si>
   <si>
     <t>Substation</t>
   </si>
   <si>
     <t>Town</t>
   </si>
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Queue Date</t>
   </si>
   <si>
-    <t>Company</t>
-[...1 lines deleted...]
-  <si>
     <t>Total System Size AC kW</t>
   </si>
   <si>
     <t>Export Capacity AC kW</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Installer Company</t>
   </si>
   <si>
     <t>Parent Company</t>
   </si>
   <si>
     <t>DER-01003</t>
   </si>
   <si>
     <t>ANSONIA</t>
   </si>
   <si>
     <t>Photovoltaic</t>
   </si>
   <si>
-    <t>DER-01004</t>
+    <t>DER-12074</t>
+  </si>
+  <si>
+    <t>PEQUONNOCK</t>
+  </si>
+  <si>
+    <t>Bridgeport</t>
+  </si>
+  <si>
+    <t>Fuel Cell</t>
+  </si>
+  <si>
+    <t>Doosan Fuel Cells Amercia-HyAxiom</t>
+  </si>
+  <si>
+    <t>DER-14637</t>
+  </si>
+  <si>
+    <t>Ansonia</t>
+  </si>
+  <si>
+    <t>ECOS Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-31155</t>
+  </si>
+  <si>
+    <t>WATER</t>
+  </si>
+  <si>
+    <t>New Haven</t>
+  </si>
+  <si>
+    <t>Distributed Solar Operations, LLC</t>
+  </si>
+  <si>
+    <t>DER-31190</t>
+  </si>
+  <si>
+    <t>BAIRD</t>
+  </si>
+  <si>
+    <t>Stratford</t>
+  </si>
+  <si>
+    <t>Devlin Contracting &amp; Maintenance</t>
+  </si>
+  <si>
+    <t>DER-31711</t>
+  </si>
+  <si>
+    <t>NORTH HAVEN</t>
+  </si>
+  <si>
+    <t>Hamden</t>
+  </si>
+  <si>
+    <t>PurePoint Energy, LLC</t>
+  </si>
+  <si>
+    <t>DER-31714</t>
+  </si>
+  <si>
+    <t>QUINNIPIAC</t>
+  </si>
+  <si>
+    <t>North Branford</t>
+  </si>
+  <si>
+    <t>PLH Vineyard Sky LLC</t>
+  </si>
+  <si>
+    <t>DER-31842</t>
+  </si>
+  <si>
+    <t>DER-40174</t>
+  </si>
+  <si>
+    <t>MIX</t>
+  </si>
+  <si>
+    <t>Advanced Energy Efficiencies, LLC</t>
+  </si>
+  <si>
+    <t>DER-40251</t>
+  </si>
+  <si>
+    <t>TRUMBULL</t>
+  </si>
+  <si>
+    <t>AEC Solar LLC</t>
+  </si>
+  <si>
+    <t>DER-40281</t>
+  </si>
+  <si>
+    <t>East Haven</t>
+  </si>
+  <si>
+    <t>Vineyard Sky Farms Corp</t>
+  </si>
+  <si>
+    <t>DER-40285</t>
+  </si>
+  <si>
+    <t>ELMWEST</t>
+  </si>
+  <si>
+    <t>WEST HAVEN</t>
+  </si>
+  <si>
+    <t>Greenskies Clean Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-40286</t>
+  </si>
+  <si>
+    <t>DER-40343</t>
+  </si>
+  <si>
+    <t>HAMDEN</t>
+  </si>
+  <si>
+    <t>DER-40407</t>
+  </si>
+  <si>
+    <t>Johnson Controls Inc.</t>
+  </si>
+  <si>
+    <t>DER-42724</t>
+  </si>
+  <si>
+    <t>ASH CREEK</t>
+  </si>
+  <si>
+    <t>Charlottesville</t>
+  </si>
+  <si>
+    <t>Dyna Electric</t>
+  </si>
+  <si>
+    <t>DER-42775</t>
+  </si>
+  <si>
+    <t>Nokomis Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-43056</t>
   </si>
   <si>
     <t>CONGRESS ST.</t>
   </si>
   <si>
-    <t>Bridgeport</t>
-[...17 lines deleted...]
-    <t>DER-31151</t>
+    <t>Downeast Renewable Energy, LLC</t>
+  </si>
+  <si>
+    <t>DER-43560</t>
   </si>
   <si>
     <t>HAWTHORNE</t>
   </si>
   <si>
-    <t>FAIRFIELD</t>
-[...97 lines deleted...]
-  <si>
     <t>San Jose</t>
   </si>
   <si>
+    <t>Clean Energy FC, LLC</t>
+  </si>
+  <si>
     <t>DER-43836</t>
   </si>
   <si>
     <t>OLDTOWN</t>
   </si>
   <si>
     <t>Bridgetown</t>
   </si>
   <si>
     <t>ABC Solar</t>
   </si>
   <si>
     <t>DER-44064</t>
   </si>
   <si>
+    <t>Waldron Engineering and Construction</t>
+  </si>
+  <si>
     <t>DER-44248</t>
   </si>
   <si>
     <t>Schenectady</t>
   </si>
   <si>
-    <t>DER-44457</t>
-[...2 lines deleted...]
-    <t>DER-44458</t>
+    <t>Earthlight Technologies</t>
   </si>
   <si>
     <t>DER-44844</t>
   </si>
   <si>
+    <t>PurePoint Energy</t>
+  </si>
+  <si>
     <t>DER-45077</t>
   </si>
   <si>
     <t>EAST SHORE</t>
   </si>
   <si>
     <t>North Haven</t>
   </si>
   <si>
+    <t>Bloom Energy Corporation</t>
+  </si>
+  <si>
     <t>DER-46742</t>
   </si>
   <si>
     <t>DER-46815</t>
   </si>
   <si>
     <t>West Haven</t>
   </si>
   <si>
     <t>DER-46841</t>
   </si>
   <si>
     <t>BROADWAY</t>
   </si>
   <si>
     <t>NEW HAVEN</t>
   </si>
   <si>
+    <t>RP Connecticut Solar, LLC</t>
+  </si>
+  <si>
     <t>DER-47264</t>
   </si>
   <si>
     <t>MILL RIVER</t>
   </si>
   <si>
     <t>Reciprocating Engine</t>
   </si>
   <si>
+    <t>DME Design</t>
+  </si>
+  <si>
     <t>DER-47340</t>
   </si>
   <si>
+    <t>CEFIA Holdings LLC</t>
+  </si>
+  <si>
     <t>DER-47341</t>
   </si>
   <si>
     <t>DER-47357</t>
   </si>
   <si>
     <t>JUNE</t>
   </si>
   <si>
     <t>Woodbridge</t>
   </si>
   <si>
     <t>DER-47604</t>
   </si>
   <si>
     <t>BARNUM</t>
   </si>
   <si>
     <t>Battery</t>
   </si>
   <si>
+    <t>Utility Link LLC</t>
+  </si>
+  <si>
     <t>DER-47606</t>
   </si>
   <si>
-    <t>DER-47657</t>
-[...1 lines deleted...]
-  <si>
     <t>DER-47710</t>
   </si>
   <si>
+    <t>Greenstruxure</t>
+  </si>
+  <si>
     <t>DER-47824</t>
   </si>
   <si>
     <t>DER-47850</t>
   </si>
   <si>
-    <t>DER-47861</t>
+    <t>Greenskies Clean Energy</t>
   </si>
   <si>
     <t>DER-47887</t>
   </si>
   <si>
+    <t>Sprague Operating Resources</t>
+  </si>
+  <si>
     <t>DER-47889</t>
   </si>
   <si>
     <t>DER-47891</t>
   </si>
   <si>
+    <t>HyAxiom, Inc</t>
+  </si>
+  <si>
     <t>DER-47896</t>
   </si>
   <si>
+    <t>E2SOL LLC</t>
+  </si>
+  <si>
     <t>DER-48037</t>
   </si>
   <si>
     <t>INDIAN WELLS</t>
   </si>
   <si>
     <t>DER-48045</t>
   </si>
   <si>
     <t>SACKETT</t>
   </si>
   <si>
+    <t>Verogy</t>
+  </si>
+  <si>
     <t>DER-48104</t>
   </si>
   <si>
+    <t>VCP EPC, LLC</t>
+  </si>
+  <si>
     <t>DER-48303</t>
   </si>
   <si>
+    <t>NuWave Energy Solutions</t>
+  </si>
+  <si>
     <t>DER-48304</t>
   </si>
   <si>
     <t>DER-48435</t>
   </si>
   <si>
+    <t>HESP Solar LLC</t>
+  </si>
+  <si>
     <t>DER-48510</t>
   </si>
   <si>
-    <t>DER-48537</t>
+    <t>DER-48588</t>
+  </si>
+  <si>
+    <t>DER-48807</t>
+  </si>
+  <si>
+    <t>Solect Energy Development LLC</t>
+  </si>
+  <si>
+    <t>DER-48906</t>
+  </si>
+  <si>
+    <t>N Branford</t>
+  </si>
+  <si>
+    <t>JD Solar Solutions LLC</t>
+  </si>
+  <si>
+    <t>DER-49408</t>
+  </si>
+  <si>
+    <t>DER-49892</t>
+  </si>
+  <si>
+    <t>Trumbull</t>
+  </si>
+  <si>
+    <t>Opal Energy</t>
+  </si>
+  <si>
+    <t>DER-49914</t>
+  </si>
+  <si>
+    <t>DER-50093</t>
+  </si>
+  <si>
+    <t>GREENSKIES CLEAN ENERGY LLC</t>
+  </si>
+  <si>
+    <t>DER-50110</t>
+  </si>
+  <si>
+    <t>DownEast Renewable Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-50332</t>
+  </si>
+  <si>
+    <t>DER-50376</t>
+  </si>
+  <si>
+    <t>AETS Development Holdings, LLC</t>
+  </si>
+  <si>
+    <t>DER-50667</t>
+  </si>
+  <si>
+    <t>NEW CONGRESS</t>
+  </si>
+  <si>
+    <t>TRIAD Advanced Energy Development LLC</t>
+  </si>
+  <si>
+    <t>DER-50801</t>
+  </si>
+  <si>
+    <t>Solar and Soil Inc</t>
+  </si>
+  <si>
+    <t>DER-50918</t>
+  </si>
+  <si>
+    <t>VEROGY</t>
+  </si>
+  <si>
+    <t>DER-50939</t>
+  </si>
+  <si>
+    <t>DER-51317</t>
   </si>
   <si>
     <t>Fairfield</t>
   </si>
   <si>
-    <t>DER-48588</t>
-[...23 lines deleted...]
-    <t>DER-49795</t>
+    <t>VCP EPC LLC</t>
+  </si>
+  <si>
+    <t>DER-51387</t>
+  </si>
+  <si>
+    <t>DER-51444</t>
+  </si>
+  <si>
+    <t>Sarracco Mechanical Services</t>
+  </si>
+  <si>
+    <t>DER-51449</t>
+  </si>
+  <si>
+    <t>ALLINGS CROSSING</t>
+  </si>
+  <si>
+    <t>DER-51452</t>
+  </si>
+  <si>
+    <t>DER-51453</t>
+  </si>
+  <si>
+    <t>DER-51497</t>
+  </si>
+  <si>
+    <t>DER-51541</t>
+  </si>
+  <si>
+    <t>Louth Callan Renewables LLC</t>
+  </si>
+  <si>
+    <t>DER-51592</t>
+  </si>
+  <si>
+    <t>TRAP FALLS</t>
+  </si>
+  <si>
+    <t>Shelton</t>
+  </si>
+  <si>
+    <t>DER-51593</t>
+  </si>
+  <si>
+    <t>DER-52037</t>
+  </si>
+  <si>
+    <t>HESP Construction LLC</t>
+  </si>
+  <si>
+    <t>DER-52072</t>
+  </si>
+  <si>
+    <t>Smart Roofs Solar, Inc.</t>
+  </si>
+  <si>
+    <t>DER-52313</t>
+  </si>
+  <si>
+    <t>WOODMONT</t>
+  </si>
+  <si>
+    <t>MILFORD</t>
+  </si>
+  <si>
+    <t>DER-52314</t>
+  </si>
+  <si>
+    <t>DERBY</t>
+  </si>
+  <si>
+    <t>DER-52373</t>
+  </si>
+  <si>
+    <t>VSC Electric Inc.</t>
+  </si>
+  <si>
+    <t>DER-52413</t>
+  </si>
+  <si>
+    <t>Phytoplankton Hamden Solar LLC</t>
+  </si>
+  <si>
+    <t>DER-52456</t>
+  </si>
+  <si>
+    <t>Milford</t>
+  </si>
+  <si>
+    <t>Greenskies Clean energy</t>
+  </si>
+  <si>
+    <t>DER-52461</t>
+  </si>
+  <si>
+    <t>DER-52518</t>
+  </si>
+  <si>
+    <t>Seymour</t>
+  </si>
+  <si>
+    <t>Ecos Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-52520</t>
+  </si>
+  <si>
+    <t>DER-52524</t>
+  </si>
+  <si>
+    <t>DER-52551</t>
   </si>
   <si>
     <t>MILVON</t>
   </si>
   <si>
-    <t>Milford</t>
-[...172 lines deleted...]
-  <si>
     <t>DER-52590</t>
   </si>
   <si>
+    <t>1st Light Sales Corp</t>
+  </si>
+  <si>
     <t>DER-52646</t>
   </si>
   <si>
+    <t>64 Solar LLC</t>
+  </si>
+  <si>
     <t>DER-52676</t>
   </si>
   <si>
-    <t>DER-52683</t>
+    <t>DER-52758</t>
+  </si>
+  <si>
+    <t>DER-52965</t>
+  </si>
+  <si>
+    <t>Greenskies</t>
+  </si>
+  <si>
+    <t>DER-53001</t>
+  </si>
+  <si>
+    <t>DER-53019</t>
+  </si>
+  <si>
+    <t>D/E/F Services Group, LTD</t>
+  </si>
+  <si>
+    <t>DER-53116</t>
+  </si>
+  <si>
+    <t>DER-53160</t>
+  </si>
+  <si>
+    <t>Derby</t>
+  </si>
+  <si>
+    <t>Green Derby LLC</t>
+  </si>
+  <si>
+    <t>DER-53209</t>
+  </si>
+  <si>
+    <t>AEC</t>
+  </si>
+  <si>
+    <t>DER-53534</t>
+  </si>
+  <si>
+    <t>DER-53536</t>
+  </si>
+  <si>
+    <t>DER-53623</t>
+  </si>
+  <si>
+    <t>DER-53663</t>
+  </si>
+  <si>
+    <t>Surya Standard Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-53666</t>
+  </si>
+  <si>
+    <t>DER-53692</t>
+  </si>
+  <si>
+    <t>RP CT Railroad Ave LLC</t>
+  </si>
+  <si>
+    <t>DER-53693</t>
+  </si>
+  <si>
+    <t>RP CT Kings Highway LLC</t>
+  </si>
+  <si>
+    <t>DER-53733</t>
+  </si>
+  <si>
+    <t>DER-53847</t>
+  </si>
+  <si>
+    <t>Orange</t>
+  </si>
+  <si>
+    <t>All Electric Construction and Communication</t>
+  </si>
+  <si>
+    <t>DER-53851</t>
+  </si>
+  <si>
+    <t>ISP Solar</t>
+  </si>
+  <si>
+    <t>DER-53862</t>
+  </si>
+  <si>
+    <t>DER-53917</t>
+  </si>
+  <si>
+    <t>DER-53940</t>
+  </si>
+  <si>
+    <t>DER-53950</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>Phytoplankton Orange Solar LLC</t>
+  </si>
+  <si>
+    <t>Plankton Energy LLC</t>
+  </si>
+  <si>
+    <t>DER-53951</t>
+  </si>
+  <si>
+    <t>DER-53953</t>
+  </si>
+  <si>
+    <t>DER-53954</t>
+  </si>
+  <si>
+    <t>DER-53956</t>
+  </si>
+  <si>
+    <t>DER-54054</t>
+  </si>
+  <si>
+    <t>DER-54117</t>
+  </si>
+  <si>
+    <t>DER-54137</t>
+  </si>
+  <si>
+    <t>DER-54212</t>
+  </si>
+  <si>
+    <t>Solar Energy Resources LLC</t>
+  </si>
+  <si>
+    <t>Energy Resources USA</t>
+  </si>
+  <si>
+    <t>DER-54266</t>
+  </si>
+  <si>
+    <t>277Y</t>
+  </si>
+  <si>
+    <t>All Electric</t>
+  </si>
+  <si>
+    <t>DER-54285</t>
+  </si>
+  <si>
+    <t>DER-54326</t>
+  </si>
+  <si>
+    <t>DER-54327</t>
+  </si>
+  <si>
+    <t>DER-54405</t>
+  </si>
+  <si>
+    <t>DER-54462</t>
+  </si>
+  <si>
+    <t>DER-54463</t>
+  </si>
+  <si>
+    <t>DER-54482</t>
   </si>
   <si>
     <t>POOTATUCK</t>
   </si>
   <si>
-    <t>DER-52684</t>
-[...263 lines deleted...]
-    <t>DER-54463</t>
+    <t>Budderfly Inc.</t>
   </si>
   <si>
     <t>DER-54483</t>
   </si>
   <si>
+    <t>Budderlfy Inc.</t>
+  </si>
+  <si>
     <t>DER-54506</t>
   </si>
   <si>
     <t>DER-54551</t>
   </si>
   <si>
     <t>Tron Energy Ventures LLC</t>
   </si>
   <si>
     <t>DER-54552</t>
   </si>
   <si>
-    <t>DownEast Renewable Energy LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>DER-54553</t>
   </si>
   <si>
     <t>DER-54554</t>
   </si>
   <si>
     <t>DER-54558</t>
   </si>
   <si>
     <t>DER-54559</t>
   </si>
   <si>
     <t>DER-54562</t>
   </si>
   <si>
     <t>DER-54600</t>
   </si>
   <si>
-    <t>DER-54649</t>
-[...4 lines deleted...]
-  <si>
     <t>DER-54659</t>
   </si>
   <si>
+    <t>CMTA</t>
+  </si>
+  <si>
     <t>DER-54701</t>
   </si>
   <si>
     <t>DER-54704</t>
   </si>
   <si>
     <t>Prime Energy</t>
   </si>
   <si>
     <t>DER-54736</t>
   </si>
   <si>
     <t>Downeast Renewable Energy LLC</t>
   </si>
   <si>
+    <t>DER-54739</t>
+  </si>
+  <si>
+    <t>New  Haven</t>
+  </si>
+  <si>
     <t>DER-54741</t>
   </si>
   <si>
-    <t>Sarracco Mechanical Services</t>
-[...1 lines deleted...]
-  <si>
     <t>DER-54745</t>
   </si>
   <si>
     <t>DER-54746</t>
+  </si>
+  <si>
+    <t>DER-54968</t>
+  </si>
+  <si>
+    <t>DER-54972</t>
+  </si>
+  <si>
+    <t>DER-54974</t>
+  </si>
+  <si>
+    <t>DER-54997</t>
+  </si>
+  <si>
+    <t>DER-54998</t>
+  </si>
+  <si>
+    <t>DER-54999</t>
+  </si>
+  <si>
+    <t>DER-55000</t>
+  </si>
+  <si>
+    <t>DER-55002</t>
+  </si>
+  <si>
+    <t>DER-55003</t>
+  </si>
+  <si>
+    <t>DER-55030</t>
+  </si>
+  <si>
+    <t>DER-55031</t>
+  </si>
+  <si>
+    <t>DER-55032</t>
+  </si>
+  <si>
+    <t>DER-55033</t>
+  </si>
+  <si>
+    <t>DER-55042</t>
+  </si>
+  <si>
+    <t>DER-55044</t>
+  </si>
+  <si>
+    <t>DER-55045</t>
+  </si>
+  <si>
+    <t>DER-55046</t>
+  </si>
+  <si>
+    <t>DER-55047</t>
+  </si>
+  <si>
+    <t>DER-55049</t>
+  </si>
+  <si>
+    <t>DER-55080</t>
+  </si>
+  <si>
+    <t>DER-55089</t>
+  </si>
+  <si>
+    <t>DER-55093</t>
+  </si>
+  <si>
+    <t>DER-55109</t>
+  </si>
+  <si>
+    <t>DER-55118</t>
+  </si>
+  <si>
+    <t>DER-55119</t>
+  </si>
+  <si>
+    <t>DER-55120</t>
+  </si>
+  <si>
+    <t>DER-55121</t>
+  </si>
+  <si>
+    <t>DER-55123</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="14">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F28E4EF7-78B7-481D-8F17-AC60272CCD88}" name="Table1" displayName="Table1" ref="A1:M191" totalsRowShown="0">
-[...14 lines deleted...]
-    <tableColumn id="13" xr3:uid="{FDEA0AEB-AD4B-4E61-87E2-1AB56B8A01F9}" name="Parent Company"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1D20D9D0-42D3-48CB-BB3E-1F99511862EE}" name="Table8" displayName="Table8" ref="A1:L170" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12">
+  <autoFilter ref="A1:L170" xr:uid="{B2285ADB-AA59-4D0A-9311-D8B1B2BA4FA6}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:L170">
+    <sortCondition ref="A1:A170"/>
+  </sortState>
+  <tableColumns count="12">
+    <tableColumn id="1" xr3:uid="{F6E0FAB8-B11B-47AA-8CF8-AF12B80E4DB8}" name="Project Number" dataDxfId="11"/>
+    <tableColumn id="2" xr3:uid="{6AB1C220-8BDA-49F9-B440-A6EFCACE5BB1}" name="Circuit Number" dataDxfId="10"/>
+    <tableColumn id="3" xr3:uid="{7EABAA9E-A9EC-4923-841C-B428A36332C1}" name="Substation" dataDxfId="9"/>
+    <tableColumn id="4" xr3:uid="{FE48C11B-26BC-41F5-AF0B-B65DDA8E204B}" name="Town" dataDxfId="8"/>
+    <tableColumn id="5" xr3:uid="{5885BA92-AC45-4F87-8310-A3D031F58AB9}" name="Technology" dataDxfId="7"/>
+    <tableColumn id="6" xr3:uid="{9CA24FCE-EB7E-4FEF-A037-7BF5D6F0B789}" name="Queue Date" dataDxfId="6"/>
+    <tableColumn id="7" xr3:uid="{6FEF6339-D7CA-4C32-90D5-5CD3200D4AB2}" name="Total System Size AC kW" dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{0EFD0354-1443-40A7-BFAB-3A2E7F6AB1D7}" name="Export Capacity AC kW" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{69ADC884-873E-41BF-85A7-C82C8C27DB08}" name="Latitude" dataDxfId="3"/>
+    <tableColumn id="10" xr3:uid="{3FED1E51-9B41-4729-882F-402042074C82}" name="Longitude" dataDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{A6A0F3A5-3ACE-464D-A602-B21F71E9D42D}" name="Installer Company" dataDxfId="1"/>
+    <tableColumn id="12" xr3:uid="{83E386A8-8CD9-4C63-8483-CA112D138B34}" name="Parent Company" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium14" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1329,6659 +1589,5679 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94D68C67-B571-4C5E-A7FC-A3D4EB3EE395}">
-  <dimension ref="A1:M191"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E602DC7E-9068-44EF-BF58-B6104CB03EB8}">
+  <dimension ref="A1:L170"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="L27" sqref="L27"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D41" sqref="D41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="25.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="24.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="37.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="41.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-      <c r="A1" t="s">
+    <row r="1" spans="1:12">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" s="1">
+        <v>3671</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B2">
+      <c r="D2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="1">
+        <v>46071</v>
+      </c>
+      <c r="G2" s="1">
+        <v>250</v>
+      </c>
+      <c r="I2" s="1">
+        <v>41.344957107600003</v>
+      </c>
+      <c r="J2" s="1">
+        <v>-73.084251124800005</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2502</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="1">
+        <v>43157</v>
+      </c>
+      <c r="G3" s="1">
+        <v>9660</v>
+      </c>
+      <c r="H3" s="1">
+        <v>9660</v>
+      </c>
+      <c r="I3" s="1">
+        <v>41.168593361699998</v>
+      </c>
+      <c r="J3" s="1">
+        <v>-73.200719448499996</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3676</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="1">
+        <v>43388</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1000</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1000</v>
+      </c>
+      <c r="I4" s="1">
+        <v>41.342920009700002</v>
+      </c>
+      <c r="J4" s="1">
+        <v>-73.060449991900001</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1529</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1">
+        <v>44301</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1999</v>
+      </c>
+      <c r="I5" s="1">
+        <v>41.2953169691</v>
+      </c>
+      <c r="J5" s="1">
+        <v>-72.9198595031</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2637</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1">
+        <v>44302</v>
+      </c>
+      <c r="G6" s="1">
+        <v>95.8</v>
+      </c>
+      <c r="H6" s="1">
+        <v>95.8</v>
+      </c>
+      <c r="I6" s="1">
+        <v>41.197845999999998</v>
+      </c>
+      <c r="J6" s="1">
+        <v>-73.117998999999998</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1750</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1">
+        <v>44362</v>
+      </c>
+      <c r="G7" s="1">
+        <v>240</v>
+      </c>
+      <c r="H7" s="1">
+        <v>240</v>
+      </c>
+      <c r="I7" s="1">
+        <v>41.384580885200002</v>
+      </c>
+      <c r="J7" s="1">
+        <v>-72.900918256400004</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1548</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1">
+        <v>44362</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2000</v>
+      </c>
+      <c r="H8" s="1">
+        <v>2000</v>
+      </c>
+      <c r="I8" s="1">
+        <v>41.335735999999997</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-72.751818</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3676</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1">
+        <v>44376</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2000</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2000</v>
+      </c>
+      <c r="I9" s="1">
+        <v>41.344171000000003</v>
+      </c>
+      <c r="J9" s="1">
+        <v>-73.063351999999995</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1691</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1">
+        <v>45222</v>
+      </c>
+      <c r="G10" s="1">
+        <v>192.5</v>
+      </c>
+      <c r="H10" s="1">
+        <v>200</v>
+      </c>
+      <c r="I10" s="1">
+        <v>41.346475315500001</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-72.923835167899995</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2801</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="1">
+        <v>1</v>
+      </c>
+      <c r="G11" s="1">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="H11" s="1">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I11" s="1">
+        <v>41.245304668499998</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-73.155479144300003</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1542</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="1">
+        <v>44634</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1999</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1999</v>
+      </c>
+      <c r="I12" s="1">
+        <v>41.342674000000002</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-72.825192000000001</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="1">
+        <v>624</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="1">
+        <v>1</v>
+      </c>
+      <c r="G13" s="1">
+        <v>400</v>
+      </c>
+      <c r="H13" s="1">
+        <v>400</v>
+      </c>
+      <c r="I13" s="1">
+        <v>41.272650604200003</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-72.950688705999994</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>633</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="1">
+        <v>1</v>
+      </c>
+      <c r="G14" s="1">
+        <v>435</v>
+      </c>
+      <c r="H14" s="1">
+        <v>435</v>
+      </c>
+      <c r="I14" s="1">
+        <v>41.273486689999999</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-72.964831399999994</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1691</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="1">
+        <v>45421</v>
+      </c>
+      <c r="G15" s="1">
+        <v>600</v>
+      </c>
+      <c r="H15" s="1">
+        <v>600</v>
+      </c>
+      <c r="I15" s="1">
+        <v>41.3470506998</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-72.922191290300006</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3677</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="1">
+        <v>1</v>
+      </c>
+      <c r="G16" s="1">
+        <v>408.3</v>
+      </c>
+      <c r="H16" s="1">
+        <v>408.3</v>
+      </c>
+      <c r="I16" s="1">
+        <v>41.343986009399998</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-73.077502786300002</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="1">
+        <v>2660</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="1">
+        <v>44914</v>
+      </c>
+      <c r="G17" s="1">
+        <v>300</v>
+      </c>
+      <c r="I17" s="1">
+        <v>38.032501000000003</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-78.479437000000004</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1550</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="1">
+        <v>44918</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1700</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1700</v>
+      </c>
+      <c r="I18" s="1">
+        <v>41.341009</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-72.864001000000002</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="1">
+        <v>530</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="1">
+        <v>45104</v>
+      </c>
+      <c r="G19" s="1">
+        <v>200</v>
+      </c>
+      <c r="H19" s="1">
+        <v>200</v>
+      </c>
+      <c r="I19" s="1">
+        <v>41.169704000000003</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-73.168379000000002</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2688</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="1">
+        <v>44991</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5000</v>
+      </c>
+      <c r="I20" s="1">
+        <v>37.420428999999999</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-121.96371600000001</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2627</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="1">
+        <v>46107</v>
+      </c>
+      <c r="G21" s="1">
+        <v>525</v>
+      </c>
+      <c r="I21" s="1">
+        <v>41.254510945900002</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-73.216387597799994</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2502</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="1">
+        <v>45694</v>
+      </c>
+      <c r="G22" s="1">
+        <v>979</v>
+      </c>
+      <c r="H22" s="1">
+        <v>979</v>
+      </c>
+      <c r="I22" s="1">
+        <v>41.167380240100002</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-73.208754331999998</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1697</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="1">
+        <v>45049</v>
+      </c>
+      <c r="G23" s="1">
+        <v>200</v>
+      </c>
+      <c r="H23" s="1">
+        <v>200</v>
+      </c>
+      <c r="I23" s="1">
+        <v>42.824686</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-73.932305999999997</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2505</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="1">
+        <v>45190</v>
+      </c>
+      <c r="G24" s="1">
+        <v>50</v>
+      </c>
+      <c r="H24" s="1">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>41.173042949900001</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-73.195633496699998</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1701</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" s="1">
+        <v>45180</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2300</v>
+      </c>
+      <c r="I25" s="1">
+        <v>41.338349999999998</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-72.870131000000001</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1541</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="1">
+        <v>45327</v>
+      </c>
+      <c r="G26" s="1">
+        <v>750</v>
+      </c>
+      <c r="H26" s="1">
+        <v>750</v>
+      </c>
+      <c r="I26" s="1">
+        <v>41.326889000000001</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-72.883448999999999</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>633</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="1">
+        <v>45316</v>
+      </c>
+      <c r="G27" s="1">
+        <v>940</v>
+      </c>
+      <c r="I27" s="1">
+        <v>41.274546051599998</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-72.965513882600007</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1907</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="1">
+        <v>45407</v>
+      </c>
+      <c r="G28" s="1">
+        <v>50</v>
+      </c>
+      <c r="H28" s="1">
+        <v>50</v>
+      </c>
+      <c r="I28" s="1">
+        <v>41.310810180200001</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-72.951057313800007</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1859</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F29" s="1">
+        <v>45804</v>
+      </c>
+      <c r="G29" s="1">
+        <v>6000</v>
+      </c>
+      <c r="H29" s="1">
+        <v>30700</v>
+      </c>
+      <c r="I29" s="1">
+        <v>41.312859669600002</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-72.928329662799996</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3676</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="1">
+        <v>45565</v>
+      </c>
+      <c r="G30" s="1">
+        <v>700</v>
+      </c>
+      <c r="H30" s="1">
+        <v>700</v>
+      </c>
+      <c r="I30" s="1">
+        <v>41.334937032399999</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-73.065974058699993</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1687</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="1">
+        <v>45385</v>
+      </c>
+      <c r="G31" s="1">
+        <v>600</v>
+      </c>
+      <c r="H31" s="1">
+        <v>600</v>
+      </c>
+      <c r="I31" s="1">
+        <v>41.342321199399997</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-72.942446110800006</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1605</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="1">
+        <v>45391</v>
+      </c>
+      <c r="G32" s="1">
+        <v>999</v>
+      </c>
+      <c r="H32" s="1">
+        <v>999</v>
+      </c>
+      <c r="I32" s="1">
+        <v>41.381639</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-73.044472999999996</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2739</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F33" s="1">
+        <v>45408</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2784.4</v>
+      </c>
+      <c r="I33" s="1">
+        <v>41.200416045499999</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-73.121762679400007</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1694</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F34" s="1">
+        <v>45419</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2459.4</v>
+      </c>
+      <c r="I34" s="1">
+        <v>41.360638638099999</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-72.923562083600004</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1759</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="1">
+        <v>45680</v>
+      </c>
+      <c r="G35" s="1">
+        <v>783</v>
+      </c>
+      <c r="I35" s="1">
+        <v>41.421733929600002</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-72.8410842113</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1543</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="1">
+        <v>45449</v>
+      </c>
+      <c r="G36" s="1">
+        <v>960</v>
+      </c>
+      <c r="H36" s="1">
+        <v>960</v>
+      </c>
+      <c r="I36" s="1">
+        <v>41.326418178799997</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-72.830856107399995</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1608</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="1">
+        <v>45483</v>
+      </c>
+      <c r="G37" s="1">
+        <v>4125</v>
+      </c>
+      <c r="H37" s="1">
+        <v>4125</v>
+      </c>
+      <c r="I37" s="1">
+        <v>41.314520000000002</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-73.024253999999999</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="1">
+        <v>2636</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="1">
+        <v>45600</v>
+      </c>
+      <c r="G38" s="1">
+        <v>300</v>
+      </c>
+      <c r="H38" s="1">
+        <v>312</v>
+      </c>
+      <c r="I38" s="1">
+        <v>41.1710851307</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-73.159939467200005</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2636</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="1">
+        <v>45600</v>
+      </c>
+      <c r="G39" s="1">
+        <v>240</v>
+      </c>
+      <c r="H39" s="1">
+        <v>240</v>
+      </c>
+      <c r="I39" s="1">
+        <v>41.171851310400001</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-73.158826809999994</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2737</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="1">
+        <v>45476</v>
+      </c>
+      <c r="G40" s="1">
+        <v>4999</v>
+      </c>
+      <c r="H40" s="1">
+        <v>4999</v>
+      </c>
+      <c r="I40" s="1">
+        <v>41.199424290700001</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-73.124939239300005</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1695</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="1">
+        <v>45447</v>
+      </c>
+      <c r="G41" s="1">
+        <v>36.287999999999997</v>
+      </c>
+      <c r="H41" s="1">
+        <v>36.287999999999997</v>
+      </c>
+      <c r="I41" s="1">
+        <v>41.368024993600002</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-72.919265123000002</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" s="1">
+        <v>514</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" s="1">
+        <v>45460</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1750</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1750</v>
+      </c>
+      <c r="I42" s="1">
+        <v>41.302676919299998</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-73.148485894999993</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1648</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="1">
+        <v>45470</v>
+      </c>
+      <c r="G43" s="1">
+        <v>400</v>
+      </c>
+      <c r="H43" s="1">
+        <v>400</v>
+      </c>
+      <c r="I43" s="1">
+        <v>41.336951951700001</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-72.896484124699995</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1648</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="1">
+        <v>45471</v>
+      </c>
+      <c r="G44" s="1">
+        <v>450</v>
+      </c>
+      <c r="H44" s="1">
+        <v>450</v>
+      </c>
+      <c r="I44" s="1">
+        <v>41.336934837100003</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-72.896458294300004</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2685</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="1">
+        <v>45957</v>
+      </c>
+      <c r="G45" s="1">
+        <v>760</v>
+      </c>
+      <c r="I45" s="1">
+        <v>41.212542291699997</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-73.230430867199999</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="1">
+        <v>2685</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="1">
+        <v>45517</v>
+      </c>
+      <c r="G46" s="1">
+        <v>210</v>
+      </c>
+      <c r="H46" s="1">
+        <v>210</v>
+      </c>
+      <c r="I46" s="1">
+        <v>41.212706299899999</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-73.2305453468</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="1">
+        <v>2640</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="1">
+        <v>45496</v>
+      </c>
+      <c r="G47" s="1">
+        <v>112.5</v>
+      </c>
+      <c r="H47" s="1">
+        <v>112.5</v>
+      </c>
+      <c r="I47" s="1">
+        <v>41.185960000000001</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-73.133260000000007</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1851</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="1">
+        <v>45504</v>
+      </c>
+      <c r="G48" s="1">
+        <v>50</v>
+      </c>
+      <c r="H48" s="1">
+        <v>50</v>
+      </c>
+      <c r="I48" s="1">
+        <v>41.304364</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-72.923519999999996</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="1">
+        <v>2550</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="1">
+        <v>45531</v>
+      </c>
+      <c r="G49" s="1">
+        <v>200</v>
+      </c>
+      <c r="H49" s="1">
+        <v>200</v>
+      </c>
+      <c r="I49" s="1">
+        <v>41.176855637800003</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-73.221709937499995</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1684</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="1">
+        <v>45573</v>
+      </c>
+      <c r="G50" s="1">
+        <v>200</v>
+      </c>
+      <c r="H50" s="1">
+        <v>200</v>
+      </c>
+      <c r="I50" s="1">
+        <v>41.357115241599999</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-72.926160824099995</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1545</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="1">
+        <v>45533</v>
+      </c>
+      <c r="G51" s="1">
+        <v>200</v>
+      </c>
+      <c r="I51" s="1">
+        <v>41.321891999999998</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-72.772041000000002</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="1">
         <v>3671</v>
       </c>
-      <c r="C2" t="s">
-[...14 lines deleted...]
-      <c r="H2">
+      <c r="C52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="1">
+        <v>45575</v>
+      </c>
+      <c r="G52" s="1">
+        <v>100</v>
+      </c>
+      <c r="H52" s="1">
+        <v>100</v>
+      </c>
+      <c r="I52" s="1">
+        <v>41.336864320300002</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-73.084314265200007</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="1">
+        <v>2660</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="1">
+        <v>45849</v>
+      </c>
+      <c r="G53" s="1">
+        <v>150</v>
+      </c>
+      <c r="I53" s="1">
+        <v>41.229128968099999</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-73.199156056800007</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1694</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="1">
+        <v>45687</v>
+      </c>
+      <c r="G54" s="1">
+        <v>75</v>
+      </c>
+      <c r="H54" s="1">
+        <v>75</v>
+      </c>
+      <c r="I54" s="1">
+        <v>41.365032338799999</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-72.922850414999999</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1542</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="1">
+        <v>45687</v>
+      </c>
+      <c r="G55" s="1">
+        <v>4980</v>
+      </c>
+      <c r="H55" s="1">
+        <v>4980</v>
+      </c>
+      <c r="I55" s="1">
+        <v>41.371872259699998</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-72.826279869700002</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2687</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" s="1">
+        <v>45638</v>
+      </c>
+      <c r="G56" s="1">
+        <v>200</v>
+      </c>
+      <c r="H56" s="1">
+        <v>200</v>
+      </c>
+      <c r="I56" s="1">
+        <v>41.296670918499998</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-73.237076513700003</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1913</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="1">
+        <v>45720</v>
+      </c>
+      <c r="G57" s="1">
+        <v>200</v>
+      </c>
+      <c r="I57" s="1">
+        <v>41.323632443299999</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-72.928175242999998</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B58" s="1">
+        <v>1541</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="1">
+        <v>45709</v>
+      </c>
+      <c r="G58" s="1">
+        <v>966</v>
+      </c>
+      <c r="I58" s="1">
+        <v>41.321481265700001</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-72.881402669500005</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B59" s="1">
+        <v>550</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="1">
+        <v>45693</v>
+      </c>
+      <c r="G59" s="1">
+        <v>4999</v>
+      </c>
+      <c r="I59" s="1">
+        <v>41.204560000000001</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-73.172700000000006</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1602</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="1">
+        <v>45706</v>
+      </c>
+      <c r="G60" s="1">
+        <v>121</v>
+      </c>
+      <c r="H60" s="1">
+        <v>75</v>
+      </c>
+      <c r="I60" s="1">
+        <v>41.347140936800002</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-72.975852626399998</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1645</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="1">
+        <v>45736</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3525</v>
+      </c>
+      <c r="I61" s="1">
+        <v>41.347761471399998</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-73.024903315499998</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B62" s="1">
+        <v>2550</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="1">
+        <v>45758</v>
+      </c>
+      <c r="G62" s="1">
+        <v>50</v>
+      </c>
+      <c r="I62" s="1">
+        <v>41.1801857381</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-73.213690561799993</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B63" s="1">
+        <v>2662</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="1">
+        <v>45762</v>
+      </c>
+      <c r="G63" s="1">
+        <v>100</v>
+      </c>
+      <c r="I63" s="1">
+        <v>41.162070157800002</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-73.235759935100006</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2507</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="1">
+        <v>45770</v>
+      </c>
+      <c r="G64" s="1">
+        <v>100</v>
+      </c>
+      <c r="I64" s="1">
+        <v>41.171408832899999</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-73.188073250399995</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1689</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" s="1">
+        <v>45845</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2761</v>
+      </c>
+      <c r="I65" s="1">
+        <v>41.417585391899998</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-72.897448271200005</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1431</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="1">
+        <v>45775</v>
+      </c>
+      <c r="G66" s="1">
+        <v>100</v>
+      </c>
+      <c r="I66" s="1">
+        <v>41.272483830500001</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-72.986729821500006</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1758</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" s="1">
+        <v>45845</v>
+      </c>
+      <c r="G67" s="1">
+        <v>920</v>
+      </c>
+      <c r="I67" s="1">
+        <v>41.414762468900001</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-72.836505481000003</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1685</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" s="1">
+        <v>45845</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1137</v>
+      </c>
+      <c r="I68" s="1">
+        <v>41.417802751000004</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-72.910513039400001</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1529</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" s="1">
+        <v>45778</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1824.4</v>
+      </c>
+      <c r="I69" s="1">
+        <v>41.296341715499999</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-72.918931073099998</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>2516</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="1">
+        <v>45783</v>
+      </c>
+      <c r="G70" s="1">
+        <v>318.97500000000002</v>
+      </c>
+      <c r="I70" s="1">
+        <v>41.167110048300003</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-73.199766703700007</v>
+      </c>
+      <c r="K70" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>3543</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="1">
+        <v>45813</v>
+      </c>
+      <c r="G71" s="1">
+        <v>200</v>
+      </c>
+      <c r="I71" s="1">
+        <v>41.264841451000002</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-73.090604534199997</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2507</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="1">
+        <v>45839</v>
+      </c>
+      <c r="G72" s="1">
+        <v>200</v>
+      </c>
+      <c r="I72" s="1">
+        <v>41.172849034800002</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-73.188480504099999</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>2640</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F73" s="1">
+        <v>45828</v>
+      </c>
+      <c r="G73" s="1">
+        <v>34.6</v>
+      </c>
+      <c r="I73" s="1">
+        <v>41.1872027402</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-73.131886816900007</v>
+      </c>
+      <c r="K73" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>533</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F74" s="1">
+        <v>45833</v>
+      </c>
+      <c r="G74" s="1">
+        <v>200</v>
+      </c>
+      <c r="I74" s="1">
+        <v>41.1810238001</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-73.169053838799996</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3652</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" s="1">
+        <v>45860</v>
+      </c>
+      <c r="G75" s="1">
+        <v>966</v>
+      </c>
+      <c r="I75" s="1">
+        <v>41.233176717500001</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-73.022455852199997</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3675</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="1">
+        <v>45860</v>
+      </c>
+      <c r="G76" s="1">
+        <v>966</v>
+      </c>
+      <c r="I76" s="1">
+        <v>41.314685216500003</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-73.059340720999998</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1912</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="1">
+        <v>45930</v>
+      </c>
+      <c r="G77" s="1">
+        <v>108</v>
+      </c>
+      <c r="I77" s="1">
+        <v>41.323077439800002</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-72.923775494500006</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1695</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="1">
+        <v>45887</v>
+      </c>
+      <c r="G78" s="1">
+        <v>440</v>
+      </c>
+      <c r="I78" s="1">
+        <v>41.369471979899998</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-72.920139325199997</v>
+      </c>
+      <c r="K78" s="1" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3659</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F79" s="1">
+        <v>45867</v>
+      </c>
+      <c r="G79" s="1">
+        <v>540</v>
+      </c>
+      <c r="I79" s="1">
+        <v>41.250373290399999</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-73.042104457099995</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B80" s="1">
+        <v>3671</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="1">
+        <v>45869</v>
+      </c>
+      <c r="G80" s="1">
+        <v>296</v>
+      </c>
+      <c r="I80" s="1">
+        <v>41.3528140198</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-73.1009583357</v>
+      </c>
+      <c r="K80" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1">
+        <v>512</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F81" s="1">
+        <v>45868</v>
+      </c>
+      <c r="G81" s="1">
+        <v>2000</v>
+      </c>
+      <c r="I81" s="1">
+        <v>41.345757526299998</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-73.127005812600004</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B82" s="1">
+        <v>512</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F82" s="1">
+        <v>45868</v>
+      </c>
+      <c r="G82" s="1">
+        <v>2000</v>
+      </c>
+      <c r="I82" s="1">
+        <v>41.345757526299998</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-73.127005812600004</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1">
+        <v>512</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F83" s="1">
+        <v>45868</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2000</v>
+      </c>
+      <c r="I83" s="1">
+        <v>41.345757526299998</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-73.127005812600004</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="1">
+        <v>3633</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="1">
+        <v>45870</v>
+      </c>
+      <c r="G84" s="1">
+        <v>125</v>
+      </c>
+      <c r="I84" s="1">
+        <v>41.224835710299999</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-73.041413174300004</v>
+      </c>
+      <c r="K84" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1756</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="1">
+        <v>45876</v>
+      </c>
+      <c r="G85" s="1">
+        <v>50</v>
+      </c>
+      <c r="I85" s="1">
+        <v>41.391067798400002</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-72.866776086900003</v>
+      </c>
+      <c r="K85" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2631</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="1">
+        <v>45877</v>
+      </c>
+      <c r="G86" s="1">
+        <v>50</v>
+      </c>
+      <c r="I86" s="1">
+        <v>41.1768704992</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-73.163151901500001</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
+        <v>2542</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F87" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G87" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="I87" s="1">
+        <v>41.201421689999997</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-73.190308010099997</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1912</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F88" s="1">
+        <v>46070</v>
+      </c>
+      <c r="G88" s="1">
+        <v>307.8</v>
+      </c>
+      <c r="I88" s="1">
+        <v>41.323077439800002</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-72.923775494500006</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1645</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="1">
+        <v>45904</v>
+      </c>
+      <c r="G89" s="1">
+        <v>3004.98</v>
+      </c>
+      <c r="I89" s="1">
+        <v>41.373269337099998</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-72.832825951299995</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B90" s="1">
+        <v>2687</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="1">
+        <v>45911</v>
+      </c>
+      <c r="G90" s="1">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I90" s="1">
+        <v>41.288749426400003</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-73.248566546500001</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1647</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="1">
+        <v>45908</v>
+      </c>
+      <c r="G91" s="1">
+        <v>100</v>
+      </c>
+      <c r="I91" s="1">
+        <v>41.359881548099999</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-72.8718920946</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2622</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F92" s="1">
+        <v>45912</v>
+      </c>
+      <c r="G92" s="1">
+        <v>156</v>
+      </c>
+      <c r="I92" s="1">
+        <v>41.231234180000001</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-73.202287409999997</v>
+      </c>
+      <c r="K92" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B93" s="1">
+        <v>3679</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F93" s="1">
+        <v>45916</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1100</v>
+      </c>
+      <c r="I93" s="1">
+        <v>41.32204059</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-73.049167519999997</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3679</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F94" s="1">
+        <v>45918</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2549</v>
+      </c>
+      <c r="I94" s="1">
+        <v>41.322464688700002</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-73.049712043699998</v>
+      </c>
+      <c r="K94" s="1" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1881</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" s="1">
+        <v>45946</v>
+      </c>
+      <c r="G95" s="1">
+        <v>34.6</v>
+      </c>
+      <c r="I95" s="1">
+        <v>41.308349939999999</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-72.90193008</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1881</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F96" s="1">
+        <v>45946</v>
+      </c>
+      <c r="G96" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="I96" s="1">
+        <v>41.308222120000003</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-72.902491499999996</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12">
+      <c r="A97" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3661</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F97" s="1">
+        <v>45951</v>
+      </c>
+      <c r="G97" s="1">
+        <v>149.1</v>
+      </c>
+      <c r="I97" s="1">
+        <v>41.243584277099998</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-73.029272355100005</v>
+      </c>
+      <c r="K97" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="L97" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12">
+      <c r="A98" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1753</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="1">
+        <v>45953</v>
+      </c>
+      <c r="G98" s="1">
+        <v>230</v>
+      </c>
+      <c r="I98" s="1">
+        <v>41.4009466913</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-72.851727613600005</v>
+      </c>
+      <c r="K98" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="L98" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12">
+      <c r="A99" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1753</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F99" s="1">
+        <v>45953</v>
+      </c>
+      <c r="G99" s="1">
+        <v>210</v>
+      </c>
+      <c r="I99" s="1">
+        <v>41.4009466913</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-72.851727613600005</v>
+      </c>
+      <c r="K99" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="L99" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12">
+      <c r="A100" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B100" s="1">
+        <v>633</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F100" s="1">
+        <v>46051</v>
+      </c>
+      <c r="G100" s="1">
+        <v>200</v>
+      </c>
+      <c r="I100" s="1">
+        <v>41.271163279600003</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-72.9703892677</v>
+      </c>
+      <c r="K100" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="L100" s="1" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12">
+      <c r="A101" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B101" s="1">
+        <v>2670</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F101" s="1">
+        <v>46051</v>
+      </c>
+      <c r="G101" s="1">
+        <v>100</v>
+      </c>
+      <c r="I101" s="1">
+        <v>41.150198348099998</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-73.245776328600002</v>
+      </c>
+      <c r="K101" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="L101" s="1" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12">
+      <c r="A102" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1548</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F102" s="1">
+        <v>45961</v>
+      </c>
+      <c r="G102" s="1">
+        <v>200</v>
+      </c>
+      <c r="J102" s="1">
+        <v>41.325116350899997</v>
+      </c>
+      <c r="K102" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="L102" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12">
+      <c r="A103" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B103" s="1">
+        <v>3653</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F103" s="1">
+        <v>45980</v>
+      </c>
+      <c r="G103" s="1">
+        <v>80</v>
+      </c>
+      <c r="I103" s="1">
+        <v>41.257498274600003</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-73.013382764900001</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="L103" s="1" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12">
+      <c r="A104" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B104" s="1">
+        <v>514</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F104" s="1">
+        <v>45978</v>
+      </c>
+      <c r="G104" s="1">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="H104" s="1">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="I104" s="1">
+        <v>41.326510259099997</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-73.120785327099995</v>
+      </c>
+      <c r="K104" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="L104" s="1" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12">
+      <c r="A105" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B105" s="1">
+        <v>550</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F105" s="1">
+        <v>45980</v>
+      </c>
+      <c r="G105" s="1">
+        <v>37.630000000000003</v>
+      </c>
+      <c r="I105" s="1">
+        <v>41.196235888300002</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-73.175164730199995</v>
+      </c>
+      <c r="K105" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="L105" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12">
+      <c r="A106" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B106" s="1">
+        <v>1605</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F106" s="1">
+        <v>46108</v>
+      </c>
+      <c r="G106" s="1">
+        <v>720</v>
+      </c>
+      <c r="I106" s="1">
+        <v>41.357767944099997</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-73.007875951900004</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12">
+      <c r="A107" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B107" s="1">
+        <v>551</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F107" s="1">
+        <v>46008</v>
+      </c>
+      <c r="G107" s="1">
+        <v>50</v>
+      </c>
+      <c r="I107" s="1">
+        <v>41.187734862699998</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-73.180067618899997</v>
+      </c>
+      <c r="K107" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L107" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12">
+      <c r="A108" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1431</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F108" s="1">
+        <v>45992</v>
+      </c>
+      <c r="G108" s="1">
+        <v>360</v>
+      </c>
+      <c r="I108" s="1">
+        <v>41.274748877900002</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-72.986003503199996</v>
+      </c>
+      <c r="K108" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="L108" s="1" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12">
+      <c r="A109" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B109" s="1">
+        <v>3679</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F109" s="1">
+        <v>45992</v>
+      </c>
+      <c r="G109" s="1">
+        <v>200</v>
+      </c>
+      <c r="I109" s="1">
+        <v>41.31330328</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-73.053845640000006</v>
+      </c>
+      <c r="K109" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L109" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12">
+      <c r="A110" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B110" s="1">
+        <v>3679</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F110" s="1">
+        <v>45992</v>
+      </c>
+      <c r="G110" s="1">
+        <v>200</v>
+      </c>
+      <c r="I110" s="1">
+        <v>41.31400635</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-73.052335920000004</v>
+      </c>
+      <c r="K110" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L110" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12">
+      <c r="A111" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B111" s="1">
+        <v>3679</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F111" s="1">
+        <v>45994</v>
+      </c>
+      <c r="G111" s="1">
+        <v>50</v>
+      </c>
+      <c r="I111" s="1">
+        <v>41.313880490000003</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-73.051338240000007</v>
+      </c>
+      <c r="K111" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12">
+      <c r="A112" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B112" s="1">
+        <v>3679</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F112" s="1">
+        <v>45992</v>
+      </c>
+      <c r="G112" s="1">
+        <v>200</v>
+      </c>
+      <c r="I112" s="1">
+        <v>41.313880490000003</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-73.051338240000007</v>
+      </c>
+      <c r="K112" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L112" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12">
+      <c r="A113" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2800</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F113" s="1">
+        <v>46001</v>
+      </c>
+      <c r="G113" s="1">
+        <v>200</v>
+      </c>
+      <c r="I113" s="1">
+        <v>41.241502684300002</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-73.1511656415</v>
+      </c>
+      <c r="K113" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="L113" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12">
+      <c r="A114" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B114" s="1">
+        <v>627</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F114" s="1">
+        <v>46009</v>
+      </c>
+      <c r="G114" s="1">
+        <v>200</v>
+      </c>
+      <c r="I114" s="1">
+        <v>41.30806046</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-72.967343819999996</v>
+      </c>
+      <c r="K114" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="L114" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12">
+      <c r="A115" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1701</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F115" s="1">
+        <v>46010</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1920</v>
+      </c>
+      <c r="I115" s="1">
+        <v>41.319610375700002</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-72.876913422300007</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12">
+      <c r="A116" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B116" s="1">
+        <v>3648</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F116" s="1">
+        <v>46024</v>
+      </c>
+      <c r="G116" s="1">
+        <v>100</v>
+      </c>
+      <c r="I116" s="1">
+        <v>41.202566825200002</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-73.100611525399998</v>
+      </c>
+      <c r="K116" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L116" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12">
+      <c r="A117" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="J2">
-[...7 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B117" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F117" s="1">
+        <v>46042</v>
+      </c>
+      <c r="G117" s="1">
+        <v>360</v>
+      </c>
+      <c r="I117" s="1">
+        <v>41.315240436300002</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-72.920798631799997</v>
+      </c>
+      <c r="K117" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="L117" s="1" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12">
+      <c r="A118" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B118" s="1">
+        <v>646</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F118" s="1">
+        <v>46041</v>
+      </c>
+      <c r="G118" s="1">
+        <v>50</v>
+      </c>
+      <c r="I118" s="1">
+        <v>41.2946654235</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-72.972637776200003</v>
+      </c>
+      <c r="K118" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="L118" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12">
+      <c r="A119" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B119" s="1">
+        <v>1697</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F119" s="1">
+        <v>46064</v>
+      </c>
+      <c r="G119" s="1">
+        <v>360</v>
+      </c>
+      <c r="I119" s="1">
+        <v>41.431949166700001</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-72.925464428400005</v>
+      </c>
+      <c r="K119" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L119" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12">
+      <c r="A120" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1692</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F120" s="1">
+        <v>46064</v>
+      </c>
+      <c r="G120" s="1">
+        <v>240</v>
+      </c>
+      <c r="I120" s="1">
+        <v>41.365752942999997</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-72.939587215900005</v>
+      </c>
+      <c r="K120" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L120" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12">
+      <c r="A121" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B121" s="1">
+        <v>2675</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F121" s="1">
+        <v>46065</v>
+      </c>
+      <c r="G121" s="1">
+        <v>50</v>
+      </c>
+      <c r="I121" s="1">
+        <v>41.143576114600002</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-73.250639875499999</v>
+      </c>
+      <c r="K121" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L121" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12">
+      <c r="A122" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B122" s="1">
+        <v>2673</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F122" s="1">
+        <v>46070</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1800</v>
+      </c>
+      <c r="I122" s="1">
+        <v>41.147985439800003</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-73.281292486500007</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12">
+      <c r="A123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1696</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F123" s="1">
+        <v>46076</v>
+      </c>
+      <c r="G123" s="1">
+        <v>670</v>
+      </c>
+      <c r="I123" s="1">
+        <v>41.378981490599998</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-72.912754777800004</v>
+      </c>
+      <c r="K123" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L123" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12">
+      <c r="A124" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B124" s="1">
+        <v>3466</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F124" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G124" s="1">
+        <v>100</v>
+      </c>
+      <c r="K124" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="L124" s="1" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12">
+      <c r="A125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B125" s="1">
+        <v>3546</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F125" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G125" s="1">
+        <v>100</v>
+      </c>
+      <c r="I125" s="1">
+        <v>41.2822887632</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-73.109453960400003</v>
+      </c>
+      <c r="K125" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="L125" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12">
+      <c r="A126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B126" s="1">
+        <v>2626</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F126" s="1">
+        <v>46084</v>
+      </c>
+      <c r="G126" s="1">
+        <v>100</v>
+      </c>
+      <c r="I126" s="1">
+        <v>41.219919257299999</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-73.227785551899998</v>
+      </c>
+      <c r="K126" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="L126" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12">
+      <c r="A127" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B127" s="1">
+        <v>1531</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F127" s="1">
+        <v>46091</v>
+      </c>
+      <c r="G127" s="1">
+        <v>200</v>
+      </c>
+      <c r="I127" s="1">
+        <v>41.2947507919</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-72.945688014699996</v>
+      </c>
+      <c r="K127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="L127" s="1" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12">
+      <c r="A128" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B128" s="1">
+        <v>501</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F128" s="1">
+        <v>46105</v>
+      </c>
+      <c r="G128" s="1">
+        <v>300</v>
+      </c>
+      <c r="I128" s="1">
+        <v>41.290844880800002</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-73.086022445899999</v>
+      </c>
+      <c r="K128" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="L128" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12">
+      <c r="A129" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B129" s="1">
+        <v>501</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F129" s="1">
+        <v>46105</v>
+      </c>
+      <c r="G129" s="1">
+        <v>400</v>
+      </c>
+      <c r="I129" s="1">
+        <v>41.290844880800002</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-73.086022445899999</v>
+      </c>
+      <c r="K129" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="L129" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12">
+      <c r="A130" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B130" s="1">
+        <v>501</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F130" s="1">
+        <v>46105</v>
+      </c>
+      <c r="G130" s="1">
+        <v>199.8</v>
+      </c>
+      <c r="I130" s="1">
+        <v>41.290844880800002</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-73.086022445899999</v>
+      </c>
+      <c r="K130" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="L130" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12">
+      <c r="A131" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1694</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F131" s="1">
+        <v>46098</v>
+      </c>
+      <c r="G131" s="1">
+        <v>200</v>
+      </c>
+      <c r="I131" s="1">
+        <v>41.367656269400001</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-72.925407290199999</v>
+      </c>
+      <c r="K131" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L131" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12">
+      <c r="A132" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1696</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F132" s="1">
+        <v>46098</v>
+      </c>
+      <c r="G132" s="1">
+        <v>200</v>
+      </c>
+      <c r="I132" s="1">
+        <v>41.383406450499997</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-72.904322733800001</v>
+      </c>
+      <c r="K132" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L132" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12">
+      <c r="A133" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1697</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F133" s="1">
+        <v>46098</v>
+      </c>
+      <c r="G133" s="1">
+        <v>200</v>
+      </c>
+      <c r="I133" s="1">
+        <v>41.409366981600002</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-72.921598429100001</v>
+      </c>
+      <c r="K133" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L133" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12">
+      <c r="A134" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1431</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F134" s="1">
+        <v>46093</v>
+      </c>
+      <c r="G134" s="1">
+        <v>75</v>
+      </c>
+      <c r="I134" s="1">
+        <v>41.272483830500001</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-72.986729821500006</v>
+      </c>
+      <c r="K134" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="L134" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12">
+      <c r="A135" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B135" s="1">
+        <v>5803</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="1">
+        <v>46150</v>
+      </c>
+      <c r="G135" s="1">
+        <v>722</v>
+      </c>
+      <c r="I135" s="1">
+        <v>41.261615646000003</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-73.196151752299997</v>
+      </c>
+      <c r="K135" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="L135" s="1" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12">
+      <c r="A136" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B136" s="1">
+        <v>516</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F136" s="1">
+        <v>46113</v>
+      </c>
+      <c r="G136" s="1">
+        <v>960</v>
+      </c>
+      <c r="I136" s="1">
+        <v>41.289156710699999</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-73.083548727299998</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12">
+      <c r="A137" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1859</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" s="1">
+        <v>46108</v>
+      </c>
+      <c r="G137" s="1">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I137" s="1">
+        <v>41.3138941303</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-72.918139885100004</v>
+      </c>
+      <c r="K137" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="L137" s="1" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12">
+      <c r="A138" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B138" s="1">
+        <v>530</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F138" s="1">
+        <v>46108</v>
+      </c>
+      <c r="G138" s="1">
+        <v>754.8</v>
+      </c>
+      <c r="I138" s="1">
+        <v>41.169585801899999</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-73.168541344199994</v>
+      </c>
+      <c r="K138" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="L138" s="1" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12">
+      <c r="A139" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1913</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F139" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G139" s="1">
+        <v>720</v>
+      </c>
+      <c r="I139" s="1">
+        <v>41.3234351539</v>
+      </c>
+      <c r="J139" s="1">
+        <v>-72.928360839899995</v>
+      </c>
+      <c r="K139" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="L139" s="1" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12">
+      <c r="A140" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B140" s="1">
+        <v>1685</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F140" s="1">
+        <v>46111</v>
+      </c>
+      <c r="G140" s="1">
+        <v>2207</v>
+      </c>
+      <c r="I140" s="1">
+        <v>41.410845396200003</v>
+      </c>
+      <c r="J140" s="1">
+        <v>-72.910728002100001</v>
+      </c>
+      <c r="K140" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="L140" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12">
+      <c r="A141" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1685</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F141" s="1">
+        <v>46111</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1991</v>
+      </c>
+      <c r="I141" s="1">
+        <v>41.417585391899998</v>
+      </c>
+      <c r="K141" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="L141" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12">
+      <c r="A142" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1758</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F142" s="1">
+        <v>46111</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1990</v>
+      </c>
+      <c r="I142" s="1">
+        <v>41.414762468900001</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-72.836505481000003</v>
+      </c>
+      <c r="K142" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="L142" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12">
+      <c r="A143" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B143" s="1">
+        <v>2516</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D143" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...11 lines deleted...]
-      <c r="H3">
+      <c r="E143" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="1">
+        <v>46146</v>
+      </c>
+      <c r="G143" s="1">
+        <v>300</v>
+      </c>
+      <c r="I143" s="1">
+        <v>41.163646696599997</v>
+      </c>
+      <c r="J143" s="1">
+        <v>-73.188764282099996</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12">
+      <c r="A144" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B144" s="1">
+        <v>2516</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144" s="1">
+        <v>46146</v>
+      </c>
+      <c r="G144" s="1">
+        <v>600</v>
+      </c>
+      <c r="I144" s="1">
+        <v>41.166502174400001</v>
+      </c>
+      <c r="J144" s="1">
+        <v>-73.190449514400001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B145" s="1">
+        <v>2516</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F145" s="1">
+        <v>46146</v>
+      </c>
+      <c r="G145" s="1">
+        <v>200</v>
+      </c>
+      <c r="I145" s="1">
+        <v>41.163971760000003</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-73.193010143600006</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B146" s="1">
+        <v>2516</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F146" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G146" s="1">
+        <v>720</v>
+      </c>
+      <c r="I146" s="1">
+        <v>41.167231374099998</v>
+      </c>
+      <c r="J146" s="1">
+        <v>-73.186935357500005</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B147" s="1">
+        <v>2644</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F147" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G147" s="1">
+        <v>300</v>
+      </c>
+      <c r="I147" s="1">
+        <v>41.197598368999998</v>
+      </c>
+      <c r="J147" s="1">
+        <v>-73.168108668399995</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2505</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F148" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G148" s="1">
+        <v>400</v>
+      </c>
+      <c r="I148" s="1">
+        <v>41.170433494299999</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-73.206700271499997</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B149" s="1">
+        <v>2535</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F149" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G149" s="1">
+        <v>240</v>
+      </c>
+      <c r="I149" s="1">
+        <v>41.185143602700002</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-73.197126200300005</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B150" s="1">
+        <v>2543</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F150" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G150" s="1">
+        <v>360</v>
+      </c>
+      <c r="I150" s="1">
+        <v>41.194702781499998</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-73.201120728000006</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B151" s="1">
+        <v>533</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F151" s="1">
+        <v>46148</v>
+      </c>
+      <c r="G151" s="1">
+        <v>349.89</v>
+      </c>
+      <c r="I151" s="1">
+        <v>41.1826793571</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-73.173811857499999</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B152" s="1">
+        <v>3659</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F152" s="1">
+        <v>46153</v>
+      </c>
+      <c r="G152" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2626</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F153" s="1">
+        <v>46153</v>
+      </c>
+      <c r="G153" s="1">
+        <v>120</v>
+      </c>
+      <c r="I153" s="1">
+        <v>41.216825653699999</v>
+      </c>
+      <c r="J153" s="1">
+        <v>-73.228106160500005</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B154" s="1">
+        <v>2639</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F154" s="1">
+        <v>46153</v>
+      </c>
+      <c r="G154" s="1">
+        <v>999.99</v>
+      </c>
+      <c r="I154" s="1">
+        <v>41.163469822000003</v>
+      </c>
+      <c r="J154" s="1">
+        <v>-73.128164609999999</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B155" s="1">
+        <v>2546</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F155" s="1">
+        <v>46153</v>
+      </c>
+      <c r="G155" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B156" s="1">
+        <v>2547</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F156" s="1">
+        <v>46154</v>
+      </c>
+      <c r="G156" s="1">
+        <v>500</v>
+      </c>
+      <c r="I156" s="1">
+        <v>41.180659745100002</v>
+      </c>
+      <c r="J156" s="1">
+        <v>-73.192820988600005</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B157" s="1">
+        <v>2542</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F157" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G157" s="1">
+        <v>300</v>
+      </c>
+      <c r="I157" s="1">
+        <v>41.182721038300002</v>
+      </c>
+      <c r="J157" s="1">
+        <v>-73.194860134600006</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2516</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F158" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G158" s="1">
+        <v>200</v>
+      </c>
+      <c r="I158" s="1">
+        <v>41.164093463999997</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-73.195718619299996</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B159" s="1">
+        <v>2500</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F159" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G159" s="1">
+        <v>120</v>
+      </c>
+      <c r="I159" s="1">
+        <v>41.177680000000002</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-73.201790000000003</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B160" s="1">
+        <v>2502</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F160" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G160" s="1">
+        <v>200</v>
+      </c>
+      <c r="I160" s="1">
+        <v>41.1658213551</v>
+      </c>
+      <c r="J160" s="1">
+        <v>73.191032673199999</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B161" s="1">
+        <v>533</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F161" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G161" s="1">
+        <v>240</v>
+      </c>
+      <c r="I161" s="1">
+        <v>41.1833293989</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-73.174423309700003</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B162" s="1">
+        <v>2516</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F162" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G162" s="1">
+        <v>960</v>
+      </c>
+      <c r="I162" s="1">
+        <v>41.160759477299997</v>
+      </c>
+      <c r="J162" s="1">
+        <v>-73.1988355039</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B163" s="1">
+        <v>2500</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F163" s="1">
+        <v>46160</v>
+      </c>
+      <c r="G163" s="1">
+        <v>600</v>
+      </c>
+      <c r="I163" s="1">
+        <v>41.174480000000003</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-73.201899999999995</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B164" s="1">
+        <v>2507</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F164" s="1">
+        <v>46160</v>
+      </c>
+      <c r="G164" s="1">
+        <v>960</v>
+      </c>
+      <c r="I164" s="1">
+        <v>41.170433090499998</v>
+      </c>
+      <c r="J164" s="1">
+        <v>-73.187879908300005</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B165" s="1">
+        <v>2516</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F165" s="1">
+        <v>46163</v>
+      </c>
+      <c r="G165" s="1">
+        <v>360</v>
+      </c>
+      <c r="I165" s="1">
+        <v>41.183599999999998</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-73.192700000000002</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B166" s="1">
+        <v>530</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F166" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G166" s="1">
+        <v>150</v>
+      </c>
+      <c r="I166" s="1">
+        <v>41.172432558899999</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-73.173184108100003</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B167" s="1">
+        <v>2507</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F167" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G167" s="1">
+        <v>960</v>
+      </c>
+      <c r="I167" s="1">
+        <v>41.171418173200003</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-73.189143988599994</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B168" s="1">
+        <v>2500</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F168" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G168" s="1">
+        <v>150</v>
+      </c>
+      <c r="I168" s="1">
+        <v>41.175077013100001</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-73.202121888600004</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B169" s="1">
+        <v>2546</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F169" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G169" s="1">
+        <v>480</v>
+      </c>
+      <c r="I169" s="1">
+        <v>41.191699999999997</v>
+      </c>
+      <c r="J169" s="1">
+        <v>-73.177599999999998</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B170" s="1">
+        <v>2636</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F170" s="1">
+        <v>46167</v>
+      </c>
+      <c r="G170" s="1">
         <v>100</v>
       </c>
-      <c r="I3">
-[...6442 lines deleted...]
-        <v>294</v>
+      <c r="I170" s="1">
+        <v>41.177659678600001</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-73.165668861599997</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K0000FF Internal Use</oddFooter>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;12&amp;K0000FF Internal Use</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A05AFF6C3A27C945B81A5CD357C78DA9" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a012765c5e2b49b3cbfd40cfd7c5aef9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2608e603-b7b7-4422-a7af-3d4eadafd8a5" xmlns:ns3="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10b01e5f5b0934406b031f316faa65f8" ns2:_="" ns3:_="">
     <xsd:import namespace="2608e603-b7b7-4422-a7af-3d4eadafd8a5"/>
     <xsd:import namespace="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8186,73 +7466,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2608e603-b7b7-4422-a7af-3d4eadafd8a5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FCA746E-9887-477C-B1EE-B9A0700AE7AC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D9E2022-C0BD-464C-9CFC-E639405E169F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AE919A1-465F-4DDB-8843-3DCE7DB7DAE6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8D34A7C-FCEB-47DE-B75E-54804435B4FD}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{949645DC-9442-4F4D-BB27-33E1FA8A28A1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{754713FE-FD34-4111-9E20-C6FF6269C21B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
+  <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
-  <Company>Iberdrola</Company>
+  <Company>IBERDROLA S.A.</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROBERT SAZANOWICZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A05AFF6C3A27C945B81A5CD357C78DA9</vt:lpwstr>