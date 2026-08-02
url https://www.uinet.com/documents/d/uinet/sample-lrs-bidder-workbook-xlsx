--- v0 (2026-03-19)
+++ v1 (2026-08-02)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\agrfil01.amer.iberdrola.local\VolM1\User\WRK_GRP\Power_Procurement\RFPs\RFP Apr 15 2026\Sample Bidder Workbooks\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\agrfil01.amer.iberdrola.local\VolM1\User\WRK_GRP\Power_Procurement\RFPs\RFP July 22 2026\Sample Bidder Workbooks\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4FC40F85-0E3C-4063-89AF-036E1E85780A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C17A0730-D08F-4877-A07D-126C079A61DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28875" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31590" yWindow="675" windowWidth="20580" windowHeight="14325" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions &amp; Summary" sheetId="8" r:id="rId1"/>
     <sheet name="Bidding Load" sheetId="1" r:id="rId2"/>
     <sheet name="UI LRS Tranche 1" sheetId="9" r:id="rId3"/>
     <sheet name="Confirm" sheetId="10" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
@@ -322,79 +322,79 @@
   <si>
     <t>Total On-peak Bid</t>
   </si>
   <si>
     <t>Total Off-peak Bid</t>
   </si>
   <si>
     <t>Workbook Identifier</t>
   </si>
   <si>
     <t xml:space="preserve">Delivery Term </t>
   </si>
   <si>
     <t>Energy On-Peak Price Per MWh ($/MWh)</t>
   </si>
   <si>
     <t>Energy Off-Peak Price Per MWh ($/MWh)</t>
   </si>
   <si>
     <t>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</t>
   </si>
   <si>
     <t>Bidder "X"</t>
   </si>
   <si>
-    <t>CONFIDENTIAL UNTIL 07/14/2026</t>
-[...5 lines deleted...]
-    <t>3Q</t>
+    <t>072026</t>
+  </si>
+  <si>
+    <t>4Q</t>
   </si>
   <si>
     <r>
       <t>5. Quantities on the "Bidding_Load_LRS" worksheet are the product of monthly UI load for GST and LPT customers (including those taking generation service from entities other than UI) for</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> 01/01/2025 - 12/31/2025, times the December 2025</t>
+      <t xml:space="preserve"> 04/01/2025 - 03/31/2026, times the March 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> migration percentages (percentage of GST and LPT taking generation service from UI).</t>
     </r>
+  </si>
+  <si>
+    <t>CONFIDENTIAL UNTIL 10/20/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="mmmm\-yyyy"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1215,160 +1215,160 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="90" zoomScaleNormal="80" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:F19"/>
+    <sheetView view="pageLayout" topLeftCell="A7" zoomScale="90" zoomScaleNormal="80" zoomScalePageLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="18" customWidth="1"/>
     <col min="2" max="2" width="57.140625" style="18" customWidth="1"/>
     <col min="3" max="6" width="17.85546875" style="18" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="18"/>
     <col min="8" max="8" width="10.140625" style="18" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="77" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" s="77"/>
       <c r="C1" s="77"/>
       <c r="D1" s="77"/>
       <c r="E1" s="77"/>
       <c r="F1" s="77"/>
       <c r="G1" s="15"/>
       <c r="H1" s="16"/>
       <c r="I1" s="16"/>
       <c r="J1" s="17"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="19"/>
       <c r="B2" s="20"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="17"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="21" t="str">
         <f>"UI Last Resort Service RFP "&amp;B4&amp;", Bidding Workbook"</f>
-        <v>UI Last Resort Service RFP 042026, Bidding Workbook</v>
+        <v>UI Last Resort Service RFP 072026, Bidding Workbook</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="17"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="72" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="23" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F4" s="23">
         <v>2026</v>
       </c>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="26" t="str">
         <f>IF($E$4="1Q","January 1, "&amp;$F$4&amp;" through March 31, "&amp;$F$4&amp;" - 100% of the LRS load",IF($E$4="2Q","April 1, "&amp;$F$4&amp;" through June 30, "&amp;$F$4&amp;" - 100% of the LRS load",IF($E$4="3Q","July 1, "&amp;$F$4&amp;" through September 30, "&amp;$F$4&amp;" - 100% of the LRS load","October 1, "&amp;$F$4&amp;" through December 31, "&amp;$F$4&amp;" - 100% of the LRS load")))</f>
-        <v>July 1, 2026 through September 30, 2026 - 100% of the LRS load</v>
+        <v>October 1, 2026 through December 31, 2026 - 100% of the LRS load</v>
       </c>
       <c r="C7" s="27">
         <f>'UI LRS Tranche 1'!C25</f>
         <v>0</v>
       </c>
       <c r="D7" s="27">
         <f>'UI LRS Tranche 1'!C26</f>
         <v>0</v>
       </c>
       <c r="E7" s="27">
         <f>'UI LRS Tranche 1'!C27</f>
         <v>0</v>
       </c>
       <c r="F7" s="28">
         <f>'UI LRS Tranche 1'!B27</f>
         <v>0</v>
       </c>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="16"/>
       <c r="B8" s="16"/>
@@ -1403,51 +1403,51 @@
       <c r="C10" s="84"/>
       <c r="D10" s="84"/>
       <c r="E10" s="84"/>
       <c r="F10" s="84"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
     </row>
     <row r="11" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="85" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="86"/>
       <c r="C11" s="86"/>
       <c r="D11" s="86"/>
       <c r="E11" s="86"/>
       <c r="F11" s="87"/>
     </row>
     <row r="12" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="67" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="88" t="str" cm="1">
         <f t="array" aca="1" ref="B12" ca="1">MID(CELL("filename"),FIND("[",CELL("filename"))+1,FIND("]",CELL("filename"))-FIND("[",CELL("filename"))-1)</f>
-        <v>SAMPLE LRS BIDDER WORKBOOK 04152026.xlsx</v>
+        <v>SAMPLE LRS BIDDER WORKBOOK 07222026.xlsx</v>
       </c>
       <c r="C12" s="88"/>
       <c r="D12" s="88"/>
       <c r="E12" s="88"/>
       <c r="F12" s="89"/>
     </row>
     <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="73" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="73"/>
       <c r="C14" s="73"/>
       <c r="D14" s="73"/>
       <c r="E14" s="73"/>
       <c r="F14" s="73"/>
     </row>
     <row r="15" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="79" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="79"/>
       <c r="C15" s="79"/>
       <c r="D15" s="79"/>
       <c r="E15" s="79"/>
       <c r="F15" s="79"/>
@@ -1462,128 +1462,124 @@
       <c r="E16" s="79"/>
       <c r="F16" s="79"/>
     </row>
     <row r="17" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="79" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="79"/>
       <c r="C17" s="79"/>
       <c r="D17" s="79"/>
       <c r="E17" s="79"/>
       <c r="F17" s="79"/>
     </row>
     <row r="18" spans="1:6" s="31" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="79" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="79"/>
       <c r="C18" s="79"/>
       <c r="D18" s="79"/>
       <c r="E18" s="79"/>
       <c r="F18" s="79"/>
     </row>
     <row r="19" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="79" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B19" s="79"/>
       <c r="C19" s="80"/>
       <c r="D19" s="80"/>
       <c r="E19" s="80"/>
       <c r="F19" s="80"/>
     </row>
     <row r="20" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="78" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="78"/>
       <c r="C20" s="78"/>
       <c r="D20" s="78"/>
       <c r="E20" s="78"/>
       <c r="F20" s="78"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="75"/>
       <c r="C21" s="75"/>
       <c r="D21" s="75"/>
       <c r="E21" s="75"/>
       <c r="F21" s="76"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="MvBNHGgBWL7EbABYVoPWx+f+NuTifhPCLEG7J9NbEoLt9B4bslxNY+t9uqTP3YArHxavj683Uddk/xSIEB3PZg==" saltValue="kgQ1ZGSJIhi+/56RUKYUJA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="g4XYuRg3cSMp2HxanU10QEQ6sPf+HnPF13SEbp4+VT00t8874HcUhCZBlT4aIlAlkkyTw9FzMRGf0qH76u9tPA==" saltValue="Qzfyg70MnaaBtGSvkHy+bw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="A12:D12" name="Range1"/>
   </protectedRanges>
   <mergeCells count="13">
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="B12:F12"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E4" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"1Q,2Q,3Q,4Q"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"CONFIDENTIAL
 &amp;A
 &amp;R&amp;"Arial,Bold"UI Attachment 2b
 Page 1 of 4</oddHeader>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K0000FF Internal Use</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:AA24"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:F19"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.5703125" style="33" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" style="33" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="33" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="33" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="33" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14" style="34" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="34" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.5703125" style="34" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="34" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="34" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="34" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="14.5703125" style="34" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="35" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="35" bestFit="1" customWidth="1"/>
     <col min="15" max="27" width="9.140625" style="35"/>
     <col min="28" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="str">
         <f>'Instructions &amp; Summary'!A10:D10</f>
@@ -1620,548 +1616,545 @@
       <c r="N3" s="39"/>
     </row>
     <row r="4" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="38"/>
       <c r="N4" s="39"/>
     </row>
     <row r="5" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,1,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,4,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,7,1),DATE('Instructions &amp; Summary'!$F$4,10,1))))</f>
-        <v>46204</v>
+        <v>46296</v>
       </c>
       <c r="B5" s="44">
-        <v>1152</v>
+        <v>760</v>
       </c>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
       <c r="F5" s="36"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39"/>
     </row>
     <row r="6" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,2,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,5,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,8,1),DATE('Instructions &amp; Summary'!$F$4,11,1))))</f>
-        <v>46235</v>
+        <v>46327</v>
       </c>
       <c r="B6" s="44">
-        <v>912</v>
+        <v>673</v>
       </c>
       <c r="C6" s="42"/>
       <c r="D6" s="42"/>
       <c r="E6" s="42"/>
       <c r="F6" s="42"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
       <c r="K6" s="37"/>
       <c r="L6" s="37"/>
       <c r="M6" s="38"/>
       <c r="N6" s="39"/>
     </row>
     <row r="7" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,3,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,6,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,9,1),DATE('Instructions &amp; Summary'!$F$4,12,1))))</f>
-        <v>46266</v>
+        <v>46357</v>
       </c>
       <c r="B7" s="44">
-        <v>884</v>
+        <v>740</v>
       </c>
       <c r="C7" s="42"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="42"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="38"/>
       <c r="N7" s="39"/>
     </row>
     <row r="8" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="46">
         <f>SUM(B5:B7)</f>
-        <v>2948</v>
+        <v>2173</v>
       </c>
       <c r="C8" s="42"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="39"/>
       <c r="N8" s="39"/>
     </row>
     <row r="9" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="90" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="90"/>
       <c r="C10" s="48"/>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
       <c r="G10" s="49"/>
     </row>
     <row r="11" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="49"/>
     </row>
     <row r="12" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,1,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,4,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,7,1),DATE('Instructions &amp; Summary'!$F$4,10,1))))</f>
-        <v>46204</v>
+        <v>46296</v>
       </c>
       <c r="B12" s="44">
-        <v>2660</v>
+        <v>1775</v>
       </c>
       <c r="F12" s="50"/>
       <c r="G12" s="49"/>
     </row>
     <row r="13" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,2,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,5,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,8,1),DATE('Instructions &amp; Summary'!$F$4,11,1))))</f>
-        <v>46235</v>
+        <v>46327</v>
       </c>
       <c r="B13" s="44">
-        <v>2387</v>
+        <v>1850</v>
       </c>
       <c r="C13" s="51"/>
     </row>
     <row r="14" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,3,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,6,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,9,1),DATE('Instructions &amp; Summary'!$F$4,12,1))))</f>
-        <v>46266</v>
+        <v>46357</v>
       </c>
       <c r="B14" s="44">
-        <v>2209</v>
+        <v>1806</v>
       </c>
       <c r="C14" s="51"/>
     </row>
     <row r="15" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="53">
         <f>SUM(B12:B14)</f>
-        <v>7256</v>
+        <v>5431</v>
       </c>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="50"/>
       <c r="G15" s="49"/>
     </row>
     <row r="16" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="50"/>
       <c r="G16" s="49"/>
     </row>
     <row r="17" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="52" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="53">
         <f>B8+B15</f>
-        <v>10204</v>
+        <v>7604</v>
       </c>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
     </row>
     <row r="18" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="34"/>
     </row>
     <row r="19" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="35"/>
     </row>
     <row r="20" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C20" s="35"/>
       <c r="F20" s="50"/>
     </row>
     <row r="21" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="aVhVtc8eKHtv0gdAJZkjUBW5Nz+3avaK3oz0lJiVmkEnmc+QG3i182vD3N57S6iAnRfgAzWkBWEy44fd1+Brwg==" saltValue="WGdj1GLQQb9+vAIzPYptRQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="82+DfKtZ10HCWK4tipwUZCV9sBNoslGaGBTcEFzEI8wmyeXdaa5Zt9Y71gjBumQ+yR28WDKK+hR/UcDi7baoXA==" saltValue="BUQKIf4P37wuwIufvtjuLw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A10:B10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" gridLines="1"/>
-  <pageMargins left="0.75" right="0.75" top="1.25" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"CONFIDENTIAL
 &amp;A
 &amp;R&amp;"Arial,Bold"UI Attachment 2b
-Page 2 of 4</oddHeader>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K0000FF Internal Use</oddFooter>
+Page 1 of 4</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr codeName="Sheet1">
-[...1 lines deleted...]
-  </sheetPr>
+  <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:D33"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:F19"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="25" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="103" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
+        <v>CONFIDENTIAL UNTIL 10/20/2026</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
     </row>
     <row r="2" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="str">
         <f>'Instructions &amp; Summary'!A7</f>
         <v>UI LRS Tranche 1</v>
       </c>
       <c r="B3" s="4" t="str">
         <f>'Instructions &amp; Summary'!B7</f>
-        <v>July 1, 2026 through September 30, 2026 - 100% of the LRS load</v>
+        <v>October 1, 2026 through December 31, 2026 - 100% of the LRS load</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
     </row>
     <row r="5" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,1,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,4,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,7,1),DATE('Instructions &amp; Summary'!$F$4,10,1))))</f>
-        <v>46204</v>
+        <v>46296</v>
       </c>
       <c r="B6" s="54">
         <f>VLOOKUP($A6,'Bidding Load'!$A$5:$B$7,2,FALSE)</f>
-        <v>1152</v>
+        <v>760</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="10">
         <f>ROUND(C6,2)*B6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,2,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,5,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,8,1),DATE('Instructions &amp; Summary'!$F$4,11,1))))</f>
-        <v>46235</v>
+        <v>46327</v>
       </c>
       <c r="B7" s="54">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$B$7,2,FALSE)</f>
-        <v>912</v>
+        <v>673</v>
       </c>
       <c r="C7" s="14"/>
       <c r="D7" s="10">
         <f t="shared" ref="D7:D8" si="0">ROUND(C7,2)*B7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,3,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,6,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,9,1),DATE('Instructions &amp; Summary'!$F$4,12,1))))</f>
-        <v>46266</v>
+        <v>46357</v>
       </c>
       <c r="B8" s="54">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$B$7,2,FALSE)</f>
-        <v>884</v>
+        <v>740</v>
       </c>
       <c r="C8" s="14"/>
       <c r="D8" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="55">
         <f>SUM(B6:B8)</f>
-        <v>2948</v>
+        <v>2173</v>
       </c>
       <c r="C9" s="56" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="12">
         <f>SUM(D6:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
     </row>
     <row r="11" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="9"/>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
     </row>
     <row r="12" spans="1:4" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,1,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,4,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,7,1),DATE('Instructions &amp; Summary'!$F$4,10,1))))</f>
-        <v>46204</v>
+        <v>46296</v>
       </c>
       <c r="B13" s="54">
         <f>VLOOKUP($A13,'Bidding Load'!$A$12:$B$14,2,FALSE)</f>
-        <v>2660</v>
+        <v>1775</v>
       </c>
       <c r="C13" s="14"/>
       <c r="D13" s="10">
         <f>ROUND(C13,2)*B13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,2,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,5,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,8,1),DATE('Instructions &amp; Summary'!$F$4,11,1))))</f>
-        <v>46235</v>
+        <v>46327</v>
       </c>
       <c r="B14" s="54">
         <f>VLOOKUP($A14,'Bidding Load'!$A$12:$B$14,2,FALSE)</f>
-        <v>2387</v>
+        <v>1850</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="10">
         <f t="shared" ref="D14:D15" si="1">ROUND(C14,2)*B14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,3,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,6,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,9,1),DATE('Instructions &amp; Summary'!$F$4,12,1))))</f>
-        <v>46266</v>
+        <v>46357</v>
       </c>
       <c r="B15" s="54">
         <f>VLOOKUP($A15,'Bidding Load'!$A$12:$B$14,2,FALSE)</f>
-        <v>2209</v>
+        <v>1806</v>
       </c>
       <c r="C15" s="14"/>
       <c r="D15" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="55">
         <f>SUM(B13:B15)</f>
-        <v>7256</v>
+        <v>5431</v>
       </c>
       <c r="C16" s="56" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="12">
         <f>SUM(D13:D15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9"/>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
     </row>
     <row r="18" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,1,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,4,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,7,1),DATE('Instructions &amp; Summary'!$F$4,10,1))))</f>
-        <v>46204</v>
+        <v>46296</v>
       </c>
       <c r="B19" s="54">
         <f>SUMIF($A$6:$A$8,$A19,$B$6:$B$8)+SUMIF($A$13:$A$15,$A19,$B$13:$B$15)</f>
-        <v>3812</v>
+        <v>2535</v>
       </c>
       <c r="C19" s="10">
         <f>D19/B19</f>
         <v>0</v>
       </c>
       <c r="D19" s="10">
         <f>SUMIF($A$6:$A$8,$A19,$D$6:$D$8)+SUMIF($A$13:$A$15,$A19,$D$13:$D$15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,2,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,5,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,8,1),DATE('Instructions &amp; Summary'!$F$4,11,1))))</f>
-        <v>46235</v>
+        <v>46327</v>
       </c>
       <c r="B20" s="54">
         <f>SUMIF($A$6:$A$8,$A20,$B$6:$B$8)+SUMIF($A$13:$A$15,$A20,$B$13:$B$15)</f>
-        <v>3299</v>
+        <v>2523</v>
       </c>
       <c r="C20" s="10">
         <f t="shared" ref="C20:C22" si="2">D20/B20</f>
         <v>0</v>
       </c>
       <c r="D20" s="10">
         <f t="shared" ref="D20:D21" si="3">SUMIF($A$6:$A$8,$A20,$D$6:$D$8)+SUMIF($A$13:$A$15,$A20,$D$13:$D$15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43">
         <f>IF('Instructions &amp; Summary'!$E$4="1Q",DATE('Instructions &amp; Summary'!$F$4,3,1),IF('Instructions &amp; Summary'!$E$4="2Q",DATE('Instructions &amp; Summary'!$F$4,6,1),IF('Instructions &amp; Summary'!$E$4="3Q",DATE('Instructions &amp; Summary'!$F$4,9,1),DATE('Instructions &amp; Summary'!$F$4,12,1))))</f>
-        <v>46266</v>
+        <v>46357</v>
       </c>
       <c r="B21" s="54">
         <f>SUMIF($A$6:$A$8,$A21,$B$6:$B$8)+SUMIF($A$13:$A$15,$A21,$B$13:$B$15)</f>
-        <v>3093</v>
+        <v>2546</v>
       </c>
       <c r="C21" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D21" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="55">
         <f>SUM(B19:B21)</f>
-        <v>10204</v>
+        <v>7604</v>
       </c>
       <c r="C22" s="12">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D22" s="12">
         <f>SUM(D19:D21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="59" t="str">
         <f>A3</f>
         <v>UI LRS Tranche 1</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="9"/>
     </row>
     <row r="25" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -2221,216 +2214,215 @@
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" s="64"/>
       <c r="B30" s="65"/>
       <c r="C30" s="66"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31" s="100" t="str">
         <f>'Instructions &amp; Summary'!A10</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="B31" s="101"/>
       <c r="C31" s="102"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A32" s="91" t="str">
         <f>A3</f>
         <v>UI LRS Tranche 1</v>
       </c>
       <c r="B32" s="92"/>
       <c r="C32" s="93"/>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" s="94" t="str">
         <f>B3</f>
-        <v>July 1, 2026 through September 30, 2026 - 100% of the LRS load</v>
+        <v>October 1, 2026 through December 31, 2026 - 100% of the LRS load</v>
       </c>
       <c r="B33" s="95"/>
       <c r="C33" s="96"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CbR88swHr+h+b6PtF6t09QhmcYTAmzzIhUDB4hSGsB0s1qLumTdx7p8ROF1y2pPJ/1Vc9fxJJAOpF/blk2/Wuw==" saltValue="o8pWYRCg1JYKNbtjNYanFQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="V2kMEnGaTdbIK72JjxN5zlYY7/DPTctIh5SIVYziE5UppCFJRPHmp9Pp3aj6vTMCju6gGtO/YARONQk0s3yGTg==" saltValue="2UZ/YkAnisuQRX9AKPS23A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="5">
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" gridLines="1"/>
-  <pageMargins left="0.75" right="0.75" top="1.0729166666666701" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"CONFIDENTIAL
 &amp;A
 &amp;R&amp;"Arial,Bold"UI Attachment 2b
-Page 3 of 4</oddHeader>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K0000FF Internal Use</oddFooter>
+Page 1 of 4</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:F19"/>
+      <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="104" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="104"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="68"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="69" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="70">
         <f>'UI LRS Tranche 1'!A6</f>
-        <v>46204</v>
+        <v>46296</v>
       </c>
       <c r="B4" s="71">
         <f>'UI LRS Tranche 1'!C6</f>
         <v>0</v>
       </c>
       <c r="C4" s="68"/>
       <c r="D4" s="68"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="70">
         <f>'UI LRS Tranche 1'!A7</f>
-        <v>46235</v>
+        <v>46327</v>
       </c>
       <c r="B5" s="71">
         <f>'UI LRS Tranche 1'!C7</f>
         <v>0</v>
       </c>
       <c r="C5" s="68"/>
       <c r="D5" s="68"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="70">
         <f>'UI LRS Tranche 1'!A8</f>
-        <v>46266</v>
+        <v>46357</v>
       </c>
       <c r="B6" s="71">
         <f>'UI LRS Tranche 1'!C8</f>
         <v>0</v>
       </c>
       <c r="C6" s="68"/>
       <c r="D6" s="68"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" s="68"/>
       <c r="B7" s="68"/>
       <c r="C7" s="68"/>
       <c r="D7" s="68"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="68"/>
       <c r="B8" s="68"/>
       <c r="C8" s="68"/>
       <c r="D8" s="68"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" s="105"/>
       <c r="B9" s="105"/>
       <c r="C9" s="68"/>
       <c r="D9" s="68"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" s="68"/>
       <c r="B10" s="68"/>
       <c r="C10" s="68"/>
       <c r="D10" s="68"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" s="69" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="69" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="68"/>
       <c r="D11" s="68"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="70">
         <f>'UI LRS Tranche 1'!A13</f>
-        <v>46204</v>
+        <v>46296</v>
       </c>
       <c r="B12" s="71">
         <f>'UI LRS Tranche 1'!C13</f>
         <v>0</v>
       </c>
       <c r="C12" s="68"/>
       <c r="D12" s="68"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="70">
         <f>'UI LRS Tranche 1'!A14</f>
-        <v>46235</v>
+        <v>46327</v>
       </c>
       <c r="B13" s="71">
         <f>'UI LRS Tranche 1'!C14</f>
         <v>0</v>
       </c>
       <c r="C13" s="68"/>
       <c r="D13" s="68"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" s="70">
         <f>'UI LRS Tranche 1'!A15</f>
-        <v>46266</v>
+        <v>46357</v>
       </c>
       <c r="B14" s="71">
         <f>'UI LRS Tranche 1'!C15</f>
         <v>0</v>
       </c>
       <c r="C14" s="68"/>
       <c r="D14" s="68"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="68"/>
       <c r="B15" s="68"/>
       <c r="C15" s="68"/>
       <c r="D15" s="68"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="68"/>
       <c r="B16" s="68"/>
       <c r="C16" s="68"/>
       <c r="D16" s="68"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="68"/>
       <c r="B17" s="68"/>
       <c r="C17" s="68"/>
       <c r="D17" s="68"/>
@@ -2478,80 +2470,82 @@
       <c r="D24" s="68"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A25" s="68"/>
       <c r="B25" s="68"/>
       <c r="C25" s="68"/>
       <c r="D25" s="68"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26" s="68"/>
       <c r="B26" s="68"/>
       <c r="C26" s="68"/>
       <c r="D26" s="68"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C27" s="68"/>
       <c r="D27" s="68"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="eKW0+m9M4Eqv90iDGwCVG75TXxtfTSCryLxANRV7qH1K0fK1Gfm+JuV0yv9ERjEuXxN3keDmr6XEKo+7fscjzg==" saltValue="C34vByLd5biNR+2TxkpjeQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.7" right="0.7" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <headerFooter>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"CONFIDENTIAL
 &amp;A
 &amp;R&amp;"Arial,Bold"UI Attachment 2b
-Page 4 of 4</oddHeader>
-    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K0000FF Internal Use</oddFooter>
+Page 1 of 4</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100143665B68DC6F349AA9894CD1F8E7A01" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="01d07348e47fb51363709cf884225a6f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6b0ec322-671b-446d-9adf-0ec9d09ff9a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eeebe723462a9fac1dbb7b2c4767b100" ns2:_="">
     <xsd:import namespace="6b0ec322-671b-446d-9adf-0ec9d09ff9a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6b0ec322-671b-446d-9adf-0ec9d09ff9a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -2657,103 +2651,100 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98B6B73B-0FBB-4D39-BD99-0F8A5658EF1D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{038D911A-9960-459A-952B-FE9D313B562C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1E3EAFE-3582-4AAB-8BDA-B98D45F5B1DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6b0ec322-671b-446d-9adf-0ec9d09ff9a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{038D911A-9960-459A-952B-FE9D313B562C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98B6B73B-0FBB-4D39-BD99-0F8A5658EF1D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="6b0ec322-671b-446d-9adf-0ec9d09ff9a5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
+  <clbl:label id="{624b1752-a977-4927-b9e6-e48a43684aee}" enabled="1" method="Privileged" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>