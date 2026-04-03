--- v0 (2026-02-02)
+++ v1 (2026-04-03)
@@ -13,69 +13,68 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\agrfil01.amer.iberdrola.local\VolM1\User\WRK_GRP\Power_Procurement\RFPs\RFP Jan 21 2026\Sample Bidder Workbooks\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\agrfil01.amer.iberdrola.local\VolM1\User\WRK_GRP\Power_Procurement\RFPs\RFP Apr 15 2026\Sample Bidder Workbooks\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F64DD503-3467-4734-9591-71CDF33106AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="QbWUsXPoVOWmXmTO5ghfBST2QH41zRcNXLFegRH7MQm3PMw2qIrfPW8A9CsUh+ChBSXSZlgyKYZKizlQBxONpg==" workbookSaltValue="BqN341KJ4k3I/X8TdLTCRQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B750F021-4C28-421A-A4FD-24F8A04D4629}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="690" windowWidth="29040" windowHeight="15720" firstSheet="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28875" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions &amp; Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Bidding Load" sheetId="2" r:id="rId2"/>
     <sheet name="Tranche 1" sheetId="3" r:id="rId3"/>
     <sheet name="Tranche 2" sheetId="4" r:id="rId4"/>
-    <sheet name="Tranche 3" sheetId="5" r:id="rId5"/>
-    <sheet name="Tranche 4" sheetId="6" r:id="rId6"/>
+    <sheet name="Tranche 3" sheetId="5" state="hidden" r:id="rId5"/>
+    <sheet name="Tranche 4" sheetId="6" state="hidden" r:id="rId6"/>
     <sheet name="Tranche 5" sheetId="7" r:id="rId7"/>
     <sheet name="Tranche 6" sheetId="8" r:id="rId8"/>
     <sheet name="Tranche 7" sheetId="9" r:id="rId9"/>
     <sheet name="Tranche 8" sheetId="16" r:id="rId10"/>
     <sheet name="Tranche_8" sheetId="10" state="hidden" r:id="rId11"/>
     <sheet name="T1 Confirm" sheetId="11" r:id="rId12"/>
     <sheet name="T2 Confirm" sheetId="14" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
@@ -2337,67 +2336,67 @@
   <si>
     <t>Delivery Term 1, Tranche 4</t>
   </si>
   <si>
     <t>Delivery Term 2, Tranche 6</t>
   </si>
   <si>
     <t>Delivery Term 2, Tranche 5</t>
   </si>
   <si>
     <t>Delivery Term 2, Tranche 7</t>
   </si>
   <si>
     <t>Delivery Term 2, Tranche 8</t>
   </si>
   <si>
     <t xml:space="preserve">6. Quantities provided in Bidding_Load worksheet in this file represent total UI Standard Service load. Quantities show for each Tranche are 10% of these quantities.  </t>
   </si>
   <si>
     <t xml:space="preserve">7. Suppliers are responsible for serving the awarded portion of actual Standard Service load, irrespective of the quantities in this table. Quantities in workbook are for bid evaluation purposes only and are not relevant to contractual service obligations. Actual load will differ from these quantities.   </t>
   </si>
   <si>
     <t>Bidder "X"</t>
   </si>
   <si>
-    <t>CONFIDENTIAL UNTIL 04/21/2026</t>
+    <t>CONFIDENTIAL UNTIL 07/14/2026</t>
   </si>
   <si>
-    <t>012026</t>
+    <t>042026</t>
   </si>
   <si>
     <r>
       <t>5. Quantities in "Bidding_ Load" worksheet are the product of hourly total UI load (including customers taking generation service from entities other than UI) for</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> 10/01/2024 - 09/30/2025, times the September 2025 </t>
+      <t xml:space="preserve"> 01/01/2025 - 12/31/2025, times the December 2025 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>migration percentages (percentage of customers in each Customer Class taking generation service from UI).</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;???_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="mmmm\-yyyy"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
@@ -3343,90 +3342,90 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="A2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="52.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="93" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="93"/>
       <c r="C1" s="93"/>
       <c r="D1" s="93"/>
       <c r="E1" s="93"/>
       <c r="F1" s="93"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E2" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>40</v>
       </c>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="60" t="str">
         <f>"UI Standard Service RFP "&amp;B4&amp;", Bidding Workbook"</f>
-        <v>UI Standard Service RFP 012026, Bidding Workbook</v>
+        <v>UI Standard Service RFP 042026, Bidding Workbook</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>32</v>
       </c>
       <c r="F3" s="20">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="72" t="s">
         <v>88</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="20">
@@ -3485,76 +3484,76 @@
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="25" t="str">
         <f>IF($E$3="1H","January 1, "&amp;$F$3&amp;" through June 30, "&amp;$F$3&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$3&amp;" through December 31, "&amp;$F$3&amp;" - 10% of the SS TOTAL load")</f>
         <v>July 1, 2026 through December 31, 2026 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C8" s="56">
         <f>'Tranche 2'!C32</f>
         <v>0</v>
       </c>
       <c r="D8" s="56">
         <f>'Tranche 2'!C33</f>
         <v>0</v>
       </c>
       <c r="E8" s="56">
         <f>'Tranche 2'!C34</f>
         <v>0</v>
       </c>
       <c r="F8" s="56">
         <f>'Tranche 2'!B34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A9" s="73" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="74" t="str">
         <f>IF($E$3="1H","January 1, "&amp;$F$3&amp;" through June 30, "&amp;$F$3&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$3&amp;" through December 31, "&amp;$F$3&amp;" - 10% of the SS TOTAL load")</f>
         <v>July 1, 2026 through December 31, 2026 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C9" s="61">
         <f>'Tranche 3'!C32</f>
         <v>0</v>
       </c>
       <c r="D9" s="61">
         <f>'Tranche 3'!C33</f>
         <v>0</v>
       </c>
       <c r="E9" s="61">
         <f>'Tranche 3'!C34</f>
         <v>0</v>
       </c>
       <c r="F9" s="61">
         <f>'Tranche 3'!B34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A10" s="73" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="74" t="str">
         <f>IF($E$3="1H","January 1, "&amp;$F$3&amp;" through June 30, "&amp;$F$3&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$3&amp;" through December 31, "&amp;$F$3&amp;" - 10% of the SS TOTAL load")</f>
         <v>July 1, 2026 through December 31, 2026 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C10" s="61">
         <f>'Tranche 4'!C32</f>
         <v>0</v>
       </c>
       <c r="D10" s="61">
         <f>'Tranche 4'!C33</f>
         <v>0</v>
       </c>
       <c r="E10" s="61">
         <f>'Tranche 4'!C34</f>
         <v>0</v>
       </c>
       <c r="F10" s="61">
         <f>'Tranche 4'!B34</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
@@ -3684,51 +3683,51 @@
       <c r="A18" s="77" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="77"/>
       <c r="C18" s="77"/>
       <c r="D18" s="77"/>
       <c r="E18" s="77"/>
       <c r="F18" s="77"/>
     </row>
     <row r="19" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="78" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="79"/>
       <c r="C19" s="79"/>
       <c r="D19" s="79"/>
       <c r="E19" s="79"/>
       <c r="F19" s="80"/>
     </row>
     <row r="20" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="87" t="str">
         <f t="array" aca="1" ref="B20" ca="1">MID(CELL("filename"),FIND("[",CELL("filename"))+1,FIND("]",CELL("filename"))-FIND("[",CELL("filename"))-1)</f>
-        <v>SAMPLE SS BIDDER WORKBOOK 01212026.xlsx</v>
+        <v>SAMPLE SS BIDDER WORKBOOK 04152026.xlsx</v>
       </c>
       <c r="C20" s="88"/>
       <c r="D20" s="88"/>
       <c r="E20" s="88"/>
       <c r="F20" s="89"/>
     </row>
     <row r="21" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="85"/>
       <c r="C22" s="85"/>
       <c r="D22" s="85"/>
       <c r="E22" s="85"/>
       <c r="F22" s="86"/>
     </row>
     <row r="23" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -3817,113 +3816,115 @@
       <c r="A33" s="5"/>
     </row>
     <row r="34" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="5"/>
     </row>
     <row r="36" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="5"/>
     </row>
     <row r="37" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="5"/>
     </row>
     <row r="38" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="6"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A40" s="7"/>
       <c r="D40" s="7"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A41" s="8"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="sEkSByqqnvhH1EeyOkmPS7bLvzh7PysQYw8jXZTdhNbeOEyzX6TS0Cy+LB19FtfDYojTP81Zl8BzkeIBWWs/8Q==" saltValue="wvP0iJx1ePG4c5nFi8n0IA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="zLIj9/+toIFxgWILR75wl93+cOsePckA+r/a3P30RR2KEQvsYOPSWr1bw/43pggp8YpnWwCnUlNpTb9UQUoDMw==" saltValue="u2R8J7xKO/+n5e6tB0n/lQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="A19:D20" name="Range1_1_1_1"/>
   </protectedRanges>
   <mergeCells count="15">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="A29:F29"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 E3:E4" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"1H,2H"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 1 of 12
+Page 1 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="A2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
-    <col min="6" max="8" width="10.7109375" customWidth="1"/>
+    <col min="6" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" customWidth="1"/>
-    <col min="10" max="14" width="14.28515625" customWidth="1"/>
+    <col min="10" max="12" width="17" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="101" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 04/21/2026</v>
+        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
@@ -3991,384 +3992,384 @@
         <v>43</v>
       </c>
       <c r="J6" s="71" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="71" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="71" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="71" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12186</v>
+        <v>12481</v>
       </c>
       <c r="C7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2203</v>
+        <v>3480</v>
       </c>
       <c r="D7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>41647</v>
+        <v>43379</v>
       </c>
       <c r="E7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="56">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
       <c r="K7" s="56">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="56">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10100</v>
+        <v>10345</v>
       </c>
       <c r="C8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1979</v>
+        <v>3126</v>
       </c>
       <c r="D8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>31593</v>
+        <v>32905</v>
       </c>
       <c r="E8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>8757</v>
+        <v>8969</v>
       </c>
       <c r="C9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1701</v>
+        <v>2686</v>
       </c>
       <c r="D9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>22769</v>
+        <v>23705</v>
       </c>
       <c r="E9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9692</v>
+        <v>9923</v>
       </c>
       <c r="C10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1997</v>
+        <v>3154</v>
       </c>
       <c r="D10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>24674</v>
+        <v>25683</v>
       </c>
       <c r="E10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9903</v>
+        <v>10139</v>
       </c>
       <c r="C11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2198</v>
+        <v>3471</v>
       </c>
       <c r="D11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>23578</v>
+        <v>24540</v>
       </c>
       <c r="E11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12586</v>
+        <v>12889</v>
       </c>
       <c r="C12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2277</v>
+        <v>3597</v>
       </c>
       <c r="D12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35439</v>
+        <v>36880</v>
       </c>
       <c r="E12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="42">
         <f>SUM(B7:B12)</f>
-        <v>63224</v>
+        <v>64746</v>
       </c>
       <c r="C13" s="42">
         <f>SUM(C7:C12)</f>
-        <v>12355</v>
+        <v>19514</v>
       </c>
       <c r="D13" s="42">
         <f>SUM(D7:D12)</f>
-        <v>179700</v>
+        <v>187092</v>
       </c>
       <c r="E13" s="42">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="58">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="58">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="58">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="43">
         <f>SUM(B13:E13)</f>
-        <v>255279</v>
+        <v>271352</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A17" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="112" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="98" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="99"/>
@@ -4403,338 +4404,338 @@
         <v>43</v>
       </c>
       <c r="J18" s="71" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="71" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="71" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="71" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27953</v>
+        <v>28621</v>
       </c>
       <c r="C19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6468</v>
+        <v>10216</v>
       </c>
       <c r="D19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>117429</v>
+        <v>122362</v>
       </c>
       <c r="E19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>842</v>
+        <v>678</v>
       </c>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="56">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N19" s="56">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24287</v>
+        <v>24874</v>
       </c>
       <c r="C20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6056</v>
+        <v>9565</v>
       </c>
       <c r="D20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96495</v>
+        <v>100544</v>
       </c>
       <c r="E20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>689</v>
+        <v>555</v>
       </c>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23616</v>
+        <v>24183</v>
       </c>
       <c r="C21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6114</v>
+        <v>9658</v>
       </c>
       <c r="D21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>87092</v>
+        <v>90712</v>
       </c>
       <c r="E21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>598</v>
+        <v>482</v>
       </c>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N21" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23311</v>
+        <v>23864</v>
       </c>
       <c r="C22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6548</v>
+        <v>10343</v>
       </c>
       <c r="D22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>80601</v>
+        <v>83926</v>
       </c>
       <c r="E22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>535</v>
+        <v>431</v>
       </c>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23519</v>
+        <v>24077</v>
       </c>
       <c r="C23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6943</v>
+        <v>10967</v>
       </c>
       <c r="D23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>75045</v>
+        <v>78128</v>
       </c>
       <c r="E23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>523</v>
+        <v>421</v>
       </c>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N23" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26146</v>
+        <v>26764</v>
       </c>
       <c r="C24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6800</v>
+        <v>10740</v>
       </c>
       <c r="D24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>95605</v>
+        <v>99521</v>
       </c>
       <c r="E24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>443</v>
+        <v>357</v>
       </c>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N24" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <f>SUM(B19:B24)</f>
-        <v>148832</v>
+        <v>152383</v>
       </c>
       <c r="C25" s="42">
         <f>SUM(C19:C24)</f>
-        <v>38929</v>
+        <v>61489</v>
       </c>
       <c r="D25" s="42">
         <f>SUM(D19:D24)</f>
-        <v>552267</v>
+        <v>575193</v>
       </c>
       <c r="E25" s="42">
         <f>SUM(E19:E24)</f>
-        <v>3630</v>
+        <v>2924</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="58">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
@@ -4973,74 +4974,74 @@
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="43">
         <f>SUM(B25:E25)</f>
-        <v>743658</v>
+        <v>791989</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="103"/>
       <c r="G27" s="103"/>
       <c r="H27" s="103"/>
       <c r="I27" s="104"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="53"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="43">
         <f>B15+B27</f>
-        <v>998937</v>
+        <v>1063341</v>
       </c>
       <c r="E29" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="111"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E30" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="111"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="str">
         <f>A3</f>
         <v>UI SS Tranche 8</v>
       </c>
@@ -5089,102 +5090,102 @@
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="63">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
       <c r="C34" s="64">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="46"/>
       <c r="C35" s="47"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="7KGphZ873Wjnv+20AjDlqx+6COKSUUuxSCdr2we2SMRyVoLxIHisLlSzKATHd6whKpIUFbKPAtaOsxewGhVUyw==" saltValue="48V6kDWzahxYlJbE37wNmQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Q0A7s/j+YrBa/GFvMnGUWorED1/xWHiTosmPSt8I0cv/lCzkAfsAkc5IuVUGsHE7UjM/lVvFrP+eAQKQsfQz9w==" saltValue="/y1MfVTcGl8F4kZtAwA3eA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="E29:I29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="57" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 10 of 12
+Page 8 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="9" width="10.7109375" customWidth="1"/>
     <col min="10" max="14" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="101" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 04/21/2026</v>
+        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
@@ -5252,384 +5253,384 @@
         <v>43</v>
       </c>
       <c r="J6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12186</v>
+        <v>12481</v>
       </c>
       <c r="C7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2203</v>
+        <v>3480</v>
       </c>
       <c r="D7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>41647</v>
+        <v>43379</v>
       </c>
       <c r="E7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="56">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
       <c r="K7" s="56">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="56">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10100</v>
+        <v>10345</v>
       </c>
       <c r="C8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1979</v>
+        <v>3126</v>
       </c>
       <c r="D8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>31593</v>
+        <v>32905</v>
       </c>
       <c r="E8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>8757</v>
+        <v>8969</v>
       </c>
       <c r="C9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1701</v>
+        <v>2686</v>
       </c>
       <c r="D9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>22769</v>
+        <v>23705</v>
       </c>
       <c r="E9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9692</v>
+        <v>9923</v>
       </c>
       <c r="C10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1997</v>
+        <v>3154</v>
       </c>
       <c r="D10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>24674</v>
+        <v>25683</v>
       </c>
       <c r="E10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9903</v>
+        <v>10139</v>
       </c>
       <c r="C11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2198</v>
+        <v>3471</v>
       </c>
       <c r="D11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>23578</v>
+        <v>24540</v>
       </c>
       <c r="E11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12586</v>
+        <v>12889</v>
       </c>
       <c r="C12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2277</v>
+        <v>3597</v>
       </c>
       <c r="D12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35439</v>
+        <v>36880</v>
       </c>
       <c r="E12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="42">
         <f>SUM(B7:B12)</f>
-        <v>63224</v>
+        <v>64746</v>
       </c>
       <c r="C13" s="42">
         <f>SUM(C7:C12)</f>
-        <v>12355</v>
+        <v>19514</v>
       </c>
       <c r="D13" s="42">
         <f>SUM(D7:D12)</f>
-        <v>179700</v>
+        <v>187092</v>
       </c>
       <c r="E13" s="42">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="58">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="58">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="58">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="43">
         <f>SUM(B13:E13)</f>
-        <v>255279</v>
+        <v>271352</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A17" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="112" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="98" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="99"/>
@@ -5664,338 +5665,338 @@
         <v>43</v>
       </c>
       <c r="J18" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27953</v>
+        <v>28621</v>
       </c>
       <c r="C19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6468</v>
+        <v>10216</v>
       </c>
       <c r="D19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>117429</v>
+        <v>122362</v>
       </c>
       <c r="E19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>842</v>
+        <v>678</v>
       </c>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="56">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N19" s="56">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24287</v>
+        <v>24874</v>
       </c>
       <c r="C20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6056</v>
+        <v>9565</v>
       </c>
       <c r="D20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96495</v>
+        <v>100544</v>
       </c>
       <c r="E20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>689</v>
+        <v>555</v>
       </c>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23616</v>
+        <v>24183</v>
       </c>
       <c r="C21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6114</v>
+        <v>9658</v>
       </c>
       <c r="D21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>87092</v>
+        <v>90712</v>
       </c>
       <c r="E21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>598</v>
+        <v>482</v>
       </c>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N21" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23311</v>
+        <v>23864</v>
       </c>
       <c r="C22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6548</v>
+        <v>10343</v>
       </c>
       <c r="D22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>80601</v>
+        <v>83926</v>
       </c>
       <c r="E22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>535</v>
+        <v>431</v>
       </c>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23519</v>
+        <v>24077</v>
       </c>
       <c r="C23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6943</v>
+        <v>10967</v>
       </c>
       <c r="D23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>75045</v>
+        <v>78128</v>
       </c>
       <c r="E23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>523</v>
+        <v>421</v>
       </c>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N23" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26146</v>
+        <v>26764</v>
       </c>
       <c r="C24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6800</v>
+        <v>10740</v>
       </c>
       <c r="D24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>95605</v>
+        <v>99521</v>
       </c>
       <c r="E24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>443</v>
+        <v>357</v>
       </c>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N24" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <f>SUM(B19:B24)</f>
-        <v>148832</v>
+        <v>152383</v>
       </c>
       <c r="C25" s="42">
         <f>SUM(C19:C24)</f>
-        <v>38929</v>
+        <v>61489</v>
       </c>
       <c r="D25" s="42">
         <f>SUM(D19:D24)</f>
-        <v>552267</v>
+        <v>575193</v>
       </c>
       <c r="E25" s="42">
         <f>SUM(E19:E24)</f>
-        <v>3630</v>
+        <v>2924</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="58">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
@@ -6234,74 +6235,74 @@
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="43">
         <f>SUM(B25:E25)</f>
-        <v>743658</v>
+        <v>791989</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="103"/>
       <c r="G27" s="103"/>
       <c r="H27" s="103"/>
       <c r="I27" s="104"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="53"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="43">
         <f>B15+B27</f>
-        <v>998937</v>
+        <v>1063341</v>
       </c>
       <c r="E29" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="111"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E30" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="111"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="str">
         <f>A3</f>
         <v>UI SS Tranche 8</v>
       </c>
@@ -6374,52 +6375,52 @@
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:E68"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="5" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="118" t="s">
         <v>74</v>
       </c>
       <c r="B1" s="118"/>
       <c r="C1" s="118"/>
       <c r="D1" s="118"/>
       <c r="E1" s="118"/>
     </row>
     <row r="2" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="116" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="116"/>
       <c r="C2" s="116"/>
       <c r="D2" s="116"/>
       <c r="E2" s="116"/>
     </row>
@@ -7684,85 +7685,85 @@
       </c>
     </row>
     <row r="68" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="69">
         <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,6,1),DATE('Instructions &amp; Summary'!$F$3,12,1))</f>
         <v>46357</v>
       </c>
       <c r="B68" s="70">
         <f>'Tranche 4'!F24</f>
         <v>0</v>
       </c>
       <c r="C68" s="70">
         <f>'Tranche 4'!G24</f>
         <v>0</v>
       </c>
       <c r="D68" s="70">
         <f>'Tranche 4'!H24</f>
         <v>0</v>
       </c>
       <c r="E68" s="70">
         <f>'Tranche 4'!I24</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3upj8nqK2b4TEMMUAo/WY5TbHCnf4mw/BQ85OrqbvRePiBgiUR2qGgt8hUeiFsXQ25HJpjIu4MXWmNv5nk5j7w==" saltValue="8Sbs8FYTT12ao+rqdvGpbQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="3FScPpqk1i6k9O21VBQBK/kTZAYl8cHx/vHQnThUDFnSbeDzC5YCB1YBjkzuHAgjrUXt6aLAld6x2QJt7L3Y8Q==" saltValue="Dep9RuMiH1jSFRxlRgoXcQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="12">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A35:E35"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="87" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 11 of 12
+Page 9 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:E90"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="5" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="118" t="s">
         <v>81</v>
       </c>
       <c r="B1" s="118"/>
       <c r="C1" s="118"/>
       <c r="D1" s="118"/>
       <c r="E1" s="118"/>
     </row>
     <row r="2" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="119" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
     </row>
@@ -9387,88 +9388,88 @@
       </c>
     </row>
     <row r="90" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="69">
         <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
         <v>46539</v>
       </c>
       <c r="B90" s="70">
         <f>'Tranche 8'!F24</f>
         <v>0</v>
       </c>
       <c r="C90" s="70">
         <f>'Tranche 8'!G24</f>
         <v>0</v>
       </c>
       <c r="D90" s="70">
         <f>'Tranche 8'!H24</f>
         <v>0</v>
       </c>
       <c r="E90" s="70">
         <f>'Tranche 8'!I24</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="iEaWObZZhxf74fVcYEVGAsjSPUpMIWbutnaIa4bn1mQF+KzvH8PM7wHOYa1TeX/pTC2sDrukTa+l8gmqdpapIg==" saltValue="BSit17TIwQJ5FtIoYJdrSw==" spinCount="100000" sheet="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="dz3TpjV9oyDAYOl8gZVMRSs4kTYla1fAPFcyYEcXuenaCuZwTmRnkoPnyUA5Y3apeGbvb/DqrND4oXE/CDlAbA==" saltValue="H/1tFps5Eo+mQHjkGWHNlA==" spinCount="100000" sheet="1"/>
   <mergeCells count="15">
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A75:E75"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="A54:E54"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="87" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 12 of 12
+Page 10 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F48"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="65" t="str">
         <f>'Instructions &amp; Summary'!A18:D18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="98" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="99"/>
       <c r="C3" s="99"/>
       <c r="D3" s="99"/>
@@ -9478,857 +9479,859 @@
     <row r="4" spans="1:6" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="37" t="s">
         <v>43</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="11">
-        <v>12186</v>
+        <v>12481</v>
       </c>
       <c r="C5" s="11">
-        <v>2203</v>
+        <v>3480</v>
       </c>
       <c r="D5" s="11">
-        <v>41647</v>
+        <v>43379</v>
       </c>
       <c r="E5" s="11">
         <v>0</v>
       </c>
       <c r="F5" s="12">
         <f t="shared" ref="F5:F16" si="0">SUM($B5:$E5)</f>
-        <v>56036</v>
+        <v>59340</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="11">
-        <v>10100</v>
+        <v>10345</v>
       </c>
       <c r="C6" s="11">
-        <v>1979</v>
+        <v>3126</v>
       </c>
       <c r="D6" s="11">
-        <v>31593</v>
+        <v>32905</v>
       </c>
       <c r="E6" s="11">
         <v>0</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
-        <v>43672</v>
+        <v>46376</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
-        <v>8757</v>
+        <v>8969</v>
       </c>
       <c r="C7" s="11">
-        <v>1701</v>
+        <v>2686</v>
       </c>
       <c r="D7" s="11">
-        <v>22769</v>
+        <v>23705</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="12">
         <f t="shared" si="0"/>
-        <v>33227</v>
+        <v>35360</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
-        <v>9692</v>
+        <v>9923</v>
       </c>
       <c r="C8" s="11">
-        <v>1997</v>
+        <v>3154</v>
       </c>
       <c r="D8" s="11">
-        <v>24674</v>
+        <v>25683</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="12">
         <f t="shared" si="0"/>
-        <v>36363</v>
+        <v>38760</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
-        <v>9903</v>
+        <v>10139</v>
       </c>
       <c r="C9" s="11">
-        <v>2198</v>
+        <v>3471</v>
       </c>
       <c r="D9" s="11">
-        <v>23578</v>
+        <v>24540</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="12">
         <f t="shared" si="0"/>
-        <v>35679</v>
+        <v>38150</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
-        <v>12586</v>
+        <v>12889</v>
       </c>
       <c r="C10" s="11">
-        <v>2277</v>
+        <v>3597</v>
       </c>
       <c r="D10" s="11">
-        <v>35439</v>
+        <v>36880</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <f t="shared" si="0"/>
-        <v>50302</v>
+        <v>53366</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
-        <v>17020</v>
+        <v>16547</v>
       </c>
       <c r="C11" s="11">
-        <v>3040</v>
+        <v>4636</v>
       </c>
       <c r="D11" s="11">
-        <v>59066</v>
+        <v>61887</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <f t="shared" si="0"/>
-        <v>79126</v>
+        <v>83070</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
-        <v>14382</v>
+        <v>12742</v>
       </c>
       <c r="C12" s="11">
-        <v>2735</v>
+        <v>3774</v>
       </c>
       <c r="D12" s="11">
-        <v>48359</v>
+        <v>44556</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="12">
         <f t="shared" si="0"/>
-        <v>65476</v>
+        <v>61072</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
-        <v>11264</v>
+        <v>12164</v>
       </c>
       <c r="C13" s="11">
-        <v>2312</v>
+        <v>3663</v>
       </c>
       <c r="D13" s="11">
-        <v>31127</v>
+        <v>34346</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="12">
         <f t="shared" si="0"/>
-        <v>44703</v>
+        <v>50173</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11">
-        <v>11508</v>
+        <v>11605</v>
       </c>
       <c r="C14" s="11">
-        <v>2708</v>
+        <v>3936</v>
       </c>
       <c r="D14" s="11">
-        <v>24557</v>
+        <v>26387</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="12">
         <f t="shared" si="0"/>
-        <v>38773</v>
+        <v>41928</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="11">
-        <v>10466</v>
+        <v>10226</v>
       </c>
       <c r="C15" s="11">
-        <v>2662</v>
+        <v>3599</v>
       </c>
       <c r="D15" s="11">
-        <v>26070</v>
+        <v>27878</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <f t="shared" si="0"/>
-        <v>39198</v>
+        <v>41703</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
-        <v>10924</v>
+        <v>12076</v>
       </c>
       <c r="C16" s="11">
-        <v>2293</v>
+        <v>3594</v>
       </c>
       <c r="D16" s="11">
-        <v>35740</v>
+        <v>42438</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <f t="shared" si="0"/>
-        <v>48957</v>
+        <v>58108</v>
       </c>
     </row>
     <row r="17" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="13">
         <f>SUM(B$5:B$16)</f>
-        <v>138788</v>
+        <v>140106</v>
       </c>
       <c r="C17" s="13">
         <f>SUM(C$5:C$16)</f>
-        <v>28105</v>
+        <v>42716</v>
       </c>
       <c r="D17" s="13">
         <f>SUM(D$5:D$16)</f>
-        <v>404619</v>
+        <v>424584</v>
       </c>
       <c r="E17" s="13">
         <f>SUM(E$5:E$16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="13">
         <f>SUM(F5:F16)</f>
-        <v>571512</v>
+        <v>607406</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="7"/>
       <c r="B18" s="14"/>
     </row>
     <row r="19" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="98" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="99"/>
       <c r="C19" s="99"/>
       <c r="D19" s="99"/>
       <c r="E19" s="99"/>
       <c r="F19" s="100"/>
     </row>
     <row r="20" spans="1:6" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="37" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="37" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="15">
-        <v>27953</v>
+        <v>28621</v>
       </c>
       <c r="C21" s="15">
-        <v>6468</v>
+        <v>10216</v>
       </c>
       <c r="D21" s="15">
-        <v>117429</v>
+        <v>122362</v>
       </c>
       <c r="E21" s="15">
-        <v>842</v>
+        <v>678</v>
       </c>
       <c r="F21" s="12">
         <f t="shared" ref="F21:F32" si="1">SUM($B21:$E21)</f>
-        <v>152692</v>
+        <v>161877</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="15">
-        <v>24287</v>
+        <v>24874</v>
       </c>
       <c r="C22" s="15">
-        <v>6056</v>
+        <v>9565</v>
       </c>
       <c r="D22" s="15">
-        <v>96495</v>
+        <v>100544</v>
       </c>
       <c r="E22" s="15">
-        <v>689</v>
+        <v>555</v>
       </c>
       <c r="F22" s="12">
         <f t="shared" si="1"/>
-        <v>127527</v>
+        <v>135538</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="15">
-        <v>23616</v>
+        <v>24183</v>
       </c>
       <c r="C23" s="15">
-        <v>6114</v>
+        <v>9658</v>
       </c>
       <c r="D23" s="15">
-        <v>87092</v>
+        <v>90712</v>
       </c>
       <c r="E23" s="15">
-        <v>598</v>
+        <v>482</v>
       </c>
       <c r="F23" s="12">
         <f t="shared" si="1"/>
-        <v>117420</v>
+        <v>125035</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="15">
-        <v>23311</v>
+        <v>23864</v>
       </c>
       <c r="C24" s="15">
-        <v>6548</v>
+        <v>10343</v>
       </c>
       <c r="D24" s="15">
-        <v>80601</v>
+        <v>83926</v>
       </c>
       <c r="E24" s="15">
-        <v>535</v>
+        <v>431</v>
       </c>
       <c r="F24" s="12">
         <f t="shared" si="1"/>
-        <v>110995</v>
+        <v>118564</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="15">
-        <v>23519</v>
+        <v>24077</v>
       </c>
       <c r="C25" s="15">
-        <v>6943</v>
+        <v>10967</v>
       </c>
       <c r="D25" s="15">
-        <v>75045</v>
+        <v>78128</v>
       </c>
       <c r="E25" s="15">
-        <v>523</v>
+        <v>421</v>
       </c>
       <c r="F25" s="12">
         <f t="shared" si="1"/>
-        <v>106030</v>
+        <v>113593</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="15">
-        <v>26146</v>
+        <v>26764</v>
       </c>
       <c r="C26" s="15">
-        <v>6800</v>
+        <v>10740</v>
       </c>
       <c r="D26" s="15">
-        <v>95605</v>
+        <v>99521</v>
       </c>
       <c r="E26" s="15">
-        <v>443</v>
+        <v>357</v>
       </c>
       <c r="F26" s="12">
         <f t="shared" si="1"/>
-        <v>128994</v>
+        <v>137382</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="15">
-        <v>33436</v>
+        <v>31156</v>
       </c>
       <c r="C27" s="15">
-        <v>8459</v>
+        <v>12480</v>
       </c>
       <c r="D27" s="15">
-        <v>146322</v>
+        <v>138513</v>
       </c>
       <c r="E27" s="15">
-        <v>412</v>
+        <v>297</v>
       </c>
       <c r="F27" s="12">
         <f t="shared" si="1"/>
-        <v>188629</v>
+        <v>182446</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="15">
-        <v>29795</v>
+        <v>27351</v>
       </c>
       <c r="C28" s="15">
-        <v>8090</v>
+        <v>11553</v>
       </c>
       <c r="D28" s="15">
-        <v>132418</v>
+        <v>121464</v>
       </c>
       <c r="E28" s="15">
-        <v>447</v>
+        <v>316</v>
       </c>
       <c r="F28" s="12">
         <f t="shared" si="1"/>
-        <v>170750</v>
+        <v>160684</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="15">
-        <v>24887</v>
+        <v>25236</v>
       </c>
       <c r="C29" s="15">
-        <v>7173</v>
+        <v>10678</v>
       </c>
       <c r="D29" s="15">
-        <v>93946</v>
+        <v>94267</v>
       </c>
       <c r="E29" s="15">
-        <v>502</v>
+        <v>395</v>
       </c>
       <c r="F29" s="12">
         <f t="shared" si="1"/>
-        <v>126508</v>
+        <v>130576</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="15">
-        <v>24663</v>
+        <v>25951</v>
       </c>
       <c r="C30" s="15">
-        <v>7944</v>
+        <v>11967</v>
       </c>
       <c r="D30" s="15">
-        <v>74940</v>
+        <v>80118</v>
       </c>
       <c r="E30" s="15">
-        <v>707</v>
+        <v>572</v>
       </c>
       <c r="F30" s="12">
         <f t="shared" si="1"/>
-        <v>108254</v>
+        <v>118608</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="15">
-        <v>25003</v>
+        <v>27096</v>
       </c>
       <c r="C31" s="15">
-        <v>8199</v>
+        <v>12225</v>
       </c>
       <c r="D31" s="15">
-        <v>79359</v>
+        <v>89332</v>
       </c>
       <c r="E31" s="15">
-        <v>864</v>
+        <v>676</v>
       </c>
       <c r="F31" s="12">
         <f t="shared" si="1"/>
-        <v>113425</v>
+        <v>129329</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="15">
-        <v>26753</v>
+        <v>28145</v>
       </c>
       <c r="C32" s="15">
-        <v>7151</v>
+        <v>10574</v>
       </c>
       <c r="D32" s="15">
-        <v>108133</v>
+        <v>115891</v>
       </c>
       <c r="E32" s="15">
-        <v>804</v>
+        <v>622</v>
       </c>
       <c r="F32" s="12">
         <f t="shared" si="1"/>
-        <v>142841</v>
+        <v>155232</v>
       </c>
     </row>
     <row r="33" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="13">
         <f>SUM(B$21:B$32)</f>
-        <v>313369</v>
+        <v>317318</v>
       </c>
       <c r="C33" s="13">
         <f>SUM(C$21:C$32)</f>
-        <v>85945</v>
+        <v>130966</v>
       </c>
       <c r="D33" s="13">
         <f>SUM(D$21:D$32)</f>
-        <v>1187385</v>
+        <v>1214778</v>
       </c>
       <c r="E33" s="13">
         <f>SUM(E$21:E$32)</f>
-        <v>7366</v>
+        <v>5802</v>
       </c>
       <c r="F33" s="13">
         <f>SUM(F21:F32)</f>
-        <v>1594065</v>
+        <v>1668864</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="14"/>
     </row>
     <row r="35" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="37" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="37" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="37" t="s">
         <v>43</v>
       </c>
       <c r="F35" s="37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="12">
         <f t="array" ref="B36">SUM(SUMIFS(B$5:B$16,$A$5:$A$16,{"January","February","March","April","May","June"}))</f>
-        <v>63224</v>
+        <v>64746</v>
       </c>
       <c r="C36" s="12">
         <f t="array" ref="C36">SUM(SUMIFS(C$5:C$16,$A$5:$A$16,{"January","February","March","April","May","June"}))</f>
-        <v>12355</v>
+        <v>19514</v>
       </c>
       <c r="D36" s="12">
         <f t="array" ref="D36">SUM(SUMIFS(D$5:D$16,$A$5:$A$16,{"January","February","March","April","May","June"}))</f>
-        <v>179700</v>
+        <v>187092</v>
       </c>
       <c r="E36" s="12">
         <f t="array" ref="E36">SUM(SUMIFS(E$5:E$16,$A$5:$A$16,{"January","February","March","April","May","June"}))</f>
         <v>0</v>
       </c>
       <c r="F36" s="12">
         <f>SUM($B36:$E36)</f>
-        <v>255279</v>
+        <v>271352</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B37" s="12">
         <f t="array" ref="B37">SUM(SUMIFS(B$21:B$32,$A$21:$A$32,{"January","February","March","April","May","June"}))</f>
-        <v>148832</v>
+        <v>152383</v>
       </c>
       <c r="C37" s="12">
         <f t="array" ref="C37">SUM(SUMIFS(C$21:C$32,$A$21:$A$32,{"January","February","March","April","May","June"}))</f>
-        <v>38929</v>
+        <v>61489</v>
       </c>
       <c r="D37" s="12">
         <f t="array" ref="D37">SUM(SUMIFS(D$21:D$32,$A$21:$A$32,{"January","February","March","April","May","June"}))</f>
-        <v>552267</v>
+        <v>575193</v>
       </c>
       <c r="E37" s="12">
         <f t="array" ref="E37">SUM(SUMIFS(E$21:E$32,$A$21:$A$32,{"January","February","March","April","May","June"}))</f>
-        <v>3630</v>
+        <v>2924</v>
       </c>
       <c r="F37" s="12">
         <f>SUM($B37:$E37)</f>
-        <v>743658</v>
+        <v>791989</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="12">
         <f t="array" ref="B38">SUM(SUMIFS(B$5:B$16,$A$5:$A$16,{"July","August","September","October","November","December"}))</f>
-        <v>75564</v>
+        <v>75360</v>
       </c>
       <c r="C38" s="12">
         <f t="array" ref="C38">SUM(SUMIFS(C$5:C$16,$A$5:$A$16,{"July","August","September","October","November","December"}))</f>
-        <v>15750</v>
+        <v>23202</v>
       </c>
       <c r="D38" s="12">
         <f t="array" ref="D38">SUM(SUMIFS(D$5:D$16,$A$5:$A$16,{"July","August","September","October","November","December"}))</f>
-        <v>224919</v>
+        <v>237492</v>
       </c>
       <c r="E38" s="12">
         <f t="array" ref="E38">SUM(SUMIFS(E$5:E$16,$A$5:$A$16,{"July","August","September","October","November","December"}))</f>
         <v>0</v>
       </c>
       <c r="F38" s="12">
         <f>SUM($B38:$E38)</f>
-        <v>316233</v>
+        <v>336054</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B39" s="12">
         <f t="array" ref="B39">SUM(SUMIFS(B$21:B$32,$A$21:$A$32,{"July","August","September","October","November","December"}))</f>
-        <v>164537</v>
+        <v>164935</v>
       </c>
       <c r="C39" s="12">
         <f t="array" ref="C39">SUM(SUMIFS(C$21:C$32,$A$21:$A$32,{"July","August","September","October","November","December"}))</f>
-        <v>47016</v>
+        <v>69477</v>
       </c>
       <c r="D39" s="12">
         <f t="array" ref="D39">SUM(SUMIFS(D$21:D$32,$A$21:$A$32,{"July","August","September","October","November","December"}))</f>
-        <v>635118</v>
+        <v>639585</v>
       </c>
       <c r="E39" s="12">
         <f t="array" ref="E39">SUM(SUMIFS(E$21:E$32,$A$21:$A$32,{"July","August","September","October","November","December"}))</f>
-        <v>3736</v>
+        <v>2878</v>
       </c>
       <c r="F39" s="12">
         <f>SUM($B39:$E39)</f>
-        <v>850407</v>
+        <v>876875</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="13">
         <f>SUM(B$36:B$39)</f>
-        <v>452157</v>
+        <v>457424</v>
       </c>
       <c r="C40" s="13">
         <f>SUM(C$36:C$39)</f>
-        <v>114050</v>
+        <v>173682</v>
       </c>
       <c r="D40" s="13">
         <f>SUM(D$36:D$39)</f>
-        <v>1592004</v>
+        <v>1639362</v>
       </c>
       <c r="E40" s="13">
         <f>SUM(E$36:E$39)</f>
-        <v>7366</v>
+        <v>5802</v>
       </c>
       <c r="F40" s="13">
         <f>SUM(F36:F39)</f>
-        <v>2165577</v>
+        <v>2276270</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="7"/>
       <c r="B41" s="17"/>
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B46" s="18"/>
       <c r="C46" s="18"/>
       <c r="D46" s="18"/>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B47" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="18"/>
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="19"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ZXEGUHAYd85YbqGLlGWPN7Surjz7J5S4PS/kfF5JEW6m6GkHnuMLTEe/AHM4VMecjm0xAtkkni6HA6F4fo03FA==" saltValue="e3G2nVI3C7KYntagIUCsOA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="vSF7GsBKNubPwBPmZY5MeKYeNXwW5AyyKw2smbLeDIQG6b0oOW+JtNFG5sheXHmezR/Hl+SyuasRjUls0uUYjA==" saltValue="ukpGKbdBnkkml2m9x0pikA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A19:F19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 2 of 12
+Page 2 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="A2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
-    <col min="6" max="8" width="10.7109375" customWidth="1"/>
+    <col min="6" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" customWidth="1"/>
-    <col min="10" max="14" width="14.28515625" customWidth="1"/>
+    <col min="10" max="12" width="17" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="101" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 04/21/2026</v>
+        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>July 1, 2026 through December 31, 2026 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
@@ -10396,384 +10399,384 @@
         <v>43</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="21" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>July</v>
       </c>
       <c r="B7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>17020</v>
+        <v>16547</v>
       </c>
       <c r="C7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>3040</v>
+        <v>4636</v>
       </c>
       <c r="D7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>59066</v>
+        <v>61887</v>
       </c>
       <c r="E7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="56">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
       <c r="K7" s="56">
         <f t="shared" ref="K7:K12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" ref="L7:L12" si="2">ROUND(H7,2)*D7</f>
         <v>0</v>
       </c>
       <c r="M7" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="56">
         <f t="shared" ref="N7:N12" si="3">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>August</v>
       </c>
       <c r="B8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>14382</v>
+        <v>12742</v>
       </c>
       <c r="C8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2735</v>
+        <v>3774</v>
       </c>
       <c r="D8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>48359</v>
+        <v>44556</v>
       </c>
       <c r="E8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M8" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>September</v>
       </c>
       <c r="B9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11264</v>
+        <v>12164</v>
       </c>
       <c r="C9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2312</v>
+        <v>3663</v>
       </c>
       <c r="D9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>31127</v>
+        <v>34346</v>
       </c>
       <c r="E9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>October</v>
       </c>
       <c r="B10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11508</v>
+        <v>11605</v>
       </c>
       <c r="C10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2708</v>
+        <v>3936</v>
       </c>
       <c r="D10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>24557</v>
+        <v>26387</v>
       </c>
       <c r="E10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M10" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>November</v>
       </c>
       <c r="B11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10466</v>
+        <v>10226</v>
       </c>
       <c r="C11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2662</v>
+        <v>3599</v>
       </c>
       <c r="D11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26070</v>
+        <v>27878</v>
       </c>
       <c r="E11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M11" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>December</v>
       </c>
       <c r="B12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10924</v>
+        <v>12076</v>
       </c>
       <c r="C12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2293</v>
+        <v>3594</v>
       </c>
       <c r="D12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35740</v>
+        <v>42438</v>
       </c>
       <c r="E12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M12" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="42">
         <f>SUM(B7:B12)</f>
-        <v>75564</v>
+        <v>75360</v>
       </c>
       <c r="C13" s="42">
         <f>SUM(C7:C12)</f>
-        <v>15750</v>
+        <v>23202</v>
       </c>
       <c r="D13" s="42">
         <f>SUM(D7:D12)</f>
-        <v>224919</v>
+        <v>237492</v>
       </c>
       <c r="E13" s="42">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="58">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="58">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="58">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="43">
         <f>SUM(B13:E13)</f>
-        <v>316233</v>
+        <v>336054</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A17" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="112" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="98" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="99"/>
@@ -10808,338 +10811,338 @@
         <v>43</v>
       </c>
       <c r="J18" s="21" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="21" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="21" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="21" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>July</v>
       </c>
       <c r="B19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>33436</v>
+        <v>31156</v>
       </c>
       <c r="C19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8459</v>
+        <v>12480</v>
       </c>
       <c r="D19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>146322</v>
+        <v>138513</v>
       </c>
       <c r="E19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>412</v>
+        <v>297</v>
       </c>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="56">
         <f t="shared" ref="J19:J24" si="4">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <f t="shared" ref="K19:K24" si="5">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" ref="L19:M24" si="6">ROUND(H19,2)*D19</f>
         <v>0</v>
       </c>
       <c r="M19" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N19" s="56">
         <f t="shared" ref="N19:N24" si="7">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>August</v>
       </c>
       <c r="B20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>29795</v>
+        <v>27351</v>
       </c>
       <c r="C20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8090</v>
+        <v>11553</v>
       </c>
       <c r="D20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>132418</v>
+        <v>121464</v>
       </c>
       <c r="E20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>447</v>
+        <v>316</v>
       </c>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M20" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N20" s="56">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>September</v>
       </c>
       <c r="B21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24887</v>
+        <v>25236</v>
       </c>
       <c r="C21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7173</v>
+        <v>10678</v>
       </c>
       <c r="D21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>93946</v>
+        <v>94267</v>
       </c>
       <c r="E21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>502</v>
+        <v>395</v>
       </c>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M21" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N21" s="56">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>October</v>
       </c>
       <c r="B22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24663</v>
+        <v>25951</v>
       </c>
       <c r="C22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7944</v>
+        <v>11967</v>
       </c>
       <c r="D22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>74940</v>
+        <v>80118</v>
       </c>
       <c r="E22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>707</v>
+        <v>572</v>
       </c>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M22" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N22" s="56">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>November</v>
       </c>
       <c r="B23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>25003</v>
+        <v>27096</v>
       </c>
       <c r="C23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8199</v>
+        <v>12225</v>
       </c>
       <c r="D23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>79359</v>
+        <v>89332</v>
       </c>
       <c r="E23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>864</v>
+        <v>676</v>
       </c>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M23" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N23" s="56">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>December</v>
       </c>
       <c r="B24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26753</v>
+        <v>28145</v>
       </c>
       <c r="C24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7151</v>
+        <v>10574</v>
       </c>
       <c r="D24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>108133</v>
+        <v>115891</v>
       </c>
       <c r="E24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>804</v>
+        <v>622</v>
       </c>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M24" s="56">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N24" s="56">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <f>SUM(B19:B24)</f>
-        <v>164537</v>
+        <v>164935</v>
       </c>
       <c r="C25" s="42">
         <f>SUM(C19:C24)</f>
-        <v>47016</v>
+        <v>69477</v>
       </c>
       <c r="D25" s="42">
         <f>SUM(D19:D24)</f>
-        <v>635118</v>
+        <v>639585</v>
       </c>
       <c r="E25" s="42">
         <f>SUM(E19:E24)</f>
-        <v>3736</v>
+        <v>2878</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="58">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
@@ -11378,74 +11381,74 @@
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="43">
         <f>SUM(B25:E25)</f>
-        <v>850407</v>
+        <v>876875</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="103"/>
       <c r="G27" s="103"/>
       <c r="H27" s="103"/>
       <c r="I27" s="104"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="53"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="43">
         <f>B15+B27</f>
-        <v>1166640</v>
+        <v>1212929</v>
       </c>
       <c r="E29" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="111"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E30" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="111"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="str">
         <f>A3</f>
         <v>UI SS Tranche 1</v>
       </c>
@@ -11494,106 +11497,108 @@
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="63">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
       <c r="C34" s="64">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="46"/>
       <c r="C35" s="47"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PTTNmtMN8unA1CtIRgUqdB61axAHUVIh8mYx9IxLVM4PzSyvQSwqyb9m+4QaIejvmF9ATZsJx3OjTg/+warFgg==" saltValue="c9O+NiWbjc2h6dM9m4r0cg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="QAKly3uRxsKp+2wFY+xYQ92E9PWMe/Fm/R4P/SYB+sYk/7XQ+HWHokU+F6Bgp66mZmZe9WetSAMhWlEBM/Lqtg==" saltValue="YPm0UGIt5u0/Z09bR2ZM6g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="F7:H12 F19:I24" name="Range1_1_1_1_1_1"/>
   </protectedRanges>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 3 of 12
+Page 3 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="A2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
-    <col min="6" max="8" width="10.7109375" customWidth="1"/>
+    <col min="6" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" customWidth="1"/>
-    <col min="10" max="14" width="14.28515625" customWidth="1"/>
+    <col min="10" max="12" width="17" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="101" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 04/21/2026</v>
+        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>July 1, 2026 through December 31, 2026 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
@@ -11661,384 +11666,384 @@
         <v>43</v>
       </c>
       <c r="J6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>July</v>
       </c>
       <c r="B7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>17020</v>
+        <v>16547</v>
       </c>
       <c r="C7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>3040</v>
+        <v>4636</v>
       </c>
       <c r="D7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>59066</v>
+        <v>61887</v>
       </c>
       <c r="E7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="56">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
       <c r="K7" s="56">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="56">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>August</v>
       </c>
       <c r="B8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>14382</v>
+        <v>12742</v>
       </c>
       <c r="C8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2735</v>
+        <v>3774</v>
       </c>
       <c r="D8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>48359</v>
+        <v>44556</v>
       </c>
       <c r="E8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>September</v>
       </c>
       <c r="B9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11264</v>
+        <v>12164</v>
       </c>
       <c r="C9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2312</v>
+        <v>3663</v>
       </c>
       <c r="D9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>31127</v>
+        <v>34346</v>
       </c>
       <c r="E9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>October</v>
       </c>
       <c r="B10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11508</v>
+        <v>11605</v>
       </c>
       <c r="C10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2708</v>
+        <v>3936</v>
       </c>
       <c r="D10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>24557</v>
+        <v>26387</v>
       </c>
       <c r="E10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>November</v>
       </c>
       <c r="B11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10466</v>
+        <v>10226</v>
       </c>
       <c r="C11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2662</v>
+        <v>3599</v>
       </c>
       <c r="D11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26070</v>
+        <v>27878</v>
       </c>
       <c r="E11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>December</v>
       </c>
       <c r="B12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10924</v>
+        <v>12076</v>
       </c>
       <c r="C12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2293</v>
+        <v>3594</v>
       </c>
       <c r="D12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35740</v>
+        <v>42438</v>
       </c>
       <c r="E12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="42">
         <f>SUM(B7:B12)</f>
-        <v>75564</v>
+        <v>75360</v>
       </c>
       <c r="C13" s="42">
         <f>SUM(C7:C12)</f>
-        <v>15750</v>
+        <v>23202</v>
       </c>
       <c r="D13" s="42">
         <f>SUM(D7:D12)</f>
-        <v>224919</v>
+        <v>237492</v>
       </c>
       <c r="E13" s="42">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="58">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="58">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="58">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="43">
         <f>SUM(B13:E13)</f>
-        <v>316233</v>
+        <v>336054</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A17" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="112" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="98" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="99"/>
@@ -12073,338 +12078,338 @@
         <v>43</v>
       </c>
       <c r="J18" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>July</v>
       </c>
       <c r="B19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>33436</v>
+        <v>31156</v>
       </c>
       <c r="C19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8459</v>
+        <v>12480</v>
       </c>
       <c r="D19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>146322</v>
+        <v>138513</v>
       </c>
       <c r="E19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>412</v>
+        <v>297</v>
       </c>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="56">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N19" s="56">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>August</v>
       </c>
       <c r="B20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>29795</v>
+        <v>27351</v>
       </c>
       <c r="C20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8090</v>
+        <v>11553</v>
       </c>
       <c r="D20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>132418</v>
+        <v>121464</v>
       </c>
       <c r="E20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>447</v>
+        <v>316</v>
       </c>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>September</v>
       </c>
       <c r="B21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24887</v>
+        <v>25236</v>
       </c>
       <c r="C21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7173</v>
+        <v>10678</v>
       </c>
       <c r="D21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>93946</v>
+        <v>94267</v>
       </c>
       <c r="E21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>502</v>
+        <v>395</v>
       </c>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N21" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>October</v>
       </c>
       <c r="B22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24663</v>
+        <v>25951</v>
       </c>
       <c r="C22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7944</v>
+        <v>11967</v>
       </c>
       <c r="D22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>74940</v>
+        <v>80118</v>
       </c>
       <c r="E22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>707</v>
+        <v>572</v>
       </c>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>November</v>
       </c>
       <c r="B23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>25003</v>
+        <v>27096</v>
       </c>
       <c r="C23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8199</v>
+        <v>12225</v>
       </c>
       <c r="D23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>79359</v>
+        <v>89332</v>
       </c>
       <c r="E23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>864</v>
+        <v>676</v>
       </c>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N23" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>December</v>
       </c>
       <c r="B24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26753</v>
+        <v>28145</v>
       </c>
       <c r="C24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7151</v>
+        <v>10574</v>
       </c>
       <c r="D24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>108133</v>
+        <v>115891</v>
       </c>
       <c r="E24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>804</v>
+        <v>622</v>
       </c>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N24" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <f>SUM(B19:B24)</f>
-        <v>164537</v>
+        <v>164935</v>
       </c>
       <c r="C25" s="42">
         <f>SUM(C19:C24)</f>
-        <v>47016</v>
+        <v>69477</v>
       </c>
       <c r="D25" s="42">
         <f>SUM(D19:D24)</f>
-        <v>635118</v>
+        <v>639585</v>
       </c>
       <c r="E25" s="42">
         <f>SUM(E19:E24)</f>
-        <v>3736</v>
+        <v>2878</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="58">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
@@ -12643,74 +12648,74 @@
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="43">
         <f>SUM(B25:E25)</f>
-        <v>850407</v>
+        <v>876875</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="103"/>
       <c r="G27" s="103"/>
       <c r="H27" s="103"/>
       <c r="I27" s="104"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="53"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="43">
         <f>B15+B27</f>
-        <v>1166640</v>
+        <v>1212929</v>
       </c>
       <c r="E29" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="111"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E30" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="111"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="str">
         <f>A3</f>
         <v>UI SS Tranche 2</v>
       </c>
@@ -12759,103 +12764,105 @@
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="63">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
       <c r="C34" s="64">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="46"/>
       <c r="C35" s="47"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/BbJ84MU20+mnEuubgNw3dFqviMvCmqeo8+hzMK7q3/rwENKWEQPE365fuKZ6esZJnmKCoqQPyIlCchXEf1RBA==" saltValue="M8lDmRyXVmWeQlu/Pn+N9g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gF9ba74Esclo26MQK2hkoFyvzMinofNFkYtzBsci7kYHqBgPFAiiYW14NrMLGyYC8SZW9jh+s/Yo9nT1bQOZrg==" saltValue="tFlljCu5R+fP2fumDmASHg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="57" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 4 of 12
+Page 4 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
-    <col min="6" max="8" width="10.7109375" customWidth="1"/>
+    <col min="6" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" customWidth="1"/>
-    <col min="10" max="14" width="14.28515625" customWidth="1"/>
+    <col min="10" max="12" width="17" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="101" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 04/21/2026</v>
+        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>July 1, 2026 through December 31, 2026 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
@@ -12923,384 +12930,384 @@
         <v>43</v>
       </c>
       <c r="J6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>July</v>
       </c>
       <c r="B7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>17020</v>
+        <v>16547</v>
       </c>
       <c r="C7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>3040</v>
+        <v>4636</v>
       </c>
       <c r="D7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>59066</v>
+        <v>61887</v>
       </c>
       <c r="E7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="56">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
       <c r="K7" s="56">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="56">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>August</v>
       </c>
       <c r="B8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>14382</v>
+        <v>12742</v>
       </c>
       <c r="C8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2735</v>
+        <v>3774</v>
       </c>
       <c r="D8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>48359</v>
+        <v>44556</v>
       </c>
       <c r="E8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>September</v>
       </c>
       <c r="B9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11264</v>
+        <v>12164</v>
       </c>
       <c r="C9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2312</v>
+        <v>3663</v>
       </c>
       <c r="D9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>31127</v>
+        <v>34346</v>
       </c>
       <c r="E9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>October</v>
       </c>
       <c r="B10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11508</v>
+        <v>11605</v>
       </c>
       <c r="C10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2708</v>
+        <v>3936</v>
       </c>
       <c r="D10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>24557</v>
+        <v>26387</v>
       </c>
       <c r="E10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>November</v>
       </c>
       <c r="B11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10466</v>
+        <v>10226</v>
       </c>
       <c r="C11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2662</v>
+        <v>3599</v>
       </c>
       <c r="D11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26070</v>
+        <v>27878</v>
       </c>
       <c r="E11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>December</v>
       </c>
       <c r="B12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10924</v>
+        <v>12076</v>
       </c>
       <c r="C12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2293</v>
+        <v>3594</v>
       </c>
       <c r="D12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35740</v>
+        <v>42438</v>
       </c>
       <c r="E12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="42">
         <f>SUM(B7:B12)</f>
-        <v>75564</v>
+        <v>75360</v>
       </c>
       <c r="C13" s="42">
         <f>SUM(C7:C12)</f>
-        <v>15750</v>
+        <v>23202</v>
       </c>
       <c r="D13" s="42">
         <f>SUM(D7:D12)</f>
-        <v>224919</v>
+        <v>237492</v>
       </c>
       <c r="E13" s="42">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="58">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="58">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="58">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="43">
         <f>SUM(B13:E13)</f>
-        <v>316233</v>
+        <v>336054</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A17" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="112" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="98" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="99"/>
@@ -13335,338 +13342,338 @@
         <v>43</v>
       </c>
       <c r="J18" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>July</v>
       </c>
       <c r="B19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>33436</v>
+        <v>31156</v>
       </c>
       <c r="C19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8459</v>
+        <v>12480</v>
       </c>
       <c r="D19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>146322</v>
+        <v>138513</v>
       </c>
       <c r="E19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>412</v>
+        <v>297</v>
       </c>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="56">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N19" s="56">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>August</v>
       </c>
       <c r="B20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>29795</v>
+        <v>27351</v>
       </c>
       <c r="C20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8090</v>
+        <v>11553</v>
       </c>
       <c r="D20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>132418</v>
+        <v>121464</v>
       </c>
       <c r="E20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>447</v>
+        <v>316</v>
       </c>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>September</v>
       </c>
       <c r="B21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24887</v>
+        <v>25236</v>
       </c>
       <c r="C21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7173</v>
+        <v>10678</v>
       </c>
       <c r="D21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>93946</v>
+        <v>94267</v>
       </c>
       <c r="E21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>502</v>
+        <v>395</v>
       </c>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N21" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>October</v>
       </c>
       <c r="B22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24663</v>
+        <v>25951</v>
       </c>
       <c r="C22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7944</v>
+        <v>11967</v>
       </c>
       <c r="D22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>74940</v>
+        <v>80118</v>
       </c>
       <c r="E22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>707</v>
+        <v>572</v>
       </c>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>November</v>
       </c>
       <c r="B23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>25003</v>
+        <v>27096</v>
       </c>
       <c r="C23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8199</v>
+        <v>12225</v>
       </c>
       <c r="D23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>79359</v>
+        <v>89332</v>
       </c>
       <c r="E23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>864</v>
+        <v>676</v>
       </c>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N23" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>December</v>
       </c>
       <c r="B24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26753</v>
+        <v>28145</v>
       </c>
       <c r="C24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7151</v>
+        <v>10574</v>
       </c>
       <c r="D24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>108133</v>
+        <v>115891</v>
       </c>
       <c r="E24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>804</v>
+        <v>622</v>
       </c>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N24" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <f>SUM(B19:B24)</f>
-        <v>164537</v>
+        <v>164935</v>
       </c>
       <c r="C25" s="42">
         <f>SUM(C19:C24)</f>
-        <v>47016</v>
+        <v>69477</v>
       </c>
       <c r="D25" s="42">
         <f>SUM(D19:D24)</f>
-        <v>635118</v>
+        <v>639585</v>
       </c>
       <c r="E25" s="42">
         <f>SUM(E19:E24)</f>
-        <v>3736</v>
+        <v>2878</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="58">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
@@ -13905,74 +13912,74 @@
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="43">
         <f>SUM(B25:E25)</f>
-        <v>850407</v>
+        <v>876875</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="103"/>
       <c r="G27" s="103"/>
       <c r="H27" s="103"/>
       <c r="I27" s="104"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="53"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="43">
         <f>B15+B27</f>
-        <v>1166640</v>
+        <v>1212929</v>
       </c>
       <c r="E29" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="111"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E30" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="111"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="str">
         <f>A3</f>
         <v>UI SS Tranche 3</v>
       </c>
@@ -14021,103 +14028,105 @@
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="63">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
       <c r="C34" s="64">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="46"/>
       <c r="C35" s="47"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="QaOAF7JhS/L0jg8ZsNnoFaNM+LPQ6pqkymSocGAGabHHX+VCxRjiGNAILyBFpMryShzWsmlkMvklaMUwSUrhxA==" saltValue="B4O6GsC0FHOjsZTR8EC5uA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Q/GZvU7gGX6Y8MAsmdwK0OUEwb1Trgj5gdyH0ZJ3E+JLbT8iExqfqhzgowH99KzpytHywaNUQqNDagST8/2C2w==" saltValue="pW04DYvsIBjFqRDAyAK7/Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
 Page 5 of 12
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
-    <col min="6" max="8" width="10.7109375" customWidth="1"/>
+    <col min="6" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" customWidth="1"/>
-    <col min="10" max="14" width="14.28515625" customWidth="1"/>
+    <col min="10" max="12" width="17" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="101" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 04/21/2026</v>
+        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>July 1, 2026 through December 31, 2026 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
@@ -14185,384 +14194,384 @@
         <v>43</v>
       </c>
       <c r="J6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>July</v>
       </c>
       <c r="B7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>17020</v>
+        <v>16547</v>
       </c>
       <c r="C7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>3040</v>
+        <v>4636</v>
       </c>
       <c r="D7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>59066</v>
+        <v>61887</v>
       </c>
       <c r="E7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="56">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
       <c r="K7" s="56">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="56">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>August</v>
       </c>
       <c r="B8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>14382</v>
+        <v>12742</v>
       </c>
       <c r="C8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2735</v>
+        <v>3774</v>
       </c>
       <c r="D8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>48359</v>
+        <v>44556</v>
       </c>
       <c r="E8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>September</v>
       </c>
       <c r="B9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11264</v>
+        <v>12164</v>
       </c>
       <c r="C9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2312</v>
+        <v>3663</v>
       </c>
       <c r="D9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>31127</v>
+        <v>34346</v>
       </c>
       <c r="E9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>October</v>
       </c>
       <c r="B10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11508</v>
+        <v>11605</v>
       </c>
       <c r="C10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2708</v>
+        <v>3936</v>
       </c>
       <c r="D10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>24557</v>
+        <v>26387</v>
       </c>
       <c r="E10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>November</v>
       </c>
       <c r="B11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10466</v>
+        <v>10226</v>
       </c>
       <c r="C11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2662</v>
+        <v>3599</v>
       </c>
       <c r="D11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26070</v>
+        <v>27878</v>
       </c>
       <c r="E11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>December</v>
       </c>
       <c r="B12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10924</v>
+        <v>12076</v>
       </c>
       <c r="C12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2293</v>
+        <v>3594</v>
       </c>
       <c r="D12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35740</v>
+        <v>42438</v>
       </c>
       <c r="E12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="42">
         <f>SUM(B7:B12)</f>
-        <v>75564</v>
+        <v>75360</v>
       </c>
       <c r="C13" s="42">
         <f>SUM(C7:C12)</f>
-        <v>15750</v>
+        <v>23202</v>
       </c>
       <c r="D13" s="42">
         <f>SUM(D7:D12)</f>
-        <v>224919</v>
+        <v>237492</v>
       </c>
       <c r="E13" s="42">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="58">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="58">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="58">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="43">
         <f>SUM(B13:E13)</f>
-        <v>316233</v>
+        <v>336054</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A17" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="112" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="98" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="99"/>
@@ -14597,338 +14606,338 @@
         <v>43</v>
       </c>
       <c r="J18" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>July</v>
       </c>
       <c r="B19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>33436</v>
+        <v>31156</v>
       </c>
       <c r="C19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8459</v>
+        <v>12480</v>
       </c>
       <c r="D19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>146322</v>
+        <v>138513</v>
       </c>
       <c r="E19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>412</v>
+        <v>297</v>
       </c>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="56">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N19" s="56">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>August</v>
       </c>
       <c r="B20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>29795</v>
+        <v>27351</v>
       </c>
       <c r="C20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8090</v>
+        <v>11553</v>
       </c>
       <c r="D20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>132418</v>
+        <v>121464</v>
       </c>
       <c r="E20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>447</v>
+        <v>316</v>
       </c>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>September</v>
       </c>
       <c r="B21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24887</v>
+        <v>25236</v>
       </c>
       <c r="C21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7173</v>
+        <v>10678</v>
       </c>
       <c r="D21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>93946</v>
+        <v>94267</v>
       </c>
       <c r="E21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>502</v>
+        <v>395</v>
       </c>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N21" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>October</v>
       </c>
       <c r="B22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24663</v>
+        <v>25951</v>
       </c>
       <c r="C22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7944</v>
+        <v>11967</v>
       </c>
       <c r="D22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>74940</v>
+        <v>80118</v>
       </c>
       <c r="E22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>707</v>
+        <v>572</v>
       </c>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>November</v>
       </c>
       <c r="B23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>25003</v>
+        <v>27096</v>
       </c>
       <c r="C23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>8199</v>
+        <v>12225</v>
       </c>
       <c r="D23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>79359</v>
+        <v>89332</v>
       </c>
       <c r="E23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>864</v>
+        <v>676</v>
       </c>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N23" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>December</v>
       </c>
       <c r="B24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26753</v>
+        <v>28145</v>
       </c>
       <c r="C24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>7151</v>
+        <v>10574</v>
       </c>
       <c r="D24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>108133</v>
+        <v>115891</v>
       </c>
       <c r="E24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>804</v>
+        <v>622</v>
       </c>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N24" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <f>SUM(B19:B24)</f>
-        <v>164537</v>
+        <v>164935</v>
       </c>
       <c r="C25" s="42">
         <f>SUM(C19:C24)</f>
-        <v>47016</v>
+        <v>69477</v>
       </c>
       <c r="D25" s="42">
         <f>SUM(D19:D24)</f>
-        <v>635118</v>
+        <v>639585</v>
       </c>
       <c r="E25" s="42">
         <f>SUM(E19:E24)</f>
-        <v>3736</v>
+        <v>2878</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="58">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
@@ -15167,74 +15176,74 @@
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="43">
         <f>SUM(B25:E25)</f>
-        <v>850407</v>
+        <v>876875</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="103"/>
       <c r="G27" s="103"/>
       <c r="H27" s="103"/>
       <c r="I27" s="104"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="53"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="43">
         <f>B15+B27</f>
-        <v>1166640</v>
+        <v>1212929</v>
       </c>
       <c r="E29" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="111"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E30" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="111"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="str">
         <f>A3</f>
         <v>UI SS Tranche 4</v>
       </c>
@@ -15283,103 +15292,105 @@
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="63">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
       <c r="C34" s="64">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="46"/>
       <c r="C35" s="47"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="1Jga4qeTn4uAMSd6eK01sgKAWk8lggrbRBd6RdgwUoGUEinDji/U1EwUR+NXTmM4O7+4r8EzNQxYM8Jr/Drygg==" saltValue="d8BbzttSVqP9imcpkgDN1g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VEWlNnFo9eHbvKwpDgV/ZfnlnVJza1n+VYI7dV2QRUVGCvWly87Cvprh81JuJX3kdctpS1bojvpVawfpej+mHw==" saltValue="Till6irO6TE9VFZjhwPqmQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
 Page 6 of 12
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="A2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
-    <col min="6" max="8" width="10.7109375" customWidth="1"/>
+    <col min="6" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
-    <col min="10" max="14" width="14.28515625" customWidth="1"/>
+    <col min="10" max="12" width="17" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="101" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 04/21/2026</v>
+        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
@@ -15447,384 +15458,384 @@
         <v>43</v>
       </c>
       <c r="J6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12186</v>
+        <v>12481</v>
       </c>
       <c r="C7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2203</v>
+        <v>3480</v>
       </c>
       <c r="D7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>41647</v>
+        <v>43379</v>
       </c>
       <c r="E7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="56">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
       <c r="K7" s="56">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="56">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10100</v>
+        <v>10345</v>
       </c>
       <c r="C8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1979</v>
+        <v>3126</v>
       </c>
       <c r="D8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>31593</v>
+        <v>32905</v>
       </c>
       <c r="E8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>8757</v>
+        <v>8969</v>
       </c>
       <c r="C9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1701</v>
+        <v>2686</v>
       </c>
       <c r="D9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>22769</v>
+        <v>23705</v>
       </c>
       <c r="E9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9692</v>
+        <v>9923</v>
       </c>
       <c r="C10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1997</v>
+        <v>3154</v>
       </c>
       <c r="D10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>24674</v>
+        <v>25683</v>
       </c>
       <c r="E10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9903</v>
+        <v>10139</v>
       </c>
       <c r="C11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2198</v>
+        <v>3471</v>
       </c>
       <c r="D11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>23578</v>
+        <v>24540</v>
       </c>
       <c r="E11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12586</v>
+        <v>12889</v>
       </c>
       <c r="C12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2277</v>
+        <v>3597</v>
       </c>
       <c r="D12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35439</v>
+        <v>36880</v>
       </c>
       <c r="E12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="42">
         <f>SUM(B7:B12)</f>
-        <v>63224</v>
+        <v>64746</v>
       </c>
       <c r="C13" s="42">
         <f>SUM(C7:C12)</f>
-        <v>12355</v>
+        <v>19514</v>
       </c>
       <c r="D13" s="42">
         <f>SUM(D7:D12)</f>
-        <v>179700</v>
+        <v>187092</v>
       </c>
       <c r="E13" s="42">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="58">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="58">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="58">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="43">
         <f>SUM(B13:E13)</f>
-        <v>255279</v>
+        <v>271352</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A17" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="112" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="98" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="99"/>
@@ -15859,338 +15870,338 @@
         <v>43</v>
       </c>
       <c r="J18" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27953</v>
+        <v>28621</v>
       </c>
       <c r="C19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6468</v>
+        <v>10216</v>
       </c>
       <c r="D19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>117429</v>
+        <v>122362</v>
       </c>
       <c r="E19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>842</v>
+        <v>678</v>
       </c>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="56">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N19" s="56">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24287</v>
+        <v>24874</v>
       </c>
       <c r="C20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6056</v>
+        <v>9565</v>
       </c>
       <c r="D20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96495</v>
+        <v>100544</v>
       </c>
       <c r="E20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>689</v>
+        <v>555</v>
       </c>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23616</v>
+        <v>24183</v>
       </c>
       <c r="C21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6114</v>
+        <v>9658</v>
       </c>
       <c r="D21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>87092</v>
+        <v>90712</v>
       </c>
       <c r="E21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>598</v>
+        <v>482</v>
       </c>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N21" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23311</v>
+        <v>23864</v>
       </c>
       <c r="C22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6548</v>
+        <v>10343</v>
       </c>
       <c r="D22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>80601</v>
+        <v>83926</v>
       </c>
       <c r="E22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>535</v>
+        <v>431</v>
       </c>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23519</v>
+        <v>24077</v>
       </c>
       <c r="C23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6943</v>
+        <v>10967</v>
       </c>
       <c r="D23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>75045</v>
+        <v>78128</v>
       </c>
       <c r="E23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>523</v>
+        <v>421</v>
       </c>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N23" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26146</v>
+        <v>26764</v>
       </c>
       <c r="C24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6800</v>
+        <v>10740</v>
       </c>
       <c r="D24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>95605</v>
+        <v>99521</v>
       </c>
       <c r="E24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>443</v>
+        <v>357</v>
       </c>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N24" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <f>SUM(B19:B24)</f>
-        <v>148832</v>
+        <v>152383</v>
       </c>
       <c r="C25" s="42">
         <f>SUM(C19:C24)</f>
-        <v>38929</v>
+        <v>61489</v>
       </c>
       <c r="D25" s="42">
         <f>SUM(D19:D24)</f>
-        <v>552267</v>
+        <v>575193</v>
       </c>
       <c r="E25" s="42">
         <f>SUM(E19:E24)</f>
-        <v>3630</v>
+        <v>2924</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="58">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
@@ -16429,74 +16440,74 @@
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="43">
         <f>SUM(B25:E25)</f>
-        <v>743658</v>
+        <v>791989</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="103"/>
       <c r="G27" s="103"/>
       <c r="H27" s="103"/>
       <c r="I27" s="104"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="53"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="43">
         <f>B15+B27</f>
-        <v>998937</v>
+        <v>1063341</v>
       </c>
       <c r="E29" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="111"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E30" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="111"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="str">
         <f>A3</f>
         <v>UI SS Tranche 5</v>
       </c>
@@ -16545,104 +16556,106 @@
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="63">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
       <c r="C34" s="64">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="46"/>
       <c r="C35" s="47"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="28B4jSqIxnWoVWa+v5xaYA/b0anXZ+3HYnguTE2NCR18iLu12KnOTGqzKWBmqXLpoe4oVfK78fAZmADmcmrrxw==" saltValue="RALpfc3EcuQSguK32+2Rww==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="udfEeV5hoe8J29mACcmecUtBlXlV0F7Z2lWBoYy59R0bagJrbdJfwXRATM9VPRjre6r8kmGe4sxp6Pj0gvK+qA==" saltValue="CpjoXU22Us27DS1t7mFA9Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 7 of 12
+Page 5 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="A2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
     <col min="2" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
-    <col min="6" max="8" width="10.7109375" customWidth="1"/>
+    <col min="6" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
-    <col min="10" max="14" width="14.28515625" customWidth="1"/>
+    <col min="10" max="12" width="17" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="101" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 04/21/2026</v>
+        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
@@ -16710,384 +16723,384 @@
         <v>43</v>
       </c>
       <c r="J6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12186</v>
+        <v>12481</v>
       </c>
       <c r="C7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2203</v>
+        <v>3480</v>
       </c>
       <c r="D7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>41647</v>
+        <v>43379</v>
       </c>
       <c r="E7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="56">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
       <c r="K7" s="56">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="56">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10100</v>
+        <v>10345</v>
       </c>
       <c r="C8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1979</v>
+        <v>3126</v>
       </c>
       <c r="D8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>31593</v>
+        <v>32905</v>
       </c>
       <c r="E8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>8757</v>
+        <v>8969</v>
       </c>
       <c r="C9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1701</v>
+        <v>2686</v>
       </c>
       <c r="D9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>22769</v>
+        <v>23705</v>
       </c>
       <c r="E9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9692</v>
+        <v>9923</v>
       </c>
       <c r="C10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1997</v>
+        <v>3154</v>
       </c>
       <c r="D10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>24674</v>
+        <v>25683</v>
       </c>
       <c r="E10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9903</v>
+        <v>10139</v>
       </c>
       <c r="C11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2198</v>
+        <v>3471</v>
       </c>
       <c r="D11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>23578</v>
+        <v>24540</v>
       </c>
       <c r="E11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12586</v>
+        <v>12889</v>
       </c>
       <c r="C12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2277</v>
+        <v>3597</v>
       </c>
       <c r="D12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35439</v>
+        <v>36880</v>
       </c>
       <c r="E12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="42">
         <f>SUM(B7:B12)</f>
-        <v>63224</v>
+        <v>64746</v>
       </c>
       <c r="C13" s="42">
         <f>SUM(C7:C12)</f>
-        <v>12355</v>
+        <v>19514</v>
       </c>
       <c r="D13" s="42">
         <f>SUM(D7:D12)</f>
-        <v>179700</v>
+        <v>187092</v>
       </c>
       <c r="E13" s="42">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="58">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="58">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="58">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="43">
         <f>SUM(B13:E13)</f>
-        <v>255279</v>
+        <v>271352</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A17" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="112" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="98" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="99"/>
@@ -17122,338 +17135,338 @@
         <v>43</v>
       </c>
       <c r="J18" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27953</v>
+        <v>28621</v>
       </c>
       <c r="C19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6468</v>
+        <v>10216</v>
       </c>
       <c r="D19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>117429</v>
+        <v>122362</v>
       </c>
       <c r="E19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>842</v>
+        <v>678</v>
       </c>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="56">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N19" s="56">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24287</v>
+        <v>24874</v>
       </c>
       <c r="C20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6056</v>
+        <v>9565</v>
       </c>
       <c r="D20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96495</v>
+        <v>100544</v>
       </c>
       <c r="E20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>689</v>
+        <v>555</v>
       </c>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23616</v>
+        <v>24183</v>
       </c>
       <c r="C21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6114</v>
+        <v>9658</v>
       </c>
       <c r="D21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>87092</v>
+        <v>90712</v>
       </c>
       <c r="E21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>598</v>
+        <v>482</v>
       </c>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N21" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23311</v>
+        <v>23864</v>
       </c>
       <c r="C22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6548</v>
+        <v>10343</v>
       </c>
       <c r="D22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>80601</v>
+        <v>83926</v>
       </c>
       <c r="E22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>535</v>
+        <v>431</v>
       </c>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23519</v>
+        <v>24077</v>
       </c>
       <c r="C23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6943</v>
+        <v>10967</v>
       </c>
       <c r="D23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>75045</v>
+        <v>78128</v>
       </c>
       <c r="E23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>523</v>
+        <v>421</v>
       </c>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N23" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26146</v>
+        <v>26764</v>
       </c>
       <c r="C24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6800</v>
+        <v>10740</v>
       </c>
       <c r="D24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>95605</v>
+        <v>99521</v>
       </c>
       <c r="E24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>443</v>
+        <v>357</v>
       </c>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N24" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <f>SUM(B19:B24)</f>
-        <v>148832</v>
+        <v>152383</v>
       </c>
       <c r="C25" s="42">
         <f>SUM(C19:C24)</f>
-        <v>38929</v>
+        <v>61489</v>
       </c>
       <c r="D25" s="42">
         <f>SUM(D19:D24)</f>
-        <v>552267</v>
+        <v>575193</v>
       </c>
       <c r="E25" s="42">
         <f>SUM(E19:E24)</f>
-        <v>3630</v>
+        <v>2924</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="58">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
@@ -17692,74 +17705,74 @@
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="43">
         <f>SUM(B25:E25)</f>
-        <v>743658</v>
+        <v>791989</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="103"/>
       <c r="G27" s="103"/>
       <c r="H27" s="103"/>
       <c r="I27" s="104"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="53"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="43">
         <f>B15+B27</f>
-        <v>998937</v>
+        <v>1063341</v>
       </c>
       <c r="E29" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="111"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E30" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="111"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="str">
         <f>A3</f>
         <v>UI SS Tranche 6</v>
       </c>
@@ -17808,103 +17821,105 @@
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="63">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
       <c r="C34" s="64">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="46"/>
       <c r="C35" s="47"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="eDe8rjGXK/FzuyVAKFqT+WNNn1njAV4pelqZ1Uxt64DALNgnDd6YrQZ0hLYC2cmSZ1s07qea5+2x8OQTHZkq7w==" saltValue="/w20hnNl/e28h/e0NdkdOA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ww4shatVxQFXS1baKhd8ADMlX2RcixNxW00I2ZVrjYKfeuSwRsFi6sABJiJtuAK+U7YaUpf1eB+7ViQlfhGJoQ==" saltValue="CAgCGsOhZ+C5sf5oGE9hXw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 8 of 12
+Page 6 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="A2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
-    <col min="6" max="8" width="10.7109375" customWidth="1"/>
+    <col min="6" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" customWidth="1"/>
-    <col min="10" max="14" width="14.28515625" customWidth="1"/>
+    <col min="10" max="12" width="17" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="101" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 04/21/2026</v>
+        <v>CONFIDENTIAL UNTIL 07/14/2026</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
@@ -17972,384 +17987,384 @@
         <v>43</v>
       </c>
       <c r="J6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12186</v>
+        <v>12481</v>
       </c>
       <c r="C7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2203</v>
+        <v>3480</v>
       </c>
       <c r="D7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>41647</v>
+        <v>43379</v>
       </c>
       <c r="E7" s="41">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="56">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
       <c r="K7" s="56">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="56">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10100</v>
+        <v>10345</v>
       </c>
       <c r="C8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1979</v>
+        <v>3126</v>
       </c>
       <c r="D8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>31593</v>
+        <v>32905</v>
       </c>
       <c r="E8" s="41">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>8757</v>
+        <v>8969</v>
       </c>
       <c r="C9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1701</v>
+        <v>2686</v>
       </c>
       <c r="D9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>22769</v>
+        <v>23705</v>
       </c>
       <c r="E9" s="41">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9692</v>
+        <v>9923</v>
       </c>
       <c r="C10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1997</v>
+        <v>3154</v>
       </c>
       <c r="D10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>24674</v>
+        <v>25683</v>
       </c>
       <c r="E10" s="41">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>9903</v>
+        <v>10139</v>
       </c>
       <c r="C11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2198</v>
+        <v>3471</v>
       </c>
       <c r="D11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>23578</v>
+        <v>24540</v>
       </c>
       <c r="E11" s="41">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12586</v>
+        <v>12889</v>
       </c>
       <c r="C12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2277</v>
+        <v>3597</v>
       </c>
       <c r="D12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35439</v>
+        <v>36880</v>
       </c>
       <c r="E12" s="41">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="40" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="42">
         <f>SUM(B7:B12)</f>
-        <v>63224</v>
+        <v>64746</v>
       </c>
       <c r="C13" s="42">
         <f>SUM(C7:C12)</f>
-        <v>12355</v>
+        <v>19514</v>
       </c>
       <c r="D13" s="42">
         <f>SUM(D7:D12)</f>
-        <v>179700</v>
+        <v>187092</v>
       </c>
       <c r="E13" s="42">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="58">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="58">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="58">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="43">
         <f>SUM(B13:E13)</f>
-        <v>255279</v>
+        <v>271352</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A17" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="112" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="98" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="99"/>
@@ -18384,338 +18399,338 @@
         <v>43</v>
       </c>
       <c r="J18" s="38" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="38" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>January</v>
       </c>
       <c r="B19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27953</v>
+        <v>28621</v>
       </c>
       <c r="C19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6468</v>
+        <v>10216</v>
       </c>
       <c r="D19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>117429</v>
+        <v>122362</v>
       </c>
       <c r="E19" s="41">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>842</v>
+        <v>678</v>
       </c>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="56">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M19" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N19" s="56">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>February</v>
       </c>
       <c r="B20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24287</v>
+        <v>24874</v>
       </c>
       <c r="C20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6056</v>
+        <v>9565</v>
       </c>
       <c r="D20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96495</v>
+        <v>100544</v>
       </c>
       <c r="E20" s="41">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>689</v>
+        <v>555</v>
       </c>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>March</v>
       </c>
       <c r="B21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23616</v>
+        <v>24183</v>
       </c>
       <c r="C21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6114</v>
+        <v>9658</v>
       </c>
       <c r="D21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>87092</v>
+        <v>90712</v>
       </c>
       <c r="E21" s="41">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>598</v>
+        <v>482</v>
       </c>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M21" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N21" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>April</v>
       </c>
       <c r="B22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23311</v>
+        <v>23864</v>
       </c>
       <c r="C22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6548</v>
+        <v>10343</v>
       </c>
       <c r="D22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>80601</v>
+        <v>83926</v>
       </c>
       <c r="E22" s="41">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>535</v>
+        <v>431</v>
       </c>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M22" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>May</v>
       </c>
       <c r="B23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>23519</v>
+        <v>24077</v>
       </c>
       <c r="C23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6943</v>
+        <v>10967</v>
       </c>
       <c r="D23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>75045</v>
+        <v>78128</v>
       </c>
       <c r="E23" s="41">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>523</v>
+        <v>421</v>
       </c>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M23" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N23" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>June</v>
       </c>
       <c r="B24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26146</v>
+        <v>26764</v>
       </c>
       <c r="C24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6800</v>
+        <v>10740</v>
       </c>
       <c r="D24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>95605</v>
+        <v>99521</v>
       </c>
       <c r="E24" s="41">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>443</v>
+        <v>357</v>
       </c>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M24" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N24" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <f>SUM(B19:B24)</f>
-        <v>148832</v>
+        <v>152383</v>
       </c>
       <c r="C25" s="42">
         <f>SUM(C19:C24)</f>
-        <v>38929</v>
+        <v>61489</v>
       </c>
       <c r="D25" s="42">
         <f>SUM(D19:D24)</f>
-        <v>552267</v>
+        <v>575193</v>
       </c>
       <c r="E25" s="42">
         <f>SUM(E19:E24)</f>
-        <v>3630</v>
+        <v>2924</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="58">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
@@ -18954,74 +18969,74 @@
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="43">
         <f>SUM(B25:E25)</f>
-        <v>743658</v>
+        <v>791989</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="103"/>
       <c r="G27" s="103"/>
       <c r="H27" s="103"/>
       <c r="I27" s="104"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="53"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="43">
         <f>B15+B27</f>
-        <v>998937</v>
+        <v>1063341</v>
       </c>
       <c r="E29" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="111"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
       <c r="E30" s="109" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="111"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48" t="str">
         <f>A3</f>
         <v>UI SS Tranche 7</v>
       </c>
@@ -19070,74 +19085,74 @@
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="63">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
       <c r="C34" s="64">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="46"/>
       <c r="C35" s="47"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="47"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="linGHbtK4MLYIWA4mHYhdy7LthzR9q79aYvI/ffIAmLJhQUXYOT+OfhSjoaicXK7B8IFrh1bGSyrB1XmPGWGtg==" saltValue="O5XNz5U/jyh+7bQrzP0Q6g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="YK/mWNe1ML7fH97yXVdJqGT+ZQnE9mLngVrF0O2W1o9TNPQXg7dsLoVk3DhGXMXwnKltycCpWZKi0sANwh4abg==" saltValue="FbA7Wb8nmQpk29qPcy5Wuw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="57" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 9 of 12
+Page 7 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{624b1752-a977-4927-b9e6-e48a43684aee}" enabled="1" method="Privileged" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>