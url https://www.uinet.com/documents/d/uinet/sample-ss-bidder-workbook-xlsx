--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -1,126 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\agrfil01.amer.iberdrola.local\VolM1\User\WRK_GRP\Power_Procurement\RFPs\RFP July 22 2026\Sample Bidder Workbooks\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\agrfil01.amer.iberdrola.local\VolM1\User\WRK_GRP\Power_Procurement\RFPs\RFP Oct 14 2026\Sample Bidder Workbooks\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B8CA351-91A6-4DB0-86A1-D4B35BD7DB00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4AE93603-C5A0-49E5-8491-044F44FF0D7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="33660" yWindow="975" windowWidth="20580" windowHeight="14325" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="690" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions &amp; Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Bidding Load" sheetId="2" r:id="rId2"/>
     <sheet name="Tranche 1" sheetId="3" r:id="rId3"/>
     <sheet name="Tranche 2" sheetId="4" r:id="rId4"/>
-    <sheet name="Tranche 3" sheetId="5" r:id="rId5"/>
-    <sheet name="Tranche 4" sheetId="6" r:id="rId6"/>
+    <sheet name="Tranche 3" sheetId="5" state="hidden" r:id="rId5"/>
+    <sheet name="Tranche 4" sheetId="6" state="hidden" r:id="rId6"/>
     <sheet name="Tranche 5" sheetId="7" r:id="rId7"/>
     <sheet name="Tranche 6" sheetId="8" r:id="rId8"/>
     <sheet name="Tranche 7" sheetId="9" r:id="rId9"/>
     <sheet name="Tranche 8" sheetId="16" r:id="rId10"/>
-    <sheet name="Tranche_8" sheetId="10" state="hidden" r:id="rId11"/>
-[...1 lines deleted...]
-    <sheet name="T2 Confirm" sheetId="14" r:id="rId13"/>
+    <sheet name="T1 Confirm" sheetId="11" r:id="rId11"/>
+    <sheet name="T2 Confirm" sheetId="14" r:id="rId12"/>
+    <sheet name="Co-Pilot" sheetId="17" state="hidden" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
     <definedName name="IQ_LTM">2000</definedName>
     <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
     <definedName name="IQ_MONTH">15000</definedName>
     <definedName name="IQ_NTM">6000</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_WEEK">50000</definedName>
     <definedName name="IQ_YTD">3000</definedName>
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Bidding Load'!$A$1:$F$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Instructions &amp; Summary'!$A$1:$F$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Tranche 1'!$A$1:$N$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Tranche 2'!$A$1:$N$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Tranche 3'!$A$1:$N$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Tranche 4'!$A$1:$N$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Tranche 5'!$A$1:$N$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Tranche 6'!$A$1:$N$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Tranche 7'!$A$1:$N$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Tranche 8'!$A$1:$N$34</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="10">Tranche_8!$A$1:$N$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F5" i="2" l="1"/>
   <c r="A4" i="11"/>
   <c r="B4" i="11"/>
   <c r="C4" i="11"/>
   <c r="D4" i="11"/>
   <c r="E4" i="11"/>
   <c r="A5" i="11"/>
@@ -685,125 +685,90 @@
   <c r="A29" i="14"/>
   <c r="A26" i="14"/>
   <c r="A25" i="14"/>
   <c r="A24" i="14"/>
   <c r="A23" i="14"/>
   <c r="A22" i="14"/>
   <c r="A21" i="14"/>
   <c r="A17" i="14"/>
   <c r="A16" i="14"/>
   <c r="A15" i="14"/>
   <c r="A14" i="14"/>
   <c r="A13" i="14"/>
   <c r="A12" i="14"/>
   <c r="A9" i="14"/>
   <c r="A8" i="14"/>
   <c r="A7" i="14"/>
   <c r="A6" i="14"/>
   <c r="A5" i="14"/>
   <c r="A4" i="14"/>
   <c r="E29" i="4"/>
   <c r="E29" i="5"/>
   <c r="E29" i="6"/>
   <c r="E29" i="7"/>
   <c r="E29" i="8"/>
   <c r="E29" i="9"/>
-  <c r="E29" i="10"/>
   <c r="E29" i="3"/>
   <c r="E30" i="4"/>
   <c r="E30" i="5"/>
   <c r="E30" i="6"/>
   <c r="E30" i="7"/>
   <c r="E30" i="8"/>
   <c r="E30" i="9"/>
-  <c r="E30" i="10"/>
   <c r="E30" i="3"/>
   <c r="E39" i="2" a="1"/>
   <c r="E39" i="2" s="1"/>
   <c r="D39" i="2" a="1"/>
   <c r="D39" i="2" s="1"/>
   <c r="C39" i="2" a="1"/>
   <c r="C39" i="2"/>
   <c r="B39" i="2" a="1"/>
   <c r="B39" i="2" s="1"/>
   <c r="E38" i="2" a="1"/>
   <c r="E38" i="2" s="1"/>
   <c r="D38" i="2" a="1"/>
   <c r="D38" i="2" s="1"/>
   <c r="C38" i="2" a="1"/>
   <c r="C38" i="2" s="1"/>
   <c r="B38" i="2" a="1"/>
   <c r="B38" i="2" s="1"/>
   <c r="E37" i="2" a="1"/>
   <c r="E37" i="2" s="1"/>
   <c r="D37" i="2" a="1"/>
   <c r="D37" i="2" s="1"/>
   <c r="C37" i="2" a="1"/>
   <c r="C37" i="2" s="1"/>
   <c r="B37" i="2" a="1"/>
   <c r="B37" i="2" s="1"/>
   <c r="E36" i="2" a="1"/>
   <c r="E36" i="2" s="1"/>
   <c r="D36" i="2" a="1"/>
   <c r="D36" i="2" s="1"/>
   <c r="C36" i="2" a="1"/>
   <c r="C36" i="2"/>
   <c r="B36" i="2" a="1"/>
   <c r="B36" i="2" s="1"/>
-  <c r="A31" i="10"/>
-[...31 lines deleted...]
-  <c r="A1" i="10"/>
   <c r="A31" i="9"/>
   <c r="A24" i="9"/>
   <c r="B24" i="9" s="1"/>
   <c r="J24" i="9" s="1"/>
   <c r="A23" i="9"/>
   <c r="E23" i="9" s="1"/>
   <c r="M23" i="9" s="1"/>
   <c r="A22" i="9"/>
   <c r="C22" i="9" s="1"/>
   <c r="K22" i="9" s="1"/>
   <c r="A21" i="9"/>
   <c r="C21" i="9" s="1"/>
   <c r="K21" i="9" s="1"/>
   <c r="A20" i="9"/>
   <c r="B20" i="9" s="1"/>
   <c r="J20" i="9" s="1"/>
   <c r="A19" i="9"/>
   <c r="B19" i="9" s="1"/>
   <c r="J19" i="9" s="1"/>
   <c r="A12" i="9"/>
   <c r="E12" i="9" s="1"/>
   <c r="A11" i="9"/>
   <c r="B11" i="9" s="1"/>
   <c r="J11" i="9" s="1"/>
   <c r="A10" i="9"/>
@@ -1065,168 +1030,137 @@
   <c r="F28" i="2"/>
   <c r="F27" i="2"/>
   <c r="F26" i="2"/>
   <c r="F25" i="2"/>
   <c r="F24" i="2"/>
   <c r="F23" i="2"/>
   <c r="F22" i="2"/>
   <c r="F21" i="2"/>
   <c r="E17" i="2"/>
   <c r="D17" i="2"/>
   <c r="F16" i="2"/>
   <c r="F15" i="2"/>
   <c r="F14" i="2"/>
   <c r="F13" i="2"/>
   <c r="F12" i="2"/>
   <c r="F11" i="2"/>
   <c r="F10" i="2"/>
   <c r="F9" i="2"/>
   <c r="F8" i="2"/>
   <c r="F7" i="2"/>
   <c r="F6" i="2"/>
   <c r="D11" i="9" l="1"/>
   <c r="L11" i="9" s="1"/>
   <c r="C12" i="9"/>
   <c r="K12" i="9" s="1"/>
-  <c r="E22" i="10"/>
-  <c r="M22" i="10" s="1"/>
   <c r="C19" i="16"/>
   <c r="B24" i="16"/>
   <c r="J24" i="16" s="1"/>
   <c r="F33" i="2"/>
   <c r="F17" i="2"/>
-  <c r="D20" i="10"/>
-  <c r="L20" i="10" s="1"/>
   <c r="D12" i="9"/>
   <c r="L12" i="9" s="1"/>
   <c r="B12" i="9"/>
   <c r="J12" i="9" s="1"/>
   <c r="C8" i="7"/>
   <c r="K8" i="7" s="1"/>
   <c r="B8" i="7"/>
   <c r="J8" i="7" s="1"/>
   <c r="N8" i="7" s="1"/>
   <c r="C21" i="7"/>
   <c r="K21" i="7" s="1"/>
-  <c r="D7" i="10"/>
-[...2 lines deleted...]
-  <c r="M20" i="10" s="1"/>
   <c r="B21" i="7"/>
   <c r="J21" i="7" s="1"/>
-  <c r="C20" i="10"/>
-  <c r="K20" i="10" s="1"/>
   <c r="B10" i="6"/>
   <c r="J10" i="6" s="1"/>
-  <c r="D24" i="10"/>
-[...2 lines deleted...]
-  <c r="K24" i="10" s="1"/>
   <c r="B22" i="9"/>
   <c r="J22" i="9" s="1"/>
-  <c r="E24" i="10"/>
-  <c r="M24" i="10" s="1"/>
   <c r="B23" i="9"/>
   <c r="J23" i="9" s="1"/>
   <c r="E24" i="9"/>
   <c r="M24" i="9" s="1"/>
   <c r="C24" i="9"/>
   <c r="K24" i="9" s="1"/>
   <c r="D24" i="9"/>
   <c r="L24" i="9" s="1"/>
-  <c r="C12" i="10"/>
-  <c r="K12" i="10" s="1"/>
   <c r="D9" i="8"/>
   <c r="L9" i="8" s="1"/>
-  <c r="B9" i="10"/>
-  <c r="J9" i="10" s="1"/>
   <c r="C21" i="8"/>
   <c r="K21" i="8" s="1"/>
-  <c r="D22" i="10"/>
-  <c r="L22" i="10" s="1"/>
   <c r="E23" i="8"/>
   <c r="M23" i="8" s="1"/>
   <c r="D8" i="16"/>
   <c r="L8" i="16" s="1"/>
   <c r="E9" i="8"/>
   <c r="C9" i="8"/>
   <c r="K9" i="8" s="1"/>
-  <c r="B19" i="10"/>
-  <c r="J19" i="10" s="1"/>
   <c r="F37" i="2"/>
   <c r="F39" i="2"/>
   <c r="E9" i="7"/>
   <c r="C9" i="7"/>
   <c r="K9" i="7" s="1"/>
   <c r="D20" i="8"/>
   <c r="L20" i="8" s="1"/>
   <c r="B9" i="7"/>
   <c r="J9" i="7" s="1"/>
   <c r="D20" i="9"/>
   <c r="L20" i="9" s="1"/>
   <c r="D23" i="7"/>
   <c r="L23" i="7" s="1"/>
   <c r="E19" i="8"/>
   <c r="M19" i="8" s="1"/>
   <c r="D19" i="9"/>
   <c r="L19" i="9" s="1"/>
   <c r="D11" i="7"/>
   <c r="L11" i="7" s="1"/>
   <c r="B23" i="7"/>
   <c r="J23" i="7" s="1"/>
   <c r="E24" i="6"/>
   <c r="M24" i="6" s="1"/>
   <c r="C8" i="6"/>
   <c r="K8" i="6" s="1"/>
-  <c r="B8" i="10"/>
-  <c r="J8" i="10" s="1"/>
   <c r="E21" i="7"/>
   <c r="M21" i="7" s="1"/>
   <c r="D9" i="9"/>
   <c r="L9" i="9" s="1"/>
   <c r="D8" i="9"/>
   <c r="L8" i="9" s="1"/>
   <c r="E7" i="9"/>
   <c r="C20" i="9"/>
   <c r="K20" i="9" s="1"/>
   <c r="E20" i="9"/>
   <c r="M20" i="9" s="1"/>
   <c r="B10" i="8"/>
   <c r="J10" i="8" s="1"/>
-  <c r="D23" i="10"/>
-  <c r="L23" i="10" s="1"/>
   <c r="B21" i="8"/>
   <c r="J21" i="8" s="1"/>
   <c r="D12" i="16"/>
   <c r="L12" i="16" s="1"/>
   <c r="B22" i="7"/>
   <c r="J22" i="7" s="1"/>
-  <c r="E10" i="10"/>
   <c r="B24" i="7"/>
   <c r="J24" i="7" s="1"/>
-  <c r="D10" i="10"/>
-  <c r="L10" i="10" s="1"/>
   <c r="D10" i="8"/>
   <c r="L10" i="8" s="1"/>
   <c r="C19" i="9"/>
   <c r="K19" i="9" s="1"/>
   <c r="D21" i="16"/>
   <c r="L21" i="16" s="1"/>
   <c r="D10" i="7"/>
   <c r="L10" i="7" s="1"/>
   <c r="E10" i="8"/>
   <c r="D23" i="9"/>
   <c r="L23" i="9" s="1"/>
   <c r="E21" i="8"/>
   <c r="M21" i="8" s="1"/>
   <c r="C22" i="7"/>
   <c r="K22" i="7" s="1"/>
   <c r="E19" i="9"/>
   <c r="M19" i="9" s="1"/>
   <c r="C12" i="7"/>
   <c r="K12" i="7" s="1"/>
   <c r="E12" i="8"/>
   <c r="C23" i="9"/>
   <c r="K23" i="9" s="1"/>
   <c r="B19" i="16"/>
   <c r="J19" i="16" s="1"/>
   <c r="D40" i="2"/>
@@ -1346,104 +1280,98 @@
   <c r="E23" i="6"/>
   <c r="M23" i="6" s="1"/>
   <c r="B23" i="3"/>
   <c r="J23" i="3" s="1"/>
   <c r="B9" i="3"/>
   <c r="J9" i="3" s="1"/>
   <c r="D24" i="3"/>
   <c r="L24" i="3" s="1"/>
   <c r="C7" i="4"/>
   <c r="K7" i="4" s="1"/>
   <c r="C19" i="5"/>
   <c r="K19" i="5" s="1"/>
   <c r="D7" i="4"/>
   <c r="L7" i="4" s="1"/>
   <c r="E11" i="6"/>
   <c r="E23" i="7"/>
   <c r="M23" i="7" s="1"/>
   <c r="C11" i="7"/>
   <c r="K11" i="7" s="1"/>
   <c r="E24" i="8"/>
   <c r="M24" i="8" s="1"/>
   <c r="C22" i="8"/>
   <c r="K22" i="8" s="1"/>
   <c r="C9" i="9"/>
   <c r="K9" i="9" s="1"/>
-  <c r="C21" i="10"/>
-  <c r="K21" i="10" s="1"/>
   <c r="D19" i="8"/>
   <c r="L19" i="8" s="1"/>
   <c r="B23" i="16"/>
   <c r="J23" i="16" s="1"/>
   <c r="D10" i="16"/>
   <c r="L10" i="16" s="1"/>
   <c r="C21" i="16"/>
   <c r="K21" i="16" s="1"/>
   <c r="C20" i="16"/>
   <c r="K20" i="16" s="1"/>
   <c r="B20" i="16"/>
   <c r="J20" i="16" s="1"/>
   <c r="D21" i="9"/>
   <c r="L21" i="9" s="1"/>
   <c r="B9" i="16"/>
   <c r="J9" i="16" s="1"/>
-  <c r="C22" i="10"/>
-  <c r="K22" i="10" s="1"/>
   <c r="B23" i="8"/>
   <c r="J23" i="8" s="1"/>
   <c r="D22" i="8"/>
   <c r="L22" i="8" s="1"/>
   <c r="E12" i="7"/>
   <c r="D12" i="7"/>
   <c r="L12" i="7" s="1"/>
   <c r="B19" i="8"/>
   <c r="J19" i="8" s="1"/>
   <c r="E21" i="16"/>
   <c r="M21" i="16" s="1"/>
   <c r="B21" i="9"/>
   <c r="J21" i="9" s="1"/>
   <c r="B22" i="8"/>
   <c r="J22" i="8" s="1"/>
   <c r="D12" i="8"/>
   <c r="L12" i="8" s="1"/>
   <c r="C11" i="8"/>
   <c r="K11" i="8" s="1"/>
   <c r="E11" i="8"/>
   <c r="E9" i="9"/>
   <c r="B19" i="7"/>
   <c r="J19" i="7" s="1"/>
   <c r="C23" i="16"/>
   <c r="K23" i="16" s="1"/>
   <c r="D24" i="16"/>
   <c r="L24" i="16" s="1"/>
   <c r="E22" i="16"/>
   <c r="M22" i="16" s="1"/>
   <c r="D20" i="16"/>
   <c r="L20" i="16" s="1"/>
   <c r="M20" i="16"/>
-  <c r="C10" i="10"/>
-  <c r="K10" i="10" s="1"/>
   <c r="B8" i="16"/>
   <c r="J8" i="16" s="1"/>
   <c r="C9" i="16"/>
   <c r="K9" i="16" s="1"/>
   <c r="C11" i="16"/>
   <c r="K11" i="16" s="1"/>
   <c r="D23" i="16"/>
   <c r="L23" i="16" s="1"/>
   <c r="B11" i="7"/>
   <c r="J11" i="7" s="1"/>
   <c r="B12" i="8"/>
   <c r="J12" i="8" s="1"/>
   <c r="B10" i="16"/>
   <c r="J10" i="16" s="1"/>
   <c r="C22" i="16"/>
   <c r="K22" i="16" s="1"/>
   <c r="E7" i="8"/>
   <c r="C8" i="16"/>
   <c r="K8" i="16" s="1"/>
   <c r="D9" i="16"/>
   <c r="L9" i="16" s="1"/>
   <c r="D19" i="16"/>
   <c r="C11" i="9"/>
   <c r="K11" i="9" s="1"/>
   <c r="N11" i="9" s="1"/>
@@ -1549,188 +1477,153 @@
   <c r="D10" i="3"/>
   <c r="L10" i="3" s="1"/>
   <c r="E11" i="3"/>
   <c r="E9" i="6"/>
   <c r="D21" i="6"/>
   <c r="C21" i="6"/>
   <c r="K21" i="6" s="1"/>
   <c r="D9" i="3"/>
   <c r="L9" i="3" s="1"/>
   <c r="B11" i="3"/>
   <c r="J11" i="3" s="1"/>
   <c r="E7" i="3"/>
   <c r="B9" i="6"/>
   <c r="J9" i="6" s="1"/>
   <c r="C10" i="4"/>
   <c r="D10" i="4"/>
   <c r="L10" i="4" s="1"/>
   <c r="D12" i="6"/>
   <c r="L12" i="6" s="1"/>
   <c r="E12" i="6"/>
   <c r="C7" i="7"/>
   <c r="D7" i="7"/>
   <c r="B7" i="7"/>
   <c r="C12" i="6"/>
   <c r="K12" i="6" s="1"/>
-  <c r="E11" i="10"/>
-[...5 lines deleted...]
-  <c r="L11" i="10" s="1"/>
   <c r="B10" i="3"/>
   <c r="J10" i="3" s="1"/>
   <c r="J20" i="6"/>
-  <c r="B3" i="10"/>
-  <c r="E31" i="10" s="1"/>
   <c r="C40" i="2"/>
   <c r="D10" i="5"/>
   <c r="C10" i="5"/>
   <c r="B10" i="5"/>
   <c r="M20" i="4"/>
   <c r="E8" i="8"/>
   <c r="C8" i="8"/>
   <c r="D8" i="8"/>
   <c r="B8" i="8"/>
   <c r="C19" i="3"/>
   <c r="B20" i="4"/>
   <c r="D20" i="4"/>
   <c r="C20" i="4"/>
   <c r="D23" i="5"/>
   <c r="L23" i="5" s="1"/>
   <c r="E8" i="7"/>
   <c r="E20" i="7"/>
   <c r="B20" i="7"/>
   <c r="D20" i="7"/>
   <c r="L20" i="7" s="1"/>
-  <c r="D8" i="10"/>
-[...4 lines deleted...]
-  <c r="E12" i="10"/>
   <c r="E23" i="5"/>
   <c r="M23" i="5" s="1"/>
   <c r="D11" i="6"/>
   <c r="D21" i="5"/>
   <c r="E8" i="4"/>
   <c r="D8" i="4"/>
   <c r="C19" i="7"/>
   <c r="C24" i="8"/>
   <c r="K24" i="8" s="1"/>
-  <c r="C19" i="10"/>
-  <c r="D19" i="10"/>
   <c r="E12" i="4"/>
   <c r="B11" i="5"/>
   <c r="J11" i="5" s="1"/>
   <c r="C24" i="7"/>
   <c r="K24" i="7" s="1"/>
   <c r="D24" i="7"/>
   <c r="L24" i="7" s="1"/>
   <c r="C10" i="9"/>
   <c r="K10" i="9" s="1"/>
   <c r="D10" i="9"/>
   <c r="L10" i="9" s="1"/>
   <c r="E10" i="9"/>
-  <c r="C9" i="10"/>
-[...6 lines deleted...]
-  <c r="M23" i="10" s="1"/>
   <c r="D19" i="7"/>
   <c r="D22" i="7"/>
   <c r="L22" i="7" s="1"/>
   <c r="B23" i="5"/>
   <c r="J23" i="5" s="1"/>
   <c r="C11" i="6"/>
   <c r="C23" i="8"/>
   <c r="C7" i="9"/>
   <c r="B7" i="9"/>
-  <c r="B21" i="10"/>
-  <c r="E21" i="10"/>
   <c r="D12" i="4"/>
   <c r="L12" i="4" s="1"/>
   <c r="B12" i="4"/>
   <c r="J12" i="4" s="1"/>
   <c r="B20" i="8"/>
   <c r="E20" i="8"/>
   <c r="E8" i="9"/>
   <c r="C8" i="9"/>
   <c r="K8" i="9" s="1"/>
   <c r="D22" i="9"/>
   <c r="L22" i="9" s="1"/>
   <c r="E22" i="9"/>
-  <c r="C7" i="10"/>
-  <c r="B7" i="10"/>
   <c r="B40" i="2"/>
   <c r="K7" i="16"/>
   <c r="D7" i="16"/>
   <c r="K19" i="16"/>
   <c r="E7" i="16"/>
   <c r="D11" i="16"/>
   <c r="L11" i="16" s="1"/>
   <c r="E10" i="16"/>
   <c r="E12" i="16"/>
   <c r="B12" i="16"/>
   <c r="J12" i="16" s="1"/>
   <c r="B7" i="16"/>
-  <c r="N10" i="10" l="1"/>
-  <c r="N12" i="9"/>
+  <c r="N12" i="9" l="1"/>
   <c r="N21" i="7"/>
-  <c r="N20" i="10"/>
   <c r="F40" i="2"/>
   <c r="N9" i="7"/>
-  <c r="N24" i="10"/>
-  <c r="N22" i="10"/>
   <c r="J25" i="9"/>
   <c r="N24" i="9"/>
-  <c r="N12" i="10"/>
   <c r="N21" i="8"/>
   <c r="N9" i="8"/>
   <c r="N23" i="9"/>
   <c r="N20" i="9"/>
   <c r="N21" i="16"/>
   <c r="N23" i="7"/>
   <c r="N10" i="7"/>
   <c r="L13" i="9"/>
   <c r="C25" i="9"/>
   <c r="N19" i="9"/>
   <c r="N10" i="8"/>
   <c r="N12" i="16"/>
   <c r="N8" i="9"/>
   <c r="N11" i="8"/>
   <c r="N19" i="8"/>
   <c r="N9" i="9"/>
   <c r="N10" i="16"/>
   <c r="B25" i="9"/>
   <c r="N12" i="7"/>
   <c r="K25" i="9"/>
-  <c r="E13" i="10"/>
   <c r="N22" i="7"/>
   <c r="N20" i="16"/>
   <c r="N21" i="4"/>
   <c r="N8" i="6"/>
   <c r="N23" i="4"/>
   <c r="N24" i="3"/>
   <c r="N23" i="16"/>
   <c r="E25" i="16"/>
   <c r="N19" i="4"/>
   <c r="M25" i="16"/>
   <c r="N9" i="16"/>
   <c r="N12" i="8"/>
   <c r="C13" i="16"/>
   <c r="N11" i="5"/>
   <c r="N24" i="5"/>
   <c r="N8" i="5"/>
   <c r="N24" i="6"/>
   <c r="E25" i="4"/>
   <c r="N19" i="5"/>
   <c r="N7" i="4"/>
   <c r="N11" i="4"/>
   <c r="N19" i="6"/>
   <c r="N20" i="3"/>
   <c r="N11" i="3"/>
   <c r="N7" i="5"/>
@@ -1739,109 +1632,101 @@
   <c r="E13" i="3"/>
   <c r="C25" i="5"/>
   <c r="N7" i="3"/>
   <c r="N21" i="3"/>
   <c r="B25" i="6"/>
   <c r="N7" i="6"/>
   <c r="M25" i="3"/>
   <c r="N12" i="5"/>
   <c r="N23" i="3"/>
   <c r="K25" i="5"/>
   <c r="E13" i="4"/>
   <c r="C25" i="6"/>
   <c r="N22" i="5"/>
   <c r="N22" i="3"/>
   <c r="M25" i="4"/>
   <c r="N23" i="6"/>
   <c r="N9" i="6"/>
   <c r="N24" i="4"/>
   <c r="B25" i="3"/>
   <c r="N22" i="4"/>
   <c r="N9" i="5"/>
   <c r="N11" i="16"/>
   <c r="E13" i="8"/>
   <c r="N7" i="8"/>
   <c r="N22" i="8"/>
-  <c r="N23" i="10"/>
-  <c r="N9" i="10"/>
   <c r="N8" i="16"/>
   <c r="E13" i="7"/>
   <c r="K13" i="16"/>
   <c r="N24" i="16"/>
   <c r="J25" i="16"/>
   <c r="N11" i="7"/>
   <c r="E13" i="9"/>
   <c r="B25" i="16"/>
   <c r="N10" i="9"/>
   <c r="D25" i="16"/>
   <c r="L19" i="16"/>
   <c r="L25" i="16" s="1"/>
   <c r="L24" i="8"/>
   <c r="L25" i="8" s="1"/>
   <c r="D25" i="8"/>
   <c r="E13" i="16"/>
   <c r="K25" i="16"/>
   <c r="N22" i="16"/>
   <c r="C25" i="16"/>
   <c r="N22" i="6"/>
   <c r="D13" i="3"/>
   <c r="E25" i="6"/>
   <c r="E13" i="5"/>
   <c r="E13" i="6"/>
   <c r="B13" i="3"/>
   <c r="L13" i="3"/>
   <c r="N9" i="4"/>
   <c r="N12" i="3"/>
   <c r="C13" i="3"/>
   <c r="N12" i="6"/>
   <c r="L21" i="6"/>
   <c r="D25" i="6"/>
   <c r="B13" i="6"/>
   <c r="B25" i="5"/>
   <c r="J13" i="6"/>
   <c r="E25" i="5"/>
   <c r="N12" i="4"/>
   <c r="L19" i="3"/>
   <c r="L25" i="3" s="1"/>
   <c r="D25" i="3"/>
   <c r="K25" i="6"/>
   <c r="N9" i="3"/>
   <c r="K20" i="4"/>
   <c r="K25" i="4" s="1"/>
   <c r="C25" i="4"/>
-  <c r="K7" i="10"/>
-[...1 lines deleted...]
-  <c r="C13" i="10"/>
   <c r="K7" i="9"/>
   <c r="K13" i="9" s="1"/>
   <c r="C13" i="9"/>
   <c r="N24" i="7"/>
   <c r="L8" i="4"/>
   <c r="D13" i="4"/>
-  <c r="L8" i="10"/>
-[...1 lines deleted...]
-  <c r="D13" i="10"/>
   <c r="L20" i="4"/>
   <c r="L25" i="4" s="1"/>
   <c r="D25" i="4"/>
   <c r="J13" i="4"/>
   <c r="K13" i="3"/>
   <c r="N8" i="3"/>
   <c r="D13" i="9"/>
   <c r="L7" i="16"/>
   <c r="L13" i="16" s="1"/>
   <c r="D13" i="16"/>
   <c r="K23" i="8"/>
   <c r="C25" i="8"/>
   <c r="J20" i="4"/>
   <c r="B25" i="4"/>
   <c r="N20" i="6"/>
   <c r="J25" i="6"/>
   <c r="J13" i="3"/>
   <c r="N10" i="3"/>
   <c r="K10" i="4"/>
   <c r="C13" i="4"/>
   <c r="J7" i="9"/>
   <c r="B13" i="9"/>
   <c r="E25" i="9"/>
   <c r="M22" i="9"/>
   <c r="M25" i="9" s="1"/>
@@ -1849,275 +1734,244 @@
   <c r="C13" i="6"/>
   <c r="L21" i="5"/>
   <c r="D25" i="5"/>
   <c r="J20" i="7"/>
   <c r="B25" i="7"/>
   <c r="D25" i="9"/>
   <c r="J25" i="3"/>
   <c r="C25" i="7"/>
   <c r="K19" i="7"/>
   <c r="B13" i="16"/>
   <c r="J7" i="16"/>
   <c r="N23" i="5"/>
   <c r="L11" i="6"/>
   <c r="L13" i="6" s="1"/>
   <c r="D13" i="6"/>
   <c r="M20" i="7"/>
   <c r="M25" i="7" s="1"/>
   <c r="E25" i="7"/>
   <c r="N21" i="9"/>
   <c r="L25" i="9"/>
   <c r="J7" i="7"/>
   <c r="B13" i="7"/>
   <c r="K19" i="3"/>
   <c r="K25" i="3" s="1"/>
   <c r="C25" i="3"/>
-  <c r="L19" i="10"/>
-[...1 lines deleted...]
-  <c r="D25" i="10"/>
   <c r="J8" i="8"/>
   <c r="B13" i="8"/>
   <c r="J10" i="5"/>
   <c r="B13" i="5"/>
-  <c r="N11" i="10"/>
   <c r="L7" i="7"/>
   <c r="L13" i="7" s="1"/>
   <c r="D13" i="7"/>
-  <c r="M21" i="10"/>
-[...3 lines deleted...]
-  <c r="C25" i="10"/>
   <c r="L8" i="8"/>
   <c r="L13" i="8" s="1"/>
   <c r="D13" i="8"/>
   <c r="K10" i="5"/>
   <c r="K13" i="5" s="1"/>
   <c r="C13" i="5"/>
   <c r="K7" i="7"/>
   <c r="K13" i="7" s="1"/>
   <c r="C13" i="7"/>
-  <c r="J7" i="10"/>
-  <c r="B13" i="10"/>
   <c r="M20" i="8"/>
   <c r="M25" i="8" s="1"/>
   <c r="E25" i="8"/>
   <c r="J20" i="8"/>
   <c r="B25" i="8"/>
-  <c r="J21" i="10"/>
-  <c r="B25" i="10"/>
   <c r="L19" i="7"/>
   <c r="L25" i="7" s="1"/>
   <c r="D25" i="7"/>
   <c r="M25" i="5"/>
   <c r="N20" i="5"/>
   <c r="K8" i="8"/>
   <c r="K13" i="8" s="1"/>
   <c r="C13" i="8"/>
   <c r="D13" i="5"/>
   <c r="L10" i="5"/>
   <c r="L13" i="5" s="1"/>
   <c r="B13" i="4"/>
   <c r="J25" i="5"/>
   <c r="N24" i="8" l="1"/>
-  <c r="B15" i="10"/>
   <c r="B27" i="6"/>
   <c r="B27" i="5"/>
   <c r="B15" i="6"/>
   <c r="B15" i="3"/>
   <c r="N19" i="16"/>
   <c r="N25" i="16" s="1"/>
   <c r="B33" i="16" s="1"/>
   <c r="N22" i="9"/>
   <c r="N25" i="9" s="1"/>
   <c r="B33" i="9" s="1"/>
   <c r="B27" i="9"/>
-  <c r="N8" i="10"/>
-  <c r="B27" i="10"/>
   <c r="B27" i="16"/>
   <c r="B15" i="9"/>
   <c r="B15" i="16"/>
   <c r="N13" i="3"/>
   <c r="B32" i="3" s="1"/>
   <c r="B27" i="3"/>
   <c r="B15" i="5"/>
   <c r="L25" i="6"/>
   <c r="N21" i="6"/>
   <c r="N25" i="6" s="1"/>
   <c r="B33" i="6" s="1"/>
   <c r="N10" i="5"/>
   <c r="N13" i="5" s="1"/>
   <c r="B32" i="5" s="1"/>
   <c r="J13" i="5"/>
   <c r="B15" i="7"/>
   <c r="K13" i="6"/>
   <c r="N11" i="6"/>
   <c r="N13" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="K13" i="4"/>
   <c r="N10" i="4"/>
   <c r="N23" i="8"/>
   <c r="K25" i="8"/>
-  <c r="J13" i="10"/>
-[...2 lines deleted...]
-  <c r="N19" i="10"/>
   <c r="B15" i="8"/>
   <c r="J13" i="7"/>
   <c r="N7" i="7"/>
   <c r="N13" i="7" s="1"/>
   <c r="B32" i="7" s="1"/>
   <c r="N19" i="3"/>
   <c r="N25" i="3" s="1"/>
   <c r="B33" i="3" s="1"/>
   <c r="N8" i="4"/>
   <c r="L13" i="4"/>
-  <c r="N21" i="10"/>
-  <c r="J25" i="10"/>
   <c r="N8" i="8"/>
   <c r="N13" i="8" s="1"/>
   <c r="B32" i="8" s="1"/>
   <c r="J13" i="8"/>
   <c r="J13" i="16"/>
   <c r="N7" i="16"/>
   <c r="N13" i="16" s="1"/>
   <c r="B32" i="16" s="1"/>
   <c r="B15" i="4"/>
   <c r="B27" i="7"/>
   <c r="N20" i="8"/>
   <c r="J25" i="8"/>
   <c r="K25" i="7"/>
   <c r="N19" i="7"/>
   <c r="N20" i="7"/>
   <c r="J25" i="7"/>
   <c r="B27" i="4"/>
   <c r="B27" i="8"/>
   <c r="N21" i="5"/>
   <c r="N25" i="5" s="1"/>
   <c r="B33" i="5" s="1"/>
   <c r="L25" i="5"/>
   <c r="J13" i="9"/>
   <c r="N7" i="9"/>
   <c r="N13" i="9" s="1"/>
   <c r="B32" i="9" s="1"/>
   <c r="N20" i="4"/>
   <c r="N25" i="4" s="1"/>
   <c r="B33" i="4" s="1"/>
   <c r="J25" i="4"/>
   <c r="C33" i="6" l="1"/>
   <c r="D10" i="1" s="1"/>
   <c r="B29" i="9"/>
-  <c r="N25" i="10"/>
-[...1 lines deleted...]
-  <c r="C33" i="10" s="1"/>
   <c r="C33" i="9"/>
   <c r="D13" i="1" s="1"/>
   <c r="C32" i="3"/>
   <c r="C7" i="1" s="1"/>
   <c r="B29" i="3"/>
-  <c r="B29" i="10"/>
   <c r="C33" i="5"/>
   <c r="D9" i="1" s="1"/>
   <c r="B29" i="6"/>
   <c r="B29" i="5"/>
   <c r="C33" i="4"/>
   <c r="D8" i="1" s="1"/>
   <c r="B29" i="4"/>
   <c r="N13" i="4"/>
   <c r="B32" i="4" s="1"/>
   <c r="B34" i="4" s="1"/>
   <c r="B29" i="8"/>
   <c r="B29" i="16"/>
   <c r="N25" i="7"/>
   <c r="B33" i="7" s="1"/>
   <c r="B34" i="7" s="1"/>
   <c r="C33" i="16"/>
   <c r="D14" i="1" s="1"/>
   <c r="N25" i="8"/>
   <c r="B33" i="8" s="1"/>
   <c r="C33" i="8" s="1"/>
   <c r="D12" i="1" s="1"/>
-  <c r="N13" i="10"/>
-[...1 lines deleted...]
-  <c r="C32" i="10" s="1"/>
   <c r="C33" i="3"/>
   <c r="D7" i="1" s="1"/>
   <c r="C32" i="8"/>
   <c r="C12" i="1" s="1"/>
   <c r="B34" i="6"/>
   <c r="C32" i="6"/>
   <c r="C10" i="1" s="1"/>
   <c r="B29" i="7"/>
   <c r="B34" i="16"/>
   <c r="C32" i="16"/>
   <c r="C14" i="1" s="1"/>
   <c r="B34" i="5"/>
   <c r="C32" i="5"/>
   <c r="C9" i="1" s="1"/>
   <c r="C32" i="7"/>
   <c r="C11" i="1" s="1"/>
   <c r="C32" i="9"/>
   <c r="C13" i="1" s="1"/>
   <c r="B34" i="9"/>
   <c r="B34" i="3"/>
   <c r="C33" i="7" l="1"/>
   <c r="D11" i="1" s="1"/>
   <c r="C32" i="4"/>
   <c r="C8" i="1" s="1"/>
   <c r="B34" i="8"/>
   <c r="C34" i="8" s="1"/>
   <c r="E12" i="1" s="1"/>
-  <c r="B34" i="10"/>
-  <c r="C34" i="10" s="1"/>
   <c r="F10" i="1"/>
   <c r="C34" i="6"/>
   <c r="E10" i="1" s="1"/>
   <c r="C34" i="7"/>
   <c r="E11" i="1" s="1"/>
   <c r="F11" i="1"/>
   <c r="F9" i="1"/>
   <c r="C34" i="5"/>
   <c r="E9" i="1" s="1"/>
   <c r="C34" i="3"/>
   <c r="E7" i="1" s="1"/>
   <c r="F7" i="1"/>
   <c r="C34" i="9"/>
   <c r="E13" i="1" s="1"/>
   <c r="F13" i="1"/>
   <c r="C34" i="16"/>
   <c r="E14" i="1" s="1"/>
   <c r="F14" i="1"/>
   <c r="F8" i="1"/>
   <c r="C34" i="4"/>
   <c r="E8" i="1" s="1"/>
   <c r="F12" i="1" l="1"/>
   <c r="F15" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="808" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="95">
   <si>
     <t>UI Standard Service Tranche</t>
   </si>
   <si>
     <t xml:space="preserve">Tranche Definition </t>
   </si>
   <si>
     <t>Total $/MWh</t>
   </si>
   <si>
     <t>Total $</t>
   </si>
   <si>
     <t>UI SS Tranche 2</t>
   </si>
   <si>
     <t>UI SS Tranche 3</t>
   </si>
   <si>
     <t>UI SS Tranche 5</t>
   </si>
   <si>
     <t>UI SS Tranche 6</t>
   </si>
   <si>
@@ -2336,91 +2190,126 @@
   <si>
     <t>Delivery Term 1, Tranche 4</t>
   </si>
   <si>
     <t>Delivery Term 2, Tranche 6</t>
   </si>
   <si>
     <t>Delivery Term 2, Tranche 5</t>
   </si>
   <si>
     <t>Delivery Term 2, Tranche 7</t>
   </si>
   <si>
     <t>Delivery Term 2, Tranche 8</t>
   </si>
   <si>
     <t xml:space="preserve">6. Quantities provided in Bidding_Load worksheet in this file represent total UI Standard Service load. Quantities show for each Tranche are 10% of these quantities.  </t>
   </si>
   <si>
     <t xml:space="preserve">7. Suppliers are responsible for serving the awarded portion of actual Standard Service load, irrespective of the quantities in this table. Quantities in workbook are for bid evaluation purposes only and are not relevant to contractual service obligations. Actual load will differ from these quantities.   </t>
   </si>
   <si>
     <t>Bidder "X"</t>
   </si>
   <si>
-    <t>072026</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t>5. Quantities in "Bidding_ Load" worksheet are the product of hourly total UI load (including customers taking generation service from entities other than UI) for</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> 04/01/2025 - 03/31/2026, times the March 2026 </t>
+      <t xml:space="preserve"> 07/01/2025 - 06/30/2026, times the June 2026 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>migration percentages (percentage of customers in each Customer Class taking generation service from UI).</t>
+    </r>
+  </si>
+  <si>
+    <t>102026</t>
+  </si>
+  <si>
+    <t>CONFIDENTIAL UNTIL 01/12/2027</t>
+  </si>
+  <si>
+    <t>Check every worksheet in this workbook. List any sheet where protection is off. Do not modify the workbook.</t>
+  </si>
+  <si>
+    <t>The other 12 worksheets are protected. No changes were made.</t>
+  </si>
+  <si>
+    <t>Q1</t>
+  </si>
+  <si>
+    <t>A1</t>
+  </si>
+  <si>
+    <r>
+      <t>Protection is off on:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF424242"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10.199999999999999"/>
+        <color rgb="FF0F7937"/>
+        <rFont val="Consolas"/>
+        <family val="3"/>
+      </rPr>
+      <t>Co-Pilot</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;???_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="mmmm\-yyyy"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2527,50 +2416,74 @@
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF242424"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF424242"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF424242"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.199999999999999"/>
+      <color rgb="FF0F7937"/>
+      <name val="Consolas"/>
+      <family val="3"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.24994659260841701"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
@@ -2707,328 +2620,321 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="16" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="2" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="44" fontId="2" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="16" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="16" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="16" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="16" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3298,1474 +3204,1470 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J42"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:F27"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:XFD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="52.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="93" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="93"/>
+      <c r="A1" s="81" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E2" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>40</v>
       </c>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="60" t="str">
+      <c r="A3" s="53" t="str">
         <f>"UI Standard Service RFP "&amp;B4&amp;", Bidding Workbook"</f>
-        <v>UI Standard Service RFP 072026, Bidding Workbook</v>
+        <v>UI Standard Service RFP 102026, Bidding Workbook</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>31</v>
       </c>
       <c r="F3" s="20">
         <v>2027</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="72" t="s">
-        <v>87</v>
+      <c r="B4" s="62" t="s">
+        <v>88</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="20">
         <v>2027</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>63</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>72</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="25" t="str">
         <f>IF($E$3="1H","January 1, "&amp;$F$3&amp;" through June 30, "&amp;$F$3&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$3&amp;" through December 31, "&amp;$F$3&amp;" - 10% of the SS TOTAL load")</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="C7" s="56">
+      <c r="C7" s="49">
         <f>'Tranche 1'!C32</f>
         <v>0</v>
       </c>
-      <c r="D7" s="56">
+      <c r="D7" s="49">
         <f>'Tranche 1'!C33</f>
         <v>0</v>
       </c>
-      <c r="E7" s="56">
+      <c r="E7" s="49">
         <f>'Tranche 1'!C34</f>
         <v>0</v>
       </c>
-      <c r="F7" s="56">
+      <c r="F7" s="49">
         <f>'Tranche 1'!B34</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="25" t="str">
         <f>IF($E$3="1H","January 1, "&amp;$F$3&amp;" through June 30, "&amp;$F$3&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$3&amp;" through December 31, "&amp;$F$3&amp;" - 10% of the SS TOTAL load")</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="C8" s="56">
+      <c r="C8" s="49">
         <f>'Tranche 2'!C32</f>
         <v>0</v>
       </c>
-      <c r="D8" s="56">
+      <c r="D8" s="49">
         <f>'Tranche 2'!C33</f>
         <v>0</v>
       </c>
-      <c r="E8" s="56">
+      <c r="E8" s="49">
         <f>'Tranche 2'!C34</f>
         <v>0</v>
       </c>
-      <c r="F8" s="56">
+      <c r="F8" s="49">
         <f>'Tranche 2'!B34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A9" s="73" t="s">
+    <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="74" t="str">
+      <c r="B9" s="25" t="str">
         <f>IF($E$3="1H","January 1, "&amp;$F$3&amp;" through June 30, "&amp;$F$3&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$3&amp;" through December 31, "&amp;$F$3&amp;" - 10% of the SS TOTAL load")</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="C9" s="61">
+      <c r="C9" s="54">
         <f>'Tranche 3'!C32</f>
         <v>0</v>
       </c>
-      <c r="D9" s="61">
+      <c r="D9" s="54">
         <f>'Tranche 3'!C33</f>
         <v>0</v>
       </c>
-      <c r="E9" s="61">
+      <c r="E9" s="54">
         <f>'Tranche 3'!C34</f>
         <v>0</v>
       </c>
-      <c r="F9" s="61">
+      <c r="F9" s="54">
         <f>'Tranche 3'!B34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A10" s="73" t="s">
+    <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="74" t="str">
+      <c r="B10" s="25" t="str">
         <f>IF($E$3="1H","January 1, "&amp;$F$3&amp;" through June 30, "&amp;$F$3&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$3&amp;" through December 31, "&amp;$F$3&amp;" - 10% of the SS TOTAL load")</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="C10" s="61">
+      <c r="C10" s="54">
         <f>'Tranche 4'!C32</f>
         <v>0</v>
       </c>
-      <c r="D10" s="61">
+      <c r="D10" s="54">
         <f>'Tranche 4'!C33</f>
         <v>0</v>
       </c>
-      <c r="E10" s="61">
+      <c r="E10" s="54">
         <f>'Tranche 4'!C34</f>
         <v>0</v>
       </c>
-      <c r="F10" s="61">
+      <c r="F10" s="54">
         <f>'Tranche 4'!B34</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="25" t="str">
         <f>IF($E$4="1H","January 1, "&amp;$F$4&amp;" through June 30, "&amp;$F$4&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$4&amp;" through December 31, "&amp;$F$4&amp;" - 10% of the SS TOTAL load")</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="C11" s="56">
+      <c r="C11" s="49">
         <f>'Tranche 5'!C32</f>
         <v>0</v>
       </c>
-      <c r="D11" s="56">
+      <c r="D11" s="49">
         <f>'Tranche 5'!C33</f>
         <v>0</v>
       </c>
-      <c r="E11" s="56">
+      <c r="E11" s="49">
         <f>'Tranche 5'!C34</f>
         <v>0</v>
       </c>
-      <c r="F11" s="56">
+      <c r="F11" s="49">
         <f>'Tranche 5'!B34</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="25" t="str">
         <f>IF($E$4="1H","January 1, "&amp;$F$4&amp;" through June 30, "&amp;$F$4&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$4&amp;" through December 31, "&amp;$F$4&amp;" - 10% of the SS TOTAL load")</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="C12" s="56">
+      <c r="C12" s="49">
         <f>'Tranche 6'!C32</f>
         <v>0</v>
       </c>
-      <c r="D12" s="56">
+      <c r="D12" s="49">
         <f>'Tranche 6'!C33</f>
         <v>0</v>
       </c>
-      <c r="E12" s="56">
+      <c r="E12" s="49">
         <f>'Tranche 6'!C34</f>
         <v>0</v>
       </c>
-      <c r="F12" s="56">
+      <c r="F12" s="49">
         <f>'Tranche 6'!B34</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="25" t="str">
         <f>IF($E$4="1H","January 1, "&amp;$F$4&amp;" through June 30, "&amp;$F$4&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$4&amp;" through December 31, "&amp;$F$4&amp;" - 10% of the SS TOTAL load")</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="C13" s="56">
+      <c r="C13" s="49">
         <f>'Tranche 7'!C32</f>
         <v>0</v>
       </c>
-      <c r="D13" s="56">
+      <c r="D13" s="49">
         <f>'Tranche 7'!C33</f>
         <v>0</v>
       </c>
-      <c r="E13" s="56">
+      <c r="E13" s="49">
         <f>'Tranche 7'!C34</f>
         <v>0</v>
       </c>
-      <c r="F13" s="56">
+      <c r="F13" s="49">
         <f>'Tranche 7'!B34</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="25" t="str">
         <f>IF($E$4="1H","January 1, "&amp;$F$4&amp;" through June 30, "&amp;$F$4&amp;" - 10% of the SS TOTAL load","July 1, "&amp;$F$4&amp;" through December 31, "&amp;$F$4&amp;" - 10% of the SS TOTAL load")</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="C14" s="56">
+      <c r="C14" s="49">
         <f>'Tranche 8'!C32</f>
         <v>0</v>
       </c>
-      <c r="D14" s="56">
+      <c r="D14" s="49">
         <f>'Tranche 8'!C33</f>
         <v>0</v>
       </c>
-      <c r="E14" s="56">
+      <c r="E14" s="49">
         <f>'Tranche 8'!C34</f>
         <v>0</v>
       </c>
-      <c r="F14" s="56">
+      <c r="F14" s="49">
         <f>'Tranche 8'!B34</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A15" s="95" t="s">
+      <c r="A15" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="95"/>
-[...3 lines deleted...]
-      <c r="F15" s="57">
+      <c r="B15" s="83"/>
+      <c r="C15" s="83"/>
+      <c r="D15" s="83"/>
+      <c r="E15" s="83"/>
+      <c r="F15" s="50">
         <f>SUM(F7:F14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="94"/>
-[...3 lines deleted...]
-      <c r="F17" s="94"/>
+      <c r="B17" s="82"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="82"/>
     </row>
     <row r="18" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="77" t="s">
+      <c r="A18" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="77"/>
-[...3 lines deleted...]
-      <c r="F18" s="77"/>
+      <c r="B18" s="65"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="65"/>
+      <c r="F18" s="65"/>
     </row>
     <row r="19" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="78" t="s">
+      <c r="A19" s="66" t="s">
         <v>86</v>
       </c>
-      <c r="B19" s="79"/>
-[...3 lines deleted...]
-      <c r="F19" s="80"/>
+      <c r="B19" s="67"/>
+      <c r="C19" s="67"/>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="68"/>
     </row>
     <row r="20" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="66" t="s">
+      <c r="A20" s="57" t="s">
         <v>73</v>
       </c>
-      <c r="B20" s="87" t="str">
+      <c r="B20" s="75" t="str">
         <f t="array" aca="1" ref="B20" ca="1">MID(CELL("filename"),FIND("[",CELL("filename"))+1,FIND("]",CELL("filename"))-FIND("[",CELL("filename"))-1)</f>
-        <v>SAMPLE SS BIDDER WORKBOOK 07222026.xlsx</v>
-[...4 lines deleted...]
-      <c r="F20" s="89"/>
+        <v>SAMPLE SS BIDDER WORKBOOK 10142026.xlsx</v>
+      </c>
+      <c r="C20" s="76"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="76"/>
+      <c r="F20" s="77"/>
     </row>
     <row r="21" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="84" t="s">
+      <c r="A22" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="85"/>
-[...3 lines deleted...]
-      <c r="F22" s="86"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="74"/>
     </row>
     <row r="23" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="81" t="s">
+      <c r="A23" s="69" t="s">
         <v>65</v>
       </c>
-      <c r="B23" s="82"/>
-[...3 lines deleted...]
-      <c r="F23" s="83"/>
+      <c r="B23" s="70"/>
+      <c r="C23" s="70"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="70"/>
+      <c r="F23" s="71"/>
     </row>
     <row r="24" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="81" t="s">
+      <c r="A24" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="82"/>
-[...3 lines deleted...]
-      <c r="F24" s="83"/>
+      <c r="B24" s="70"/>
+      <c r="C24" s="70"/>
+      <c r="D24" s="70"/>
+      <c r="E24" s="70"/>
+      <c r="F24" s="71"/>
     </row>
     <row r="25" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="81" t="s">
+      <c r="A25" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="82"/>
-[...3 lines deleted...]
-      <c r="F25" s="83"/>
+      <c r="B25" s="70"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="71"/>
     </row>
     <row r="26" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="81" t="s">
+      <c r="A26" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="82"/>
-[...3 lines deleted...]
-      <c r="F26" s="83"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="E26" s="70"/>
+      <c r="F26" s="71"/>
     </row>
     <row r="27" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="81" t="s">
-[...6 lines deleted...]
-      <c r="F27" s="97"/>
+      <c r="A27" s="69" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="70"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="85"/>
     </row>
     <row r="28" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A28" s="90" t="s">
+      <c r="A28" s="78" t="s">
         <v>84</v>
       </c>
-      <c r="B28" s="91"/>
-[...3 lines deleted...]
-      <c r="F28" s="92"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="79"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="79"/>
+      <c r="F28" s="80"/>
     </row>
     <row r="29" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="90" t="s">
+      <c r="A29" s="78" t="s">
         <v>85</v>
       </c>
-      <c r="B29" s="91"/>
-[...3 lines deleted...]
-      <c r="F29" s="92"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="79"/>
+      <c r="D29" s="79"/>
+      <c r="E29" s="79"/>
+      <c r="F29" s="80"/>
     </row>
     <row r="30" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A30" s="75"/>
-[...2 lines deleted...]
-      <c r="D30" s="76"/>
+      <c r="A30" s="63"/>
+      <c r="B30" s="64"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="64"/>
     </row>
     <row r="31" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="5"/>
     </row>
     <row r="32" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
     </row>
     <row r="33" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="5"/>
     </row>
     <row r="34" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="5"/>
     </row>
     <row r="36" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="5"/>
     </row>
     <row r="37" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="5"/>
     </row>
     <row r="38" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="6"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A40" s="7"/>
       <c r="D40" s="7"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A41" s="8"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="T8euuxIsMnUDOezyNlKMdhW/QLqyTyAmf4uNXl1Lx5qPRK/4NQnSKDCtR5JDsbVyD3sOUMCCVKC4wb/EWJTIww==" saltValue="Fve8tEaVPBvGE8xPAF1yqw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/9Z3e2FOWBr4zCIyJOkCMuRqRKMHT9D336Pc25WBdXQzKLC2VfQTHYYwy5tUgP7J7s6ySz5T1XSdx8dhwIGxjw==" saltValue="ANhb8QBce/WsS5LygSdb8Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="A19:D20" name="Range1_1_1_1"/>
   </protectedRanges>
   <mergeCells count="15">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="A29:F29"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 E3:E4" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"1H,2H"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 1 of 12
+Page 1 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:F27"/>
+      <selection activeCell="A9" sqref="A9:XFD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" customWidth="1"/>
     <col min="10" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="101" t="str">
+      <c r="A1" s="89" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 10/20/2026</v>
-[...13 lines deleted...]
-      <c r="N1" s="101"/>
+        <v>CONFIDENTIAL UNTIL 01/12/2027</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="33"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="108" t="s">
+      <c r="A5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="112"/>
-[...2 lines deleted...]
-      <c r="F5" s="112" t="s">
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="G5" s="112"/>
-[...2 lines deleted...]
-      <c r="J5" s="98" t="s">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="K5" s="99"/>
-[...2 lines deleted...]
-      <c r="N5" s="100"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="88"/>
     </row>
     <row r="6" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="108"/>
-      <c r="B6" s="71" t="s">
+      <c r="A6" s="96"/>
+      <c r="B6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="71" t="s">
+      <c r="C6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="71" t="s">
+      <c r="D6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="71" t="s">
+      <c r="E6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="71" t="s">
+      <c r="F6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="71" t="s">
+      <c r="G6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H6" s="71" t="s">
+      <c r="H6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="71" t="s">
+      <c r="I6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="71" t="s">
+      <c r="J6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="71" t="s">
+      <c r="K6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="71" t="s">
+      <c r="L6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="71" t="s">
+      <c r="M6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="44" t="s">
+      <c r="N6" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="36" t="str">
+      <c r="A7" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>July</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>17019</v>
-[...1 lines deleted...]
-      <c r="C7" s="41">
+        <v>16061</v>
+      </c>
+      <c r="C7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2387</v>
-[...1 lines deleted...]
-      <c r="D7" s="41">
+        <v>2618</v>
+      </c>
+      <c r="D7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>63150</v>
-[...1 lines deleted...]
-      <c r="E7" s="41">
+        <v>61586</v>
+      </c>
+      <c r="E7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="54"/>
-[...2 lines deleted...]
-      <c r="I7" s="59" t="s">
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="56">
+      <c r="J7" s="49">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="56">
+      <c r="K7" s="49">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="56">
+      <c r="L7" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40" t="s">
+      <c r="M7" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="56">
+      <c r="N7" s="49">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="36" t="str">
+      <c r="A8" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>August</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>13107</v>
-[...1 lines deleted...]
-      <c r="C8" s="41">
+        <v>12366</v>
+      </c>
+      <c r="C8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1943</v>
-[...1 lines deleted...]
-      <c r="D8" s="41">
+        <v>2131</v>
+      </c>
+      <c r="D8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>45464</v>
-[...1 lines deleted...]
-      <c r="E8" s="41">
+        <v>44346</v>
+      </c>
+      <c r="E8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="54"/>
-[...2 lines deleted...]
-      <c r="I8" s="59" t="s">
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="56">
+      <c r="J8" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="40" t="s">
+      <c r="M8" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N8" s="56">
+      <c r="N8" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="36" t="str">
+      <c r="A9" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>September</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12516</v>
-[...1 lines deleted...]
-      <c r="C9" s="41">
+        <v>11800</v>
+      </c>
+      <c r="C9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1886</v>
-[...1 lines deleted...]
-      <c r="D9" s="41">
+        <v>2069</v>
+      </c>
+      <c r="D9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35046</v>
-[...1 lines deleted...]
-      <c r="E9" s="41">
+        <v>34184</v>
+      </c>
+      <c r="E9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="54"/>
-[...2 lines deleted...]
-      <c r="I9" s="59" t="s">
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="40" t="s">
+      <c r="M9" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N9" s="56">
+      <c r="N9" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="36" t="str">
+      <c r="A10" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>October</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11946</v>
-[...1 lines deleted...]
-      <c r="C10" s="41">
+        <v>11244</v>
+      </c>
+      <c r="C10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2027</v>
-[...1 lines deleted...]
-      <c r="D10" s="41">
+        <v>2223</v>
+      </c>
+      <c r="D10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26925</v>
-[...1 lines deleted...]
-      <c r="E10" s="41">
+        <v>26264</v>
+      </c>
+      <c r="E10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="54"/>
-[...2 lines deleted...]
-      <c r="I10" s="59" t="s">
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="56">
+      <c r="J10" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="40" t="s">
+      <c r="M10" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N10" s="56">
+      <c r="N10" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="36" t="str">
+      <c r="A11" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>November</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10527</v>
-[...1 lines deleted...]
-      <c r="C11" s="41">
+        <v>9907</v>
+      </c>
+      <c r="C11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="D11" s="41">
+        <v>2032</v>
+      </c>
+      <c r="D11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>28447</v>
-[...1 lines deleted...]
-      <c r="E11" s="41">
+        <v>27734</v>
+      </c>
+      <c r="E11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="54"/>
-[...2 lines deleted...]
-      <c r="I11" s="59" t="s">
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="56">
+      <c r="K11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L11" s="56">
+      <c r="L11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="40" t="s">
+      <c r="M11" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N11" s="56">
+      <c r="N11" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="36" t="str">
+      <c r="A12" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>December</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12418</v>
-[...1 lines deleted...]
-      <c r="C12" s="41">
+        <v>11725</v>
+      </c>
+      <c r="C12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1850</v>
-[...1 lines deleted...]
-      <c r="D12" s="41">
+        <v>2029</v>
+      </c>
+      <c r="D12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>43306</v>
-[...1 lines deleted...]
-      <c r="E12" s="41">
+        <v>42173</v>
+      </c>
+      <c r="E12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="54"/>
-[...2 lines deleted...]
-      <c r="I12" s="59" t="s">
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="56">
+      <c r="J12" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="56">
+      <c r="K12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="56">
+      <c r="L12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="40" t="s">
+      <c r="M12" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N12" s="56">
+      <c r="N12" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="42">
+      <c r="B13" s="39">
         <f>SUM(B7:B12)</f>
-        <v>77533</v>
-[...1 lines deleted...]
-      <c r="C13" s="42">
+        <v>73103</v>
+      </c>
+      <c r="C13" s="39">
         <f>SUM(C7:C12)</f>
-        <v>11946</v>
-[...1 lines deleted...]
-      <c r="D13" s="42">
+        <v>13102</v>
+      </c>
+      <c r="D13" s="39">
         <f>SUM(D7:D12)</f>
-        <v>242338</v>
-[...1 lines deleted...]
-      <c r="E13" s="42">
+        <v>236287</v>
+      </c>
+      <c r="E13" s="39">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H13" s="37" t="s">
+      <c r="H13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I13" s="37" t="s">
+      <c r="I13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="51">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="51">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="51">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="37" t="s">
+      <c r="M13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="N13" s="58">
+      <c r="N13" s="51">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="40">
         <f>SUM(B13:E13)</f>
-        <v>331817</v>
+        <v>322492</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="112" t="s">
+      <c r="B17" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="112"/>
-[...2 lines deleted...]
-      <c r="F17" s="112" t="s">
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="112"/>
-[...2 lines deleted...]
-      <c r="J17" s="98" t="s">
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="K17" s="99"/>
-[...2 lines deleted...]
-      <c r="N17" s="100"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="88"/>
     </row>
     <row r="18" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="108"/>
-      <c r="B18" s="71" t="s">
+      <c r="A18" s="96"/>
+      <c r="B18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="71" t="s">
+      <c r="C18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="71" t="s">
+      <c r="D18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="71" t="s">
+      <c r="E18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="71" t="s">
+      <c r="F18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G18" s="71" t="s">
+      <c r="G18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H18" s="71" t="s">
+      <c r="H18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="71" t="s">
+      <c r="I18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J18" s="71" t="s">
+      <c r="J18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K18" s="71" t="s">
+      <c r="K18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L18" s="71" t="s">
+      <c r="L18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M18" s="71" t="s">
+      <c r="M18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N18" s="44" t="s">
+      <c r="N18" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="str">
+      <c r="A19" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>July</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>32078</v>
-[...1 lines deleted...]
-      <c r="C19" s="41">
+        <v>30155</v>
+      </c>
+      <c r="C19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6426</v>
-[...1 lines deleted...]
-      <c r="D19" s="41">
+        <v>7047</v>
+      </c>
+      <c r="D19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>141339</v>
-[...1 lines deleted...]
-      <c r="E19" s="41">
+        <v>137804</v>
+      </c>
+      <c r="E19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>345</v>
       </c>
-      <c r="F19" s="54"/>
-[...3 lines deleted...]
-      <c r="J19" s="56">
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="49">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="49">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
-      <c r="L19" s="56">
+      <c r="L19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N19" s="56">
+      <c r="N19" s="49">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="str">
+      <c r="A20" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>August</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28153</v>
-[...1 lines deleted...]
-      <c r="C20" s="41">
+        <v>26480</v>
+      </c>
+      <c r="C20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5949</v>
-[...1 lines deleted...]
-      <c r="D20" s="41">
+        <v>6524</v>
+      </c>
+      <c r="D20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>123941</v>
-[...1 lines deleted...]
-      <c r="E20" s="41">
+        <v>120863</v>
+      </c>
+      <c r="E20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>367</v>
       </c>
-      <c r="F20" s="54"/>
-[...3 lines deleted...]
-      <c r="J20" s="56">
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M20" s="56">
+      <c r="M20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N20" s="56">
+      <c r="N20" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="36" t="str">
+      <c r="A21" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>September</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>25978</v>
-[...1 lines deleted...]
-      <c r="C21" s="41">
+        <v>24427</v>
+      </c>
+      <c r="C21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5498</v>
-[...1 lines deleted...]
-      <c r="D21" s="41">
+        <v>6030</v>
+      </c>
+      <c r="D21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96191</v>
-[...1 lines deleted...]
-      <c r="E21" s="41">
+        <v>93790</v>
+      </c>
+      <c r="E21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>460</v>
-[...5 lines deleted...]
-      <c r="J21" s="56">
+        <v>459</v>
+      </c>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="56">
+      <c r="K21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L21" s="56">
+      <c r="L21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M21" s="56">
+      <c r="M21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N21" s="56">
+      <c r="N21" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="36" t="str">
+      <c r="A22" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>October</v>
       </c>
-      <c r="B22" s="41">
+      <c r="B22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26714</v>
-[...1 lines deleted...]
-      <c r="C22" s="41">
+        <v>25103</v>
+      </c>
+      <c r="C22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6162</v>
-[...1 lines deleted...]
-      <c r="D22" s="41">
+        <v>6758</v>
+      </c>
+      <c r="D22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>81753</v>
-[...1 lines deleted...]
-      <c r="E22" s="41">
+        <v>79709</v>
+      </c>
+      <c r="E22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>665</v>
       </c>
-      <c r="F22" s="54"/>
-[...3 lines deleted...]
-      <c r="J22" s="56">
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="56">
+      <c r="K22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L22" s="56">
+      <c r="L22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M22" s="56">
+      <c r="M22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="56">
+      <c r="N22" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="36" t="str">
+      <c r="A23" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>November</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27893</v>
-[...1 lines deleted...]
-      <c r="C23" s="41">
+        <v>26212</v>
+      </c>
+      <c r="C23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6295</v>
-[...1 lines deleted...]
-      <c r="D23" s="41">
+        <v>6903</v>
+      </c>
+      <c r="D23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>91157</v>
-[...1 lines deleted...]
-      <c r="E23" s="41">
+        <v>88833</v>
+      </c>
+      <c r="E23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>786</v>
       </c>
-      <c r="F23" s="54"/>
-[...3 lines deleted...]
-      <c r="J23" s="56">
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M23" s="56">
+      <c r="M23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="56">
+      <c r="N23" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="str">
+      <c r="A24" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>December</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28948</v>
-[...1 lines deleted...]
-      <c r="C24" s="41">
+        <v>27278</v>
+      </c>
+      <c r="C24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5445</v>
-[...1 lines deleted...]
-      <c r="D24" s="41">
+        <v>5971</v>
+      </c>
+      <c r="D24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>118265</v>
-[...1 lines deleted...]
-      <c r="E24" s="41">
+        <v>115120</v>
+      </c>
+      <c r="E24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>724</v>
-[...5 lines deleted...]
-      <c r="J24" s="56">
+        <v>723</v>
+      </c>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="56">
+      <c r="K24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L24" s="56">
+      <c r="L24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M24" s="56">
+      <c r="M24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="56">
+      <c r="N24" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="39">
         <f>SUM(B19:B24)</f>
-        <v>169764</v>
-[...1 lines deleted...]
-      <c r="C25" s="42">
+        <v>159655</v>
+      </c>
+      <c r="C25" s="39">
         <f>SUM(C19:C24)</f>
-        <v>35775</v>
-[...1 lines deleted...]
-      <c r="D25" s="42">
+        <v>39233</v>
+      </c>
+      <c r="D25" s="39">
         <f>SUM(D19:D24)</f>
-        <v>652646</v>
-[...1 lines deleted...]
-      <c r="E25" s="42">
+        <v>636119</v>
+      </c>
+      <c r="E25" s="39">
         <f>SUM(E19:E24)</f>
-        <v>3347</v>
-[...1 lines deleted...]
-      <c r="F25" s="37" t="s">
+        <v>3345</v>
+      </c>
+      <c r="F25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G25" s="37" t="s">
+      <c r="G25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H25" s="37" t="s">
+      <c r="H25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I25" s="37" t="s">
+      <c r="I25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="51">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="51">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="58">
+      <c r="L25" s="51">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="58">
+      <c r="M25" s="51">
         <f>SUM(M19:M24)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="51">
         <f>SUM(N19:N24)</f>
         <v>0</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="28"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="Z25" s="30"/>
       <c r="AA25" s="31"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
@@ -4969,1064 +4871,4994 @@
       <c r="HZ25" s="30"/>
       <c r="IA25" s="30"/>
       <c r="IB25" s="30"/>
       <c r="IC25" s="31"/>
       <c r="ID25" s="30"/>
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="43">
+      <c r="B27" s="40">
         <f>SUM(B25:E25)</f>
-        <v>861532</v>
-[...1 lines deleted...]
-      <c r="E27" s="102" t="s">
+        <v>838352</v>
+      </c>
+      <c r="E27" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="F27" s="103"/>
-[...2 lines deleted...]
-      <c r="I27" s="104"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="92"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E28" s="50"/>
-[...3 lines deleted...]
-      <c r="I28" s="53"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="46"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="40">
         <f>B15+B27</f>
-        <v>1193349</v>
-[...1 lines deleted...]
-      <c r="E29" s="109" t="str">
+        <v>1160844</v>
+      </c>
+      <c r="E29" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
-      <c r="F29" s="110"/>
-[...2 lines deleted...]
-      <c r="I29" s="111"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="99"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E30" s="109" t="str">
+      <c r="E30" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
-      <c r="F30" s="110"/>
-[...2 lines deleted...]
-      <c r="I30" s="111"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="99"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48" t="str">
+      <c r="A31" s="23" t="str">
         <f>A3</f>
         <v>UI SS Tranche 8</v>
       </c>
-      <c r="B31" s="71" t="s">
+      <c r="B31" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="C31" s="71" t="s">
+      <c r="C31" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="105" t="str">
+      <c r="E31" s="93" t="str">
         <f>B3</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="F31" s="113"/>
-[...2 lines deleted...]
-      <c r="I31" s="114"/>
+      <c r="F31" s="101"/>
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="54">
         <f>N13</f>
         <v>0</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="54">
         <f>ROUND(B32/B15,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="61">
+      <c r="B33" s="54">
         <f>N25</f>
         <v>0</v>
       </c>
-      <c r="C33" s="62">
+      <c r="C33" s="54">
         <f>ROUND(B33/B27,2)</f>
         <v>0</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="63">
+      <c r="B34" s="55">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="55">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45"/>
-[...1 lines deleted...]
-      <c r="C35" s="47"/>
+      <c r="A35" s="42"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="45"/>
-[...1 lines deleted...]
-      <c r="C36" s="47"/>
+      <c r="A36" s="42"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="1"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Q0A7s/j+YrBa/GFvMnGUWorED1/xWHiTosmPSt8I0cv/lCzkAfsAkc5IuVUGsHE7UjM/lVvFrP+eAQKQsfQz9w==" saltValue="/y1MfVTcGl8F4kZtAwA3eA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="E29:I29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="57" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 10 of 12
+Page 8 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:E68"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:XFD10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="5" width="16.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+    </row>
+    <row r="2" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="104" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" s="104"/>
+      <c r="C2" s="104"/>
+      <c r="D2" s="104"/>
+      <c r="E2" s="104"/>
+    </row>
+    <row r="3" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,1,1),DATE('Instructions &amp; Summary'!$F$3,7,1))</f>
+        <v>46388</v>
+      </c>
+      <c r="B4" s="61">
+        <f>'Tranche 1'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="C4" s="61">
+        <f>'Tranche 1'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="D4" s="61">
+        <f>'Tranche 1'!H7</f>
+        <v>0</v>
+      </c>
+      <c r="E4" s="59" t="str">
+        <f>'Tranche 1'!I7</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,2,1),DATE('Instructions &amp; Summary'!$F$3,8,1))</f>
+        <v>46419</v>
+      </c>
+      <c r="B5" s="61">
+        <f>'Tranche 1'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="C5" s="61">
+        <f>'Tranche 1'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="D5" s="61">
+        <f>'Tranche 1'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="59" t="str">
+        <f>'Tranche 1'!I8</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,3,1),DATE('Instructions &amp; Summary'!$F$3,9,1))</f>
+        <v>46447</v>
+      </c>
+      <c r="B6" s="61">
+        <f>'Tranche 1'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="C6" s="61">
+        <f>'Tranche 1'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="61">
+        <f>'Tranche 1'!H9</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="59" t="str">
+        <f>'Tranche 1'!I9</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,4,1),DATE('Instructions &amp; Summary'!$F$3,10,1))</f>
+        <v>46478</v>
+      </c>
+      <c r="B7" s="61">
+        <f>'Tranche 1'!F10</f>
+        <v>0</v>
+      </c>
+      <c r="C7" s="61">
+        <f>'Tranche 1'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="61">
+        <f>'Tranche 1'!H10</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="59" t="str">
+        <f>'Tranche 1'!I10</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,5,1),DATE('Instructions &amp; Summary'!$F$3,11,1))</f>
+        <v>46508</v>
+      </c>
+      <c r="B8" s="61">
+        <f>'Tranche 1'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="C8" s="61">
+        <f>'Tranche 1'!G11</f>
+        <v>0</v>
+      </c>
+      <c r="D8" s="61">
+        <f>'Tranche 1'!H11</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="59" t="str">
+        <f>'Tranche 1'!I11</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,6,1),DATE('Instructions &amp; Summary'!$F$3,12,1))</f>
+        <v>46539</v>
+      </c>
+      <c r="B9" s="61">
+        <f>'Tranche 1'!F12</f>
+        <v>0</v>
+      </c>
+      <c r="C9" s="61">
+        <f>'Tranche 1'!G12</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="61">
+        <f>'Tranche 1'!H12</f>
+        <v>0</v>
+      </c>
+      <c r="E9" s="59" t="str">
+        <f>'Tranche 1'!I12</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="105" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="105"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+    </row>
+    <row r="11" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,1,1),DATE('Instructions &amp; Summary'!$F$3,7,1))</f>
+        <v>46388</v>
+      </c>
+      <c r="B12" s="61">
+        <f>'Tranche 1'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="C12" s="61">
+        <f>'Tranche 1'!G19</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="61">
+        <f>'Tranche 1'!H19</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="61">
+        <f>'Tranche 1'!I19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,2,1),DATE('Instructions &amp; Summary'!$F$3,8,1))</f>
+        <v>46419</v>
+      </c>
+      <c r="B13" s="61">
+        <f>'Tranche 1'!F20</f>
+        <v>0</v>
+      </c>
+      <c r="C13" s="61">
+        <f>'Tranche 1'!G20</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="61">
+        <f>'Tranche 1'!H20</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="61">
+        <f>'Tranche 1'!I20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,3,1),DATE('Instructions &amp; Summary'!$F$3,9,1))</f>
+        <v>46447</v>
+      </c>
+      <c r="B14" s="61">
+        <f>'Tranche 1'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="C14" s="61">
+        <f>'Tranche 1'!G21</f>
+        <v>0</v>
+      </c>
+      <c r="D14" s="61">
+        <f>'Tranche 1'!H21</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="61">
+        <f>'Tranche 1'!I21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,4,1),DATE('Instructions &amp; Summary'!$F$3,10,1))</f>
+        <v>46478</v>
+      </c>
+      <c r="B15" s="61">
+        <f>'Tranche 1'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="C15" s="61">
+        <f>'Tranche 1'!G22</f>
+        <v>0</v>
+      </c>
+      <c r="D15" s="61">
+        <f>'Tranche 1'!H22</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="61">
+        <f>'Tranche 1'!I22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,5,1),DATE('Instructions &amp; Summary'!$F$3,11,1))</f>
+        <v>46508</v>
+      </c>
+      <c r="B16" s="61">
+        <f>'Tranche 1'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="C16" s="61">
+        <f>'Tranche 1'!G23</f>
+        <v>0</v>
+      </c>
+      <c r="D16" s="61">
+        <f>'Tranche 1'!H23</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="61">
+        <f>'Tranche 1'!I23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,6,1),DATE('Instructions &amp; Summary'!$F$3,12,1))</f>
+        <v>46539</v>
+      </c>
+      <c r="B17" s="61">
+        <f>'Tranche 1'!F24</f>
+        <v>0</v>
+      </c>
+      <c r="C17" s="61">
+        <f>'Tranche 1'!G24</f>
+        <v>0</v>
+      </c>
+      <c r="D17" s="61">
+        <f>'Tranche 1'!H24</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="61">
+        <f>'Tranche 1'!I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="103"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+    </row>
+    <row r="19" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="104" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="104"/>
+      <c r="C19" s="104"/>
+      <c r="D19" s="104"/>
+      <c r="E19" s="104"/>
+    </row>
+    <row r="20" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,1,1),DATE('Instructions &amp; Summary'!$F$3,7,1))</f>
+        <v>46388</v>
+      </c>
+      <c r="B21" s="61">
+        <f>'Tranche 2'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="C21" s="61">
+        <f>'Tranche 2'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="61">
+        <f>'Tranche 2'!H7</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="61" t="str">
+        <f>'Tranche 2'!I7</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,2,1),DATE('Instructions &amp; Summary'!$F$3,8,1))</f>
+        <v>46419</v>
+      </c>
+      <c r="B22" s="61">
+        <f>'Tranche 2'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="C22" s="61">
+        <f>'Tranche 2'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="D22" s="61">
+        <f>'Tranche 2'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="61" t="str">
+        <f>'Tranche 2'!I8</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,3,1),DATE('Instructions &amp; Summary'!$F$3,9,1))</f>
+        <v>46447</v>
+      </c>
+      <c r="B23" s="61">
+        <f>'Tranche 2'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="C23" s="61">
+        <f>'Tranche 2'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="61">
+        <f>'Tranche 2'!H9</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="61" t="str">
+        <f>'Tranche 2'!I9</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,4,1),DATE('Instructions &amp; Summary'!$F$3,10,1))</f>
+        <v>46478</v>
+      </c>
+      <c r="B24" s="61">
+        <f>'Tranche 2'!F10</f>
+        <v>0</v>
+      </c>
+      <c r="C24" s="61">
+        <f>'Tranche 2'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="D24" s="61">
+        <f>'Tranche 2'!H10</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="61" t="str">
+        <f>'Tranche 2'!I10</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,5,1),DATE('Instructions &amp; Summary'!$F$3,11,1))</f>
+        <v>46508</v>
+      </c>
+      <c r="B25" s="61">
+        <f>'Tranche 2'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="C25" s="61">
+        <f>'Tranche 2'!G11</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="61">
+        <f>'Tranche 2'!H11</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="61" t="str">
+        <f>'Tranche 2'!I11</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,6,1),DATE('Instructions &amp; Summary'!$F$3,12,1))</f>
+        <v>46539</v>
+      </c>
+      <c r="B26" s="61">
+        <f>'Tranche 2'!F12</f>
+        <v>0</v>
+      </c>
+      <c r="C26" s="61">
+        <f>'Tranche 2'!G12</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="61">
+        <f>'Tranche 2'!H12</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="61" t="str">
+        <f>'Tranche 2'!I12</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="105" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="105"/>
+      <c r="C27" s="105"/>
+      <c r="D27" s="105"/>
+      <c r="E27" s="105"/>
+    </row>
+    <row r="28" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,1,1),DATE('Instructions &amp; Summary'!$F$3,7,1))</f>
+        <v>46388</v>
+      </c>
+      <c r="B29" s="61">
+        <f>'Tranche 2'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="C29" s="61">
+        <f>'Tranche 2'!G19</f>
+        <v>0</v>
+      </c>
+      <c r="D29" s="61">
+        <f>'Tranche 2'!H19</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="61">
+        <f>'Tranche 2'!I19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,2,1),DATE('Instructions &amp; Summary'!$F$3,8,1))</f>
+        <v>46419</v>
+      </c>
+      <c r="B30" s="61">
+        <f>'Tranche 2'!F20</f>
+        <v>0</v>
+      </c>
+      <c r="C30" s="61">
+        <f>'Tranche 2'!G20</f>
+        <v>0</v>
+      </c>
+      <c r="D30" s="61">
+        <f>'Tranche 2'!H20</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="61">
+        <f>'Tranche 2'!I20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,3,1),DATE('Instructions &amp; Summary'!$F$3,9,1))</f>
+        <v>46447</v>
+      </c>
+      <c r="B31" s="61">
+        <f>'Tranche 2'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="C31" s="61">
+        <f>'Tranche 2'!G21</f>
+        <v>0</v>
+      </c>
+      <c r="D31" s="61">
+        <f>'Tranche 2'!H21</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="61">
+        <f>'Tranche 2'!I21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,4,1),DATE('Instructions &amp; Summary'!$F$3,10,1))</f>
+        <v>46478</v>
+      </c>
+      <c r="B32" s="61">
+        <f>'Tranche 2'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="C32" s="61">
+        <f>'Tranche 2'!G22</f>
+        <v>0</v>
+      </c>
+      <c r="D32" s="61">
+        <f>'Tranche 2'!H22</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="61">
+        <f>'Tranche 2'!I22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,5,1),DATE('Instructions &amp; Summary'!$F$3,11,1))</f>
+        <v>46508</v>
+      </c>
+      <c r="B33" s="61">
+        <f>'Tranche 2'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="C33" s="61">
+        <f>'Tranche 2'!G23</f>
+        <v>0</v>
+      </c>
+      <c r="D33" s="61">
+        <f>'Tranche 2'!H23</f>
+        <v>0</v>
+      </c>
+      <c r="E33" s="61">
+        <f>'Tranche 2'!I23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,6,1),DATE('Instructions &amp; Summary'!$F$3,12,1))</f>
+        <v>46539</v>
+      </c>
+      <c r="B34" s="61">
+        <f>'Tranche 2'!F24</f>
+        <v>0</v>
+      </c>
+      <c r="C34" s="61">
+        <f>'Tranche 2'!G24</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="61">
+        <f>'Tranche 2'!H24</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="61">
+        <f>'Tranche 2'!I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="103" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="103"/>
+      <c r="C35" s="103"/>
+      <c r="D35" s="103"/>
+      <c r="E35" s="103"/>
+    </row>
+    <row r="36" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="104" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="104"/>
+      <c r="C36" s="104"/>
+      <c r="D36" s="104"/>
+      <c r="E36" s="104"/>
+    </row>
+    <row r="37" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,1,1),DATE('Instructions &amp; Summary'!$F$3,7,1))</f>
+        <v>46388</v>
+      </c>
+      <c r="B38" s="61">
+        <f>'Tranche 3'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="C38" s="61">
+        <f>'Tranche 3'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="D38" s="61">
+        <f>'Tranche 3'!H7</f>
+        <v>0</v>
+      </c>
+      <c r="E38" s="61" t="str">
+        <f>'Tranche 3'!I7</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,2,1),DATE('Instructions &amp; Summary'!$F$3,8,1))</f>
+        <v>46419</v>
+      </c>
+      <c r="B39" s="61">
+        <f>'Tranche 3'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="C39" s="61">
+        <f>'Tranche 3'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="61">
+        <f>'Tranche 3'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="61" t="str">
+        <f>'Tranche 3'!I8</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,3,1),DATE('Instructions &amp; Summary'!$F$3,9,1))</f>
+        <v>46447</v>
+      </c>
+      <c r="B40" s="61">
+        <f>'Tranche 3'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="C40" s="61">
+        <f>'Tranche 3'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="D40" s="61">
+        <f>'Tranche 3'!H9</f>
+        <v>0</v>
+      </c>
+      <c r="E40" s="61" t="str">
+        <f>'Tranche 3'!I9</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,4,1),DATE('Instructions &amp; Summary'!$F$3,10,1))</f>
+        <v>46478</v>
+      </c>
+      <c r="B41" s="61">
+        <f>'Tranche 3'!F10</f>
+        <v>0</v>
+      </c>
+      <c r="C41" s="61">
+        <f>'Tranche 3'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="61">
+        <f>'Tranche 3'!H10</f>
+        <v>0</v>
+      </c>
+      <c r="E41" s="61" t="str">
+        <f>'Tranche 3'!I10</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,5,1),DATE('Instructions &amp; Summary'!$F$3,11,1))</f>
+        <v>46508</v>
+      </c>
+      <c r="B42" s="61">
+        <f>'Tranche 3'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="C42" s="61">
+        <f>'Tranche 3'!G11</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="61">
+        <f>'Tranche 3'!H11</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="61" t="str">
+        <f>'Tranche 3'!I11</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,6,1),DATE('Instructions &amp; Summary'!$F$3,12,1))</f>
+        <v>46539</v>
+      </c>
+      <c r="B43" s="61">
+        <f>'Tranche 3'!F12</f>
+        <v>0</v>
+      </c>
+      <c r="C43" s="61">
+        <f>'Tranche 3'!G12</f>
+        <v>0</v>
+      </c>
+      <c r="D43" s="61">
+        <f>'Tranche 3'!H12</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="61" t="str">
+        <f>'Tranche 3'!I12</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="105" t="s">
+        <v>76</v>
+      </c>
+      <c r="B44" s="105"/>
+      <c r="C44" s="105"/>
+      <c r="D44" s="105"/>
+      <c r="E44" s="105"/>
+    </row>
+    <row r="45" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,1,1),DATE('Instructions &amp; Summary'!$F$3,7,1))</f>
+        <v>46388</v>
+      </c>
+      <c r="B46" s="61">
+        <f>'Tranche 3'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="C46" s="61">
+        <f>'Tranche 3'!G19</f>
+        <v>0</v>
+      </c>
+      <c r="D46" s="61">
+        <f>'Tranche 3'!H19</f>
+        <v>0</v>
+      </c>
+      <c r="E46" s="61">
+        <f>'Tranche 3'!I19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,2,1),DATE('Instructions &amp; Summary'!$F$3,8,1))</f>
+        <v>46419</v>
+      </c>
+      <c r="B47" s="61">
+        <f>'Tranche 3'!F20</f>
+        <v>0</v>
+      </c>
+      <c r="C47" s="61">
+        <f>'Tranche 3'!G20</f>
+        <v>0</v>
+      </c>
+      <c r="D47" s="61">
+        <f>'Tranche 3'!H20</f>
+        <v>0</v>
+      </c>
+      <c r="E47" s="61">
+        <f>'Tranche 3'!I20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,3,1),DATE('Instructions &amp; Summary'!$F$3,9,1))</f>
+        <v>46447</v>
+      </c>
+      <c r="B48" s="61">
+        <f>'Tranche 3'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="C48" s="61">
+        <f>'Tranche 3'!G21</f>
+        <v>0</v>
+      </c>
+      <c r="D48" s="61">
+        <f>'Tranche 3'!H21</f>
+        <v>0</v>
+      </c>
+      <c r="E48" s="61">
+        <f>'Tranche 3'!I21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,4,1),DATE('Instructions &amp; Summary'!$F$3,10,1))</f>
+        <v>46478</v>
+      </c>
+      <c r="B49" s="61">
+        <f>'Tranche 3'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="C49" s="61">
+        <f>'Tranche 3'!G22</f>
+        <v>0</v>
+      </c>
+      <c r="D49" s="61">
+        <f>'Tranche 3'!H22</f>
+        <v>0</v>
+      </c>
+      <c r="E49" s="61">
+        <f>'Tranche 3'!I22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,5,1),DATE('Instructions &amp; Summary'!$F$3,11,1))</f>
+        <v>46508</v>
+      </c>
+      <c r="B50" s="61">
+        <f>'Tranche 3'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="C50" s="61">
+        <f>'Tranche 3'!G23</f>
+        <v>0</v>
+      </c>
+      <c r="D50" s="61">
+        <f>'Tranche 3'!H23</f>
+        <v>0</v>
+      </c>
+      <c r="E50" s="61">
+        <f>'Tranche 3'!I23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,6,1),DATE('Instructions &amp; Summary'!$F$3,12,1))</f>
+        <v>46539</v>
+      </c>
+      <c r="B51" s="61">
+        <f>'Tranche 3'!F24</f>
+        <v>0</v>
+      </c>
+      <c r="C51" s="61">
+        <f>'Tranche 3'!G24</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="61">
+        <f>'Tranche 3'!H24</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="61">
+        <f>'Tranche 3'!I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12.2" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="B52" s="103"/>
+      <c r="C52" s="103"/>
+      <c r="D52" s="103"/>
+      <c r="E52" s="103"/>
+    </row>
+    <row r="53" spans="1:5" ht="10.7" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="104" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53" s="104"/>
+      <c r="C53" s="104"/>
+      <c r="D53" s="104"/>
+      <c r="E53" s="104"/>
+    </row>
+    <row r="54" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,1,1),DATE('Instructions &amp; Summary'!$F$3,7,1))</f>
+        <v>46388</v>
+      </c>
+      <c r="B55" s="61">
+        <f>'Tranche 4'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="C55" s="61">
+        <f>'Tranche 4'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="D55" s="61">
+        <f>'Tranche 4'!H7</f>
+        <v>0</v>
+      </c>
+      <c r="E55" s="61" t="str">
+        <f>'Tranche 4'!I7</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,2,1),DATE('Instructions &amp; Summary'!$F$3,8,1))</f>
+        <v>46419</v>
+      </c>
+      <c r="B56" s="61">
+        <f>'Tranche 4'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="C56" s="61">
+        <f>'Tranche 4'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="D56" s="61">
+        <f>'Tranche 4'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="E56" s="61" t="str">
+        <f>'Tranche 4'!I8</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,3,1),DATE('Instructions &amp; Summary'!$F$3,9,1))</f>
+        <v>46447</v>
+      </c>
+      <c r="B57" s="61">
+        <f>'Tranche 4'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="C57" s="61">
+        <f>'Tranche 4'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="D57" s="61">
+        <f>'Tranche 4'!H9</f>
+        <v>0</v>
+      </c>
+      <c r="E57" s="61" t="str">
+        <f>'Tranche 4'!I9</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,4,1),DATE('Instructions &amp; Summary'!$F$3,10,1))</f>
+        <v>46478</v>
+      </c>
+      <c r="B58" s="61">
+        <f>'Tranche 4'!F10</f>
+        <v>0</v>
+      </c>
+      <c r="C58" s="61">
+        <f>'Tranche 4'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="D58" s="61">
+        <f>'Tranche 4'!H10</f>
+        <v>0</v>
+      </c>
+      <c r="E58" s="61" t="str">
+        <f>'Tranche 4'!I10</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,5,1),DATE('Instructions &amp; Summary'!$F$3,11,1))</f>
+        <v>46508</v>
+      </c>
+      <c r="B59" s="61">
+        <f>'Tranche 4'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="C59" s="61">
+        <f>'Tranche 4'!G11</f>
+        <v>0</v>
+      </c>
+      <c r="D59" s="61">
+        <f>'Tranche 4'!H11</f>
+        <v>0</v>
+      </c>
+      <c r="E59" s="61" t="str">
+        <f>'Tranche 4'!I11</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,6,1),DATE('Instructions &amp; Summary'!$F$3,12,1))</f>
+        <v>46539</v>
+      </c>
+      <c r="B60" s="61">
+        <f>'Tranche 4'!F12</f>
+        <v>0</v>
+      </c>
+      <c r="C60" s="61">
+        <f>'Tranche 4'!G12</f>
+        <v>0</v>
+      </c>
+      <c r="D60" s="61">
+        <f>'Tranche 4'!H12</f>
+        <v>0</v>
+      </c>
+      <c r="E60" s="61" t="str">
+        <f>'Tranche 4'!I12</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="105" t="s">
+        <v>76</v>
+      </c>
+      <c r="B61" s="105"/>
+      <c r="C61" s="105"/>
+      <c r="D61" s="105"/>
+      <c r="E61" s="105"/>
+    </row>
+    <row r="62" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C62" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,1,1),DATE('Instructions &amp; Summary'!$F$3,7,1))</f>
+        <v>46388</v>
+      </c>
+      <c r="B63" s="61">
+        <f>'Tranche 4'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="C63" s="61">
+        <f>'Tranche 4'!G19</f>
+        <v>0</v>
+      </c>
+      <c r="D63" s="61">
+        <f>'Tranche 4'!H19</f>
+        <v>0</v>
+      </c>
+      <c r="E63" s="61">
+        <f>'Tranche 4'!I19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,2,1),DATE('Instructions &amp; Summary'!$F$3,8,1))</f>
+        <v>46419</v>
+      </c>
+      <c r="B64" s="61">
+        <f>'Tranche 4'!F20</f>
+        <v>0</v>
+      </c>
+      <c r="C64" s="61">
+        <f>'Tranche 4'!G20</f>
+        <v>0</v>
+      </c>
+      <c r="D64" s="61">
+        <f>'Tranche 4'!H20</f>
+        <v>0</v>
+      </c>
+      <c r="E64" s="61">
+        <f>'Tranche 4'!I20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,3,1),DATE('Instructions &amp; Summary'!$F$3,9,1))</f>
+        <v>46447</v>
+      </c>
+      <c r="B65" s="61">
+        <f>'Tranche 4'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="C65" s="61">
+        <f>'Tranche 4'!G21</f>
+        <v>0</v>
+      </c>
+      <c r="D65" s="61">
+        <f>'Tranche 4'!H21</f>
+        <v>0</v>
+      </c>
+      <c r="E65" s="61">
+        <f>'Tranche 4'!I21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,4,1),DATE('Instructions &amp; Summary'!$F$3,10,1))</f>
+        <v>46478</v>
+      </c>
+      <c r="B66" s="61">
+        <f>'Tranche 4'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="C66" s="61">
+        <f>'Tranche 4'!G22</f>
+        <v>0</v>
+      </c>
+      <c r="D66" s="61">
+        <f>'Tranche 4'!H22</f>
+        <v>0</v>
+      </c>
+      <c r="E66" s="61">
+        <f>'Tranche 4'!I22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,5,1),DATE('Instructions &amp; Summary'!$F$3,11,1))</f>
+        <v>46508</v>
+      </c>
+      <c r="B67" s="61">
+        <f>'Tranche 4'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="C67" s="61">
+        <f>'Tranche 4'!G23</f>
+        <v>0</v>
+      </c>
+      <c r="D67" s="61">
+        <f>'Tranche 4'!H23</f>
+        <v>0</v>
+      </c>
+      <c r="E67" s="61">
+        <f>'Tranche 4'!I23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H",DATE('Instructions &amp; Summary'!$F$3,6,1),DATE('Instructions &amp; Summary'!$F$3,12,1))</f>
+        <v>46539</v>
+      </c>
+      <c r="B68" s="61">
+        <f>'Tranche 4'!F24</f>
+        <v>0</v>
+      </c>
+      <c r="C68" s="61">
+        <f>'Tranche 4'!G24</f>
+        <v>0</v>
+      </c>
+      <c r="D68" s="61">
+        <f>'Tranche 4'!H24</f>
+        <v>0</v>
+      </c>
+      <c r="E68" s="61">
+        <f>'Tranche 4'!I24</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="+xIQn1/K+qG1T2+eEvLhgWGPJLcE/Y/34E0+8zGPu52dLNIxrdCHKzuG7ss9Xr+jqRr+wyd050+kPq7O7fdgsw==" saltValue="7FE98ru4jAM6ST6h8bdA/A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="12">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="A61:E61"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A35:E35"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="87" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
+Docket No: 26-01-02
+&amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
+&amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
+Page 9 of 10
+</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:E90"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:XFD10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="5" width="16.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="106" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+    </row>
+    <row r="2" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+    </row>
+    <row r="3" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B4" s="61">
+        <f>'Tranche 5'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="C4" s="61">
+        <f>'Tranche 5'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="D4" s="61">
+        <f>'Tranche 5'!H7</f>
+        <v>0</v>
+      </c>
+      <c r="E4" s="59" t="str">
+        <f>'Tranche 5'!I7</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B5" s="61">
+        <f>'Tranche 5'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="C5" s="61">
+        <f>'Tranche 5'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="D5" s="61">
+        <f>'Tranche 5'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="59" t="str">
+        <f>'Tranche 5'!I8</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B6" s="61">
+        <f>'Tranche 5'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="C6" s="61">
+        <f>'Tranche 5'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="61">
+        <f>'Tranche 5'!H9</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="59" t="str">
+        <f>'Tranche 5'!I9</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B7" s="61">
+        <f>'Tranche 5'!F10</f>
+        <v>0</v>
+      </c>
+      <c r="C7" s="61">
+        <f>'Tranche 5'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="61">
+        <f>'Tranche 5'!H10</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="59" t="str">
+        <f>'Tranche 5'!I10</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B8" s="61">
+        <f>'Tranche 5'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="C8" s="61">
+        <f>'Tranche 5'!G11</f>
+        <v>0</v>
+      </c>
+      <c r="D8" s="61">
+        <f>'Tranche 5'!H11</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="59" t="str">
+        <f>'Tranche 5'!I11</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B9" s="61">
+        <f>'Tranche 5'!F12</f>
+        <v>0</v>
+      </c>
+      <c r="C9" s="61">
+        <f>'Tranche 5'!G12</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="61">
+        <f>'Tranche 5'!H12</f>
+        <v>0</v>
+      </c>
+      <c r="E9" s="59" t="str">
+        <f>'Tranche 5'!I12</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="107"/>
+      <c r="C10" s="107"/>
+      <c r="D10" s="107"/>
+      <c r="E10" s="107"/>
+    </row>
+    <row r="11" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B12" s="61">
+        <f>'Tranche 5'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="C12" s="61">
+        <f>'Tranche 5'!G19</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="61">
+        <f>'Tranche 5'!H19</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="61">
+        <f>'Tranche 5'!I19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B13" s="61">
+        <f>'Tranche 5'!F20</f>
+        <v>0</v>
+      </c>
+      <c r="C13" s="61">
+        <f>'Tranche 5'!G20</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="61">
+        <f>'Tranche 5'!H20</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="61">
+        <f>'Tranche 5'!I20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B14" s="61">
+        <f>'Tranche 5'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="C14" s="61">
+        <f>'Tranche 5'!G21</f>
+        <v>0</v>
+      </c>
+      <c r="D14" s="61">
+        <f>'Tranche 5'!H21</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="61">
+        <f>'Tranche 5'!I21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B15" s="61">
+        <f>'Tranche 5'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="C15" s="61">
+        <f>'Tranche 5'!G22</f>
+        <v>0</v>
+      </c>
+      <c r="D15" s="61">
+        <f>'Tranche 5'!H22</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="61">
+        <f>'Tranche 5'!I22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B16" s="61">
+        <f>'Tranche 5'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="C16" s="61">
+        <f>'Tranche 5'!G23</f>
+        <v>0</v>
+      </c>
+      <c r="D16" s="61">
+        <f>'Tranche 5'!H23</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="61">
+        <f>'Tranche 5'!I23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B17" s="61">
+        <f>'Tranche 5'!F24</f>
+        <v>0</v>
+      </c>
+      <c r="C17" s="61">
+        <f>'Tranche 5'!G24</f>
+        <v>0</v>
+      </c>
+      <c r="D17" s="61">
+        <f>'Tranche 5'!H24</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="61">
+        <f>'Tranche 5'!I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="106" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="106"/>
+      <c r="C18" s="106"/>
+      <c r="D18" s="106"/>
+      <c r="E18" s="106"/>
+    </row>
+    <row r="19" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="107"/>
+      <c r="C19" s="107"/>
+      <c r="D19" s="107"/>
+      <c r="E19" s="107"/>
+    </row>
+    <row r="20" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B21" s="61">
+        <f>'Tranche 6'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="C21" s="61">
+        <f>'Tranche 6'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="61">
+        <f>'Tranche 6'!H7</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="61" t="str">
+        <f>'Tranche 6'!I7</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B22" s="61">
+        <f>'Tranche 6'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="C22" s="61">
+        <f>'Tranche 6'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="D22" s="61">
+        <f>'Tranche 6'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="61" t="str">
+        <f>'Tranche 6'!I8</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B23" s="61">
+        <f>'Tranche 6'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="C23" s="61">
+        <f>'Tranche 6'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="61">
+        <f>'Tranche 6'!H9</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="61" t="str">
+        <f>'Tranche 6'!I9</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B24" s="61">
+        <f>'Tranche 6'!F10</f>
+        <v>0</v>
+      </c>
+      <c r="C24" s="61">
+        <f>'Tranche 6'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="D24" s="61">
+        <f>'Tranche 6'!H10</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="61" t="str">
+        <f>'Tranche 6'!I10</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B25" s="61">
+        <f>'Tranche 6'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="C25" s="61">
+        <f>'Tranche 6'!G11</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="61">
+        <f>'Tranche 6'!H11</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="61" t="str">
+        <f>'Tranche 6'!I11</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B26" s="61">
+        <f>'Tranche 6'!F12</f>
+        <v>0</v>
+      </c>
+      <c r="C26" s="61">
+        <f>'Tranche 6'!G12</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="61">
+        <f>'Tranche 6'!H12</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="61" t="str">
+        <f>'Tranche 6'!I12</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="107"/>
+      <c r="C27" s="107"/>
+      <c r="D27" s="107"/>
+      <c r="E27" s="107"/>
+    </row>
+    <row r="28" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B29" s="61">
+        <f>'Tranche 6'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="C29" s="61">
+        <f>'Tranche 6'!G19</f>
+        <v>0</v>
+      </c>
+      <c r="D29" s="61">
+        <f>'Tranche 6'!H19</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="61">
+        <f>'Tranche 6'!I19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B30" s="61">
+        <f>'Tranche 6'!F20</f>
+        <v>0</v>
+      </c>
+      <c r="C30" s="61">
+        <f>'Tranche 6'!G20</f>
+        <v>0</v>
+      </c>
+      <c r="D30" s="61">
+        <f>'Tranche 6'!H20</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="61">
+        <f>'Tranche 6'!I20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B31" s="61">
+        <f>'Tranche 6'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="C31" s="61">
+        <f>'Tranche 6'!G21</f>
+        <v>0</v>
+      </c>
+      <c r="D31" s="61">
+        <f>'Tranche 6'!H21</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="61">
+        <f>'Tranche 6'!I21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B32" s="61">
+        <f>'Tranche 6'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="C32" s="61">
+        <f>'Tranche 6'!G22</f>
+        <v>0</v>
+      </c>
+      <c r="D32" s="61">
+        <f>'Tranche 6'!H22</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="61">
+        <f>'Tranche 6'!I22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B33" s="61">
+        <f>'Tranche 6'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="C33" s="61">
+        <f>'Tranche 6'!G23</f>
+        <v>0</v>
+      </c>
+      <c r="D33" s="61">
+        <f>'Tranche 6'!H23</f>
+        <v>0</v>
+      </c>
+      <c r="E33" s="61">
+        <f>'Tranche 6'!I23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B34" s="61">
+        <f>'Tranche 6'!F24</f>
+        <v>0</v>
+      </c>
+      <c r="C34" s="61">
+        <f>'Tranche 6'!G24</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="61">
+        <f>'Tranche 6'!H24</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="61">
+        <f>'Tranche 6'!I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="106" t="s">
+        <v>82</v>
+      </c>
+      <c r="B35" s="106"/>
+      <c r="C35" s="106"/>
+      <c r="D35" s="106"/>
+      <c r="E35" s="106"/>
+    </row>
+    <row r="36" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="107"/>
+      <c r="C36" s="107"/>
+      <c r="D36" s="107"/>
+      <c r="E36" s="107"/>
+    </row>
+    <row r="37" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B38" s="61">
+        <f>'Tranche 7'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="C38" s="61">
+        <f>'Tranche 7'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="D38" s="61">
+        <f>'Tranche 7'!H7</f>
+        <v>0</v>
+      </c>
+      <c r="E38" s="61" t="str">
+        <f>'Tranche 7'!I7</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B39" s="61">
+        <f>'Tranche 7'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="C39" s="61">
+        <f>'Tranche 7'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="61">
+        <f>'Tranche 7'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="61" t="str">
+        <f>'Tranche 7'!I8</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B40" s="61">
+        <f>'Tranche 7'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="C40" s="61">
+        <f>'Tranche 7'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="D40" s="61">
+        <f>'Tranche 7'!H9</f>
+        <v>0</v>
+      </c>
+      <c r="E40" s="61" t="str">
+        <f>'Tranche 7'!I9</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B41" s="61">
+        <f>'Tranche 7'!F10</f>
+        <v>0</v>
+      </c>
+      <c r="C41" s="61">
+        <f>'Tranche 7'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="61">
+        <f>'Tranche 7'!H10</f>
+        <v>0</v>
+      </c>
+      <c r="E41" s="61" t="str">
+        <f>'Tranche 7'!I10</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B42" s="61">
+        <f>'Tranche 7'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="C42" s="61">
+        <f>'Tranche 7'!G11</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="61">
+        <f>'Tranche 7'!H11</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="61" t="str">
+        <f>'Tranche 7'!I11</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B43" s="61">
+        <f>'Tranche 7'!F12</f>
+        <v>0</v>
+      </c>
+      <c r="C43" s="61">
+        <f>'Tranche 7'!G12</f>
+        <v>0</v>
+      </c>
+      <c r="D43" s="61">
+        <f>'Tranche 7'!H12</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="61" t="str">
+        <f>'Tranche 7'!I12</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="B44" s="107"/>
+      <c r="C44" s="107"/>
+      <c r="D44" s="107"/>
+      <c r="E44" s="107"/>
+    </row>
+    <row r="45" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B46" s="61">
+        <f>'Tranche 7'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="C46" s="61">
+        <f>'Tranche 7'!G19</f>
+        <v>0</v>
+      </c>
+      <c r="D46" s="61">
+        <f>'Tranche 7'!H19</f>
+        <v>0</v>
+      </c>
+      <c r="E46" s="61">
+        <f>'Tranche 7'!I19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B47" s="61">
+        <f>'Tranche 7'!F20</f>
+        <v>0</v>
+      </c>
+      <c r="C47" s="61">
+        <f>'Tranche 7'!G20</f>
+        <v>0</v>
+      </c>
+      <c r="D47" s="61">
+        <f>'Tranche 7'!H20</f>
+        <v>0</v>
+      </c>
+      <c r="E47" s="61">
+        <f>'Tranche 7'!I20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B48" s="61">
+        <f>'Tranche 7'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="C48" s="61">
+        <f>'Tranche 7'!G21</f>
+        <v>0</v>
+      </c>
+      <c r="D48" s="61">
+        <f>'Tranche 7'!H21</f>
+        <v>0</v>
+      </c>
+      <c r="E48" s="61">
+        <f>'Tranche 7'!I21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B49" s="61">
+        <f>'Tranche 7'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="C49" s="61">
+        <f>'Tranche 7'!G22</f>
+        <v>0</v>
+      </c>
+      <c r="D49" s="61">
+        <f>'Tranche 7'!H22</f>
+        <v>0</v>
+      </c>
+      <c r="E49" s="61">
+        <f>'Tranche 7'!I22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B50" s="61">
+        <f>'Tranche 7'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="C50" s="61">
+        <f>'Tranche 7'!G23</f>
+        <v>0</v>
+      </c>
+      <c r="D50" s="61">
+        <f>'Tranche 7'!H23</f>
+        <v>0</v>
+      </c>
+      <c r="E50" s="61">
+        <f>'Tranche 7'!I23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B51" s="61">
+        <f>'Tranche 7'!F24</f>
+        <v>0</v>
+      </c>
+      <c r="C51" s="61">
+        <f>'Tranche 7'!G24</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="61">
+        <f>'Tranche 7'!H24</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="61">
+        <f>'Tranche 7'!I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="106" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52" s="106"/>
+      <c r="C52" s="106"/>
+      <c r="D52" s="106"/>
+      <c r="E52" s="106"/>
+    </row>
+    <row r="53" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="58"/>
+      <c r="B53" s="58"/>
+      <c r="C53" s="58"/>
+      <c r="D53" s="58"/>
+      <c r="E53" s="58"/>
+    </row>
+    <row r="54" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54" s="107"/>
+      <c r="C54" s="107"/>
+      <c r="D54" s="107"/>
+      <c r="E54" s="107"/>
+    </row>
+    <row r="55" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="58"/>
+      <c r="B55" s="58"/>
+      <c r="C55" s="58"/>
+      <c r="D55" s="58"/>
+      <c r="E55" s="58"/>
+    </row>
+    <row r="56" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B57" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C57" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D57" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E57" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B58" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C58" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D58" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E58" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B59" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C59" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D59" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E59" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B60" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C60" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D60" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E60" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B61" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C61" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D61" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E61" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B62" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C62" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D62" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E62" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="58"/>
+      <c r="B63" s="58"/>
+      <c r="C63" s="58"/>
+      <c r="D63" s="58"/>
+      <c r="E63" s="58"/>
+    </row>
+    <row r="64" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="58"/>
+      <c r="B64" s="58"/>
+      <c r="C64" s="58"/>
+      <c r="D64" s="58"/>
+      <c r="E64" s="58"/>
+    </row>
+    <row r="65" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="B65" s="107"/>
+      <c r="C65" s="107"/>
+      <c r="D65" s="107"/>
+      <c r="E65" s="107"/>
+    </row>
+    <row r="66" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="58"/>
+      <c r="B66" s="58"/>
+      <c r="C66" s="58"/>
+      <c r="D66" s="58"/>
+      <c r="E66" s="58"/>
+    </row>
+    <row r="67" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B67" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C67" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B68" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C68" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D68" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E68" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B69" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C69" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D69" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E69" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B70" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C70" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D70" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E70" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B71" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C71" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D71" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E71" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B72" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C72" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D72" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E72" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B73" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C73" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D73" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E73" s="61" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="106" t="s">
+        <v>83</v>
+      </c>
+      <c r="B74" s="106"/>
+      <c r="C74" s="106"/>
+      <c r="D74" s="106"/>
+      <c r="E74" s="106"/>
+    </row>
+    <row r="75" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="B75" s="107"/>
+      <c r="C75" s="107"/>
+      <c r="D75" s="107"/>
+      <c r="E75" s="107"/>
+    </row>
+    <row r="76" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C76" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E76" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B77" s="61">
+        <f>'Tranche 8'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="C77" s="61">
+        <f>'Tranche 8'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="D77" s="61">
+        <f>'Tranche 8'!H7</f>
+        <v>0</v>
+      </c>
+      <c r="E77" s="61" t="str">
+        <f>'Tranche 8'!I7</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B78" s="61">
+        <f>'Tranche 8'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="C78" s="61">
+        <f>'Tranche 8'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="D78" s="61">
+        <f>'Tranche 8'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="E78" s="61" t="str">
+        <f>'Tranche 8'!I8</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B79" s="61">
+        <f>'Tranche 8'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="C79" s="61">
+        <f>'Tranche 8'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="D79" s="61">
+        <f>'Tranche 8'!H9</f>
+        <v>0</v>
+      </c>
+      <c r="E79" s="61" t="str">
+        <f>'Tranche 8'!I9</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B80" s="61">
+        <f>'Tranche 8'!F10</f>
+        <v>0</v>
+      </c>
+      <c r="C80" s="61">
+        <f>'Tranche 8'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="D80" s="61">
+        <f>'Tranche 8'!H10</f>
+        <v>0</v>
+      </c>
+      <c r="E80" s="61" t="str">
+        <f>'Tranche 8'!I10</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B81" s="61">
+        <f>'Tranche 8'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="C81" s="61">
+        <f>'Tranche 8'!G11</f>
+        <v>0</v>
+      </c>
+      <c r="D81" s="61">
+        <f>'Tranche 8'!H11</f>
+        <v>0</v>
+      </c>
+      <c r="E81" s="61" t="str">
+        <f>'Tranche 8'!I11</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B82" s="61">
+        <f>'Tranche 8'!F12</f>
+        <v>0</v>
+      </c>
+      <c r="C82" s="61">
+        <f>'Tranche 8'!G12</f>
+        <v>0</v>
+      </c>
+      <c r="D82" s="61">
+        <f>'Tranche 8'!H12</f>
+        <v>0</v>
+      </c>
+      <c r="E82" s="61" t="str">
+        <f>'Tranche 8'!I12</f>
+        <v>N/A</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="B83" s="107"/>
+      <c r="C83" s="107"/>
+      <c r="D83" s="107"/>
+      <c r="E83" s="107"/>
+    </row>
+    <row r="84" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C84" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E84" s="59" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,1,1),DATE('Instructions &amp; Summary'!$F$4,7,1))</f>
+        <v>46569</v>
+      </c>
+      <c r="B85" s="61">
+        <f>'Tranche 8'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="C85" s="61">
+        <f>'Tranche 8'!G19</f>
+        <v>0</v>
+      </c>
+      <c r="D85" s="61">
+        <f>'Tranche 8'!H19</f>
+        <v>0</v>
+      </c>
+      <c r="E85" s="61">
+        <f>'Tranche 8'!I19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,2,1),DATE('Instructions &amp; Summary'!$F$4,8,1))</f>
+        <v>46600</v>
+      </c>
+      <c r="B86" s="61">
+        <f>'Tranche 8'!F20</f>
+        <v>0</v>
+      </c>
+      <c r="C86" s="61">
+        <f>'Tranche 8'!G20</f>
+        <v>0</v>
+      </c>
+      <c r="D86" s="61">
+        <f>'Tranche 8'!H20</f>
+        <v>0</v>
+      </c>
+      <c r="E86" s="61">
+        <f>'Tranche 8'!I20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,3,1),DATE('Instructions &amp; Summary'!$F$4,9,1))</f>
+        <v>46631</v>
+      </c>
+      <c r="B87" s="61">
+        <f>'Tranche 8'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="C87" s="61">
+        <f>'Tranche 8'!G21</f>
+        <v>0</v>
+      </c>
+      <c r="D87" s="61">
+        <f>'Tranche 8'!H21</f>
+        <v>0</v>
+      </c>
+      <c r="E87" s="61">
+        <f>'Tranche 8'!I21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,4,1),DATE('Instructions &amp; Summary'!$F$4,10,1))</f>
+        <v>46661</v>
+      </c>
+      <c r="B88" s="61">
+        <f>'Tranche 8'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="C88" s="61">
+        <f>'Tranche 8'!G22</f>
+        <v>0</v>
+      </c>
+      <c r="D88" s="61">
+        <f>'Tranche 8'!H22</f>
+        <v>0</v>
+      </c>
+      <c r="E88" s="61">
+        <f>'Tranche 8'!I22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,5,1),DATE('Instructions &amp; Summary'!$F$4,11,1))</f>
+        <v>46692</v>
+      </c>
+      <c r="B89" s="61">
+        <f>'Tranche 8'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="C89" s="61">
+        <f>'Tranche 8'!G23</f>
+        <v>0</v>
+      </c>
+      <c r="D89" s="61">
+        <f>'Tranche 8'!H23</f>
+        <v>0</v>
+      </c>
+      <c r="E89" s="61">
+        <f>'Tranche 8'!I23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="60">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H",DATE('Instructions &amp; Summary'!$F$4,6,1),DATE('Instructions &amp; Summary'!$F$4,12,1))</f>
+        <v>46722</v>
+      </c>
+      <c r="B90" s="61">
+        <f>'Tranche 8'!F24</f>
+        <v>0</v>
+      </c>
+      <c r="C90" s="61">
+        <f>'Tranche 8'!G24</f>
+        <v>0</v>
+      </c>
+      <c r="D90" s="61">
+        <f>'Tranche 8'!H24</f>
+        <v>0</v>
+      </c>
+      <c r="E90" s="61">
+        <f>'Tranche 8'!I24</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="dz3TpjV9oyDAYOl8gZVMRSs4kTYla1fAPFcyYEcXuenaCuZwTmRnkoPnyUA5Y3apeGbvb/DqrND4oXE/CDlAbA==" saltValue="H/1tFps5Eo+mQHjkGWHNlA==" spinCount="100000" sheet="1"/>
+  <mergeCells count="15">
+    <mergeCell ref="A74:E74"/>
+    <mergeCell ref="A75:E75"/>
+    <mergeCell ref="A83:E83"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="A54:E54"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="87" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
+Docket No: 26-01-02
+&amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
+&amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
+Page 10 of 10
+</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{577F7857-A979-4634-9D03-073E6D335E8D}">
+  <dimension ref="A2:B5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N6" sqref="N6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="2" spans="1:2" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B2" s="108" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B4" s="109" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="110" t="s">
+        <v>91</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:F48"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:XFD10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
+    <col min="2" max="6" width="10.7109375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="56" t="str">
+        <f>'Instructions &amp; Summary'!A18:D18</f>
+        <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="6"/>
+    </row>
+    <row r="3" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="86" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="88"/>
+    </row>
+    <row r="4" spans="1:6" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="F4" s="35" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="11">
+        <v>12218</v>
+      </c>
+      <c r="C5" s="11">
+        <v>1869</v>
+      </c>
+      <c r="D5" s="11">
+        <v>44123</v>
+      </c>
+      <c r="E5" s="11">
+        <v>0</v>
+      </c>
+      <c r="F5" s="12">
+        <f t="shared" ref="F5:F16" si="0">SUM($B5:$E5)</f>
+        <v>58210</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="11">
+        <v>10720</v>
+      </c>
+      <c r="C6" s="11">
+        <v>2033</v>
+      </c>
+      <c r="D6" s="11">
+        <v>35851</v>
+      </c>
+      <c r="E6" s="11">
+        <v>0</v>
+      </c>
+      <c r="F6" s="12">
+        <f t="shared" si="0"/>
+        <v>48604</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="11">
+        <v>9871</v>
+      </c>
+      <c r="C7" s="11">
+        <v>1774</v>
+      </c>
+      <c r="D7" s="11">
+        <v>27116</v>
+      </c>
+      <c r="E7" s="11">
+        <v>0</v>
+      </c>
+      <c r="F7" s="12">
+        <f t="shared" si="0"/>
+        <v>38761</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="11">
+        <v>8882</v>
+      </c>
+      <c r="C8" s="11">
+        <v>1780</v>
+      </c>
+      <c r="D8" s="11">
+        <v>22886</v>
+      </c>
+      <c r="E8" s="11">
+        <v>0</v>
+      </c>
+      <c r="F8" s="12">
+        <f t="shared" si="0"/>
+        <v>33548</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="11">
+        <v>11190</v>
+      </c>
+      <c r="C9" s="11">
+        <v>2080</v>
+      </c>
+      <c r="D9" s="11">
+        <v>33755</v>
+      </c>
+      <c r="E9" s="11">
+        <v>0</v>
+      </c>
+      <c r="F9" s="12">
+        <f t="shared" si="0"/>
+        <v>47025</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="11">
+        <v>12912</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2212</v>
+      </c>
+      <c r="D10" s="11">
+        <v>43458</v>
+      </c>
+      <c r="E10" s="11">
+        <v>0</v>
+      </c>
+      <c r="F10" s="12">
+        <f t="shared" si="0"/>
+        <v>58582</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="11">
+        <v>16061</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2618</v>
+      </c>
+      <c r="D11" s="11">
+        <v>61586</v>
+      </c>
+      <c r="E11" s="11">
+        <v>0</v>
+      </c>
+      <c r="F11" s="12">
+        <f t="shared" si="0"/>
+        <v>80265</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="11">
+        <v>12366</v>
+      </c>
+      <c r="C12" s="11">
+        <v>2131</v>
+      </c>
+      <c r="D12" s="11">
+        <v>44346</v>
+      </c>
+      <c r="E12" s="11">
+        <v>0</v>
+      </c>
+      <c r="F12" s="12">
+        <f t="shared" si="0"/>
+        <v>58843</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A13" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="11">
+        <v>11800</v>
+      </c>
+      <c r="C13" s="11">
+        <v>2069</v>
+      </c>
+      <c r="D13" s="11">
+        <v>34184</v>
+      </c>
+      <c r="E13" s="11">
+        <v>0</v>
+      </c>
+      <c r="F13" s="12">
+        <f t="shared" si="0"/>
+        <v>48053</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A14" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="11">
+        <v>11244</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2223</v>
+      </c>
+      <c r="D14" s="11">
+        <v>26264</v>
+      </c>
+      <c r="E14" s="11">
+        <v>0</v>
+      </c>
+      <c r="F14" s="12">
+        <f t="shared" si="0"/>
+        <v>39731</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A15" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="11">
+        <v>9907</v>
+      </c>
+      <c r="C15" s="11">
+        <v>2032</v>
+      </c>
+      <c r="D15" s="11">
+        <v>27734</v>
+      </c>
+      <c r="E15" s="11">
+        <v>0</v>
+      </c>
+      <c r="F15" s="12">
+        <f t="shared" si="0"/>
+        <v>39673</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A16" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="11">
+        <v>11725</v>
+      </c>
+      <c r="C16" s="11">
+        <v>2029</v>
+      </c>
+      <c r="D16" s="11">
+        <v>42173</v>
+      </c>
+      <c r="E16" s="11">
+        <v>0</v>
+      </c>
+      <c r="F16" s="12">
+        <f t="shared" si="0"/>
+        <v>55927</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="13">
+        <f>SUM(B$5:B$16)</f>
+        <v>138896</v>
+      </c>
+      <c r="C17" s="13">
+        <f>SUM(C$5:C$16)</f>
+        <v>24850</v>
+      </c>
+      <c r="D17" s="13">
+        <f>SUM(D$5:D$16)</f>
+        <v>443476</v>
+      </c>
+      <c r="E17" s="13">
+        <f>SUM(E$5:E$16)</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="13">
+        <f>SUM(F5:F16)</f>
+        <v>607222</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A18" s="7"/>
+      <c r="B18" s="14"/>
+    </row>
+    <row r="19" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="86" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="87"/>
+      <c r="C19" s="87"/>
+      <c r="D19" s="87"/>
+      <c r="E19" s="87"/>
+      <c r="F19" s="88"/>
+    </row>
+    <row r="20" spans="1:6" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" s="35" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A21" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="15">
+        <v>29785</v>
+      </c>
+      <c r="C21" s="15">
+        <v>5824</v>
+      </c>
+      <c r="D21" s="15">
+        <v>131281</v>
+      </c>
+      <c r="E21" s="15">
+        <v>740</v>
+      </c>
+      <c r="F21" s="12">
+        <f t="shared" ref="F21:F32" si="1">SUM($B21:$E21)</f>
+        <v>167630</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="15">
+        <v>26719</v>
+      </c>
+      <c r="C22" s="15">
+        <v>5949</v>
+      </c>
+      <c r="D22" s="15">
+        <v>114796</v>
+      </c>
+      <c r="E22" s="15">
+        <v>741</v>
+      </c>
+      <c r="F22" s="12">
+        <f t="shared" si="1"/>
+        <v>148205</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A23" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="15">
+        <v>24691</v>
+      </c>
+      <c r="C23" s="15">
+        <v>5249</v>
+      </c>
+      <c r="D23" s="15">
+        <v>93691</v>
+      </c>
+      <c r="E23" s="15">
+        <v>544</v>
+      </c>
+      <c r="F23" s="12">
+        <f t="shared" si="1"/>
+        <v>124175</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A24" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="15">
+        <v>20566</v>
+      </c>
+      <c r="C24" s="15">
+        <v>4997</v>
+      </c>
+      <c r="D24" s="15">
+        <v>71878</v>
+      </c>
+      <c r="E24" s="15">
+        <v>421</v>
+      </c>
+      <c r="F24" s="12">
+        <f t="shared" si="1"/>
+        <v>97862</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A25" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="15">
+        <v>28551</v>
+      </c>
+      <c r="C25" s="15">
+        <v>6879</v>
+      </c>
+      <c r="D25" s="15">
+        <v>101770</v>
+      </c>
+      <c r="E25" s="15">
+        <v>534</v>
+      </c>
+      <c r="F25" s="12">
+        <f t="shared" si="1"/>
+        <v>137734</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A26" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="15">
+        <v>26618</v>
+      </c>
+      <c r="C26" s="15">
+        <v>5979</v>
+      </c>
+      <c r="D26" s="15">
+        <v>107481</v>
+      </c>
+      <c r="E26" s="15">
+        <v>411</v>
+      </c>
+      <c r="F26" s="12">
+        <f t="shared" si="1"/>
+        <v>140489</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A27" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="15">
+        <v>30155</v>
+      </c>
+      <c r="C27" s="15">
+        <v>7047</v>
+      </c>
+      <c r="D27" s="15">
+        <v>137804</v>
+      </c>
+      <c r="E27" s="15">
+        <v>345</v>
+      </c>
+      <c r="F27" s="12">
+        <f t="shared" si="1"/>
+        <v>175351</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A28" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="15">
+        <v>26480</v>
+      </c>
+      <c r="C28" s="15">
+        <v>6524</v>
+      </c>
+      <c r="D28" s="15">
+        <v>120863</v>
+      </c>
+      <c r="E28" s="15">
+        <v>367</v>
+      </c>
+      <c r="F28" s="12">
+        <f t="shared" si="1"/>
+        <v>154234</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A29" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="15">
+        <v>24427</v>
+      </c>
+      <c r="C29" s="15">
+        <v>6030</v>
+      </c>
+      <c r="D29" s="15">
+        <v>93790</v>
+      </c>
+      <c r="E29" s="15">
+        <v>459</v>
+      </c>
+      <c r="F29" s="12">
+        <f t="shared" si="1"/>
+        <v>124706</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A30" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="15">
+        <v>25103</v>
+      </c>
+      <c r="C30" s="15">
+        <v>6758</v>
+      </c>
+      <c r="D30" s="15">
+        <v>79709</v>
+      </c>
+      <c r="E30" s="15">
+        <v>665</v>
+      </c>
+      <c r="F30" s="12">
+        <f t="shared" si="1"/>
+        <v>112235</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="15">
+        <v>26212</v>
+      </c>
+      <c r="C31" s="15">
+        <v>6903</v>
+      </c>
+      <c r="D31" s="15">
+        <v>88833</v>
+      </c>
+      <c r="E31" s="15">
+        <v>786</v>
+      </c>
+      <c r="F31" s="12">
+        <f t="shared" si="1"/>
+        <v>122734</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A32" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="15">
+        <v>27278</v>
+      </c>
+      <c r="C32" s="15">
+        <v>5971</v>
+      </c>
+      <c r="D32" s="15">
+        <v>115120</v>
+      </c>
+      <c r="E32" s="15">
+        <v>723</v>
+      </c>
+      <c r="F32" s="12">
+        <f t="shared" si="1"/>
+        <v>149092</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="13">
+        <f>SUM(B$21:B$32)</f>
+        <v>316585</v>
+      </c>
+      <c r="C33" s="13">
+        <f>SUM(C$21:C$32)</f>
+        <v>74110</v>
+      </c>
+      <c r="D33" s="13">
+        <f>SUM(D$21:D$32)</f>
+        <v>1257016</v>
+      </c>
+      <c r="E33" s="13">
+        <f>SUM(E$21:E$32)</f>
+        <v>6736</v>
+      </c>
+      <c r="F33" s="13">
+        <f>SUM(F21:F32)</f>
+        <v>1654447</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A34" s="16"/>
+      <c r="B34" s="14"/>
+    </row>
+    <row r="35" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="F35" s="35" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A36" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36" s="12">
+        <f t="array" ref="B36">SUM(SUMIFS(B$5:B$16,$A$5:$A$16,{"January","February","March","April","May","June"}))</f>
+        <v>65793</v>
+      </c>
+      <c r="C36" s="12">
+        <f t="array" ref="C36">SUM(SUMIFS(C$5:C$16,$A$5:$A$16,{"January","February","March","April","May","June"}))</f>
+        <v>11748</v>
+      </c>
+      <c r="D36" s="12">
+        <f t="array" ref="D36">SUM(SUMIFS(D$5:D$16,$A$5:$A$16,{"January","February","March","April","May","June"}))</f>
+        <v>207189</v>
+      </c>
+      <c r="E36" s="12">
+        <f t="array" ref="E36">SUM(SUMIFS(E$5:E$16,$A$5:$A$16,{"January","February","March","April","May","June"}))</f>
+        <v>0</v>
+      </c>
+      <c r="F36" s="12">
+        <f>SUM($B36:$E36)</f>
+        <v>284730</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A37" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="12">
+        <f t="array" ref="B37">SUM(SUMIFS(B$21:B$32,$A$21:$A$32,{"January","February","March","April","May","June"}))</f>
+        <v>156930</v>
+      </c>
+      <c r="C37" s="12">
+        <f t="array" ref="C37">SUM(SUMIFS(C$21:C$32,$A$21:$A$32,{"January","February","March","April","May","June"}))</f>
+        <v>34877</v>
+      </c>
+      <c r="D37" s="12">
+        <f t="array" ref="D37">SUM(SUMIFS(D$21:D$32,$A$21:$A$32,{"January","February","March","April","May","June"}))</f>
+        <v>620897</v>
+      </c>
+      <c r="E37" s="12">
+        <f t="array" ref="E37">SUM(SUMIFS(E$21:E$32,$A$21:$A$32,{"January","February","March","April","May","June"}))</f>
+        <v>3391</v>
+      </c>
+      <c r="F37" s="12">
+        <f>SUM($B37:$E37)</f>
+        <v>816095</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38" s="12">
+        <f t="array" ref="B38">SUM(SUMIFS(B$5:B$16,$A$5:$A$16,{"July","August","September","October","November","December"}))</f>
+        <v>73103</v>
+      </c>
+      <c r="C38" s="12">
+        <f t="array" ref="C38">SUM(SUMIFS(C$5:C$16,$A$5:$A$16,{"July","August","September","October","November","December"}))</f>
+        <v>13102</v>
+      </c>
+      <c r="D38" s="12">
+        <f t="array" ref="D38">SUM(SUMIFS(D$5:D$16,$A$5:$A$16,{"July","August","September","October","November","December"}))</f>
+        <v>236287</v>
+      </c>
+      <c r="E38" s="12">
+        <f t="array" ref="E38">SUM(SUMIFS(E$5:E$16,$A$5:$A$16,{"July","August","September","October","November","December"}))</f>
+        <v>0</v>
+      </c>
+      <c r="F38" s="12">
+        <f>SUM($B38:$E38)</f>
+        <v>322492</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A39" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39" s="12">
+        <f t="array" ref="B39">SUM(SUMIFS(B$21:B$32,$A$21:$A$32,{"July","August","September","October","November","December"}))</f>
+        <v>159655</v>
+      </c>
+      <c r="C39" s="12">
+        <f t="array" ref="C39">SUM(SUMIFS(C$21:C$32,$A$21:$A$32,{"July","August","September","October","November","December"}))</f>
+        <v>39233</v>
+      </c>
+      <c r="D39" s="12">
+        <f t="array" ref="D39">SUM(SUMIFS(D$21:D$32,$A$21:$A$32,{"July","August","September","October","November","December"}))</f>
+        <v>636119</v>
+      </c>
+      <c r="E39" s="12">
+        <f t="array" ref="E39">SUM(SUMIFS(E$21:E$32,$A$21:$A$32,{"July","August","September","October","November","December"}))</f>
+        <v>3345</v>
+      </c>
+      <c r="F39" s="12">
+        <f>SUM($B39:$E39)</f>
+        <v>838352</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A40" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="13">
+        <f>SUM(B$36:B$39)</f>
+        <v>455481</v>
+      </c>
+      <c r="C40" s="13">
+        <f>SUM(C$36:C$39)</f>
+        <v>98960</v>
+      </c>
+      <c r="D40" s="13">
+        <f>SUM(D$36:D$39)</f>
+        <v>1700492</v>
+      </c>
+      <c r="E40" s="13">
+        <f>SUM(E$36:E$39)</f>
+        <v>6736</v>
+      </c>
+      <c r="F40" s="13">
+        <f>SUM(F36:F39)</f>
+        <v>2261669</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A41" s="7"/>
+      <c r="B41" s="17"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B46" s="18"/>
+      <c r="C46" s="18"/>
+      <c r="D46" s="18"/>
+      <c r="E46" s="18"/>
+      <c r="F46" s="18"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B47" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" s="18"/>
+      <c r="D47" s="18"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B48" s="18"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="8PKghw3Mmg8Vz41CUfCSGGYzAfQ4st7rMylEDnV38N1R8bwkEY3zZ1AxvRqIJdGvPKGrD7RKxgeviZwaaXqCCA==" saltValue="LRS+6oCWxE3hum6BqsqNJA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A19:F19"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="87" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
+Docket No: 26-01-02
+&amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
+&amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
+Page 2 of 10
+</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:N1"/>
+    <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:XFD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
-    <col min="6" max="9" width="10.7109375" customWidth="1"/>
-    <col min="10" max="14" width="14.28515625" customWidth="1"/>
+    <col min="6" max="8" width="13.42578125" customWidth="1"/>
+    <col min="9" max="9" width="13.85546875" customWidth="1"/>
+    <col min="10" max="12" width="17" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="101" t="str">
+      <c r="A1" s="89" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 10/20/2026</v>
-[...13 lines deleted...]
-      <c r="N1" s="101"/>
+        <v>CONFIDENTIAL UNTIL 01/12/2027</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="34" t="s">
-        <v>36</v>
+      <c r="A3" s="26" t="s">
+        <v>64</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
-        <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
+        <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="33"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="108" t="s">
+      <c r="A5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="112"/>
-[...2 lines deleted...]
-      <c r="F5" s="112" t="s">
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="G5" s="112"/>
-[...2 lines deleted...]
-      <c r="J5" s="98" t="s">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="K5" s="99"/>
-[...2 lines deleted...]
-      <c r="N5" s="100"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="88"/>
     </row>
     <row r="6" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="108"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="96"/>
+      <c r="B6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="38" t="s">
+      <c r="G6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H6" s="38" t="s">
+      <c r="H6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="38" t="s">
+      <c r="J6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="38" t="s">
+      <c r="K6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="44" t="s">
+      <c r="N6" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B7" s="41">
+      <c r="A7" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
+        <v>January</v>
+      </c>
+      <c r="B7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>17019</v>
-[...1 lines deleted...]
-      <c r="C7" s="41">
+        <v>12218</v>
+      </c>
+      <c r="C7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2387</v>
-[...1 lines deleted...]
-      <c r="D7" s="41">
+        <v>1869</v>
+      </c>
+      <c r="D7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>63150</v>
-[...1 lines deleted...]
-      <c r="E7" s="41">
+        <v>44123</v>
+      </c>
+      <c r="E7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="54"/>
-[...2 lines deleted...]
-      <c r="I7" s="59" t="s">
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="56">
+      <c r="J7" s="49">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="56">
-[...3 lines deleted...]
-      <c r="L7" s="56">
+      <c r="K7" s="49">
+        <f t="shared" ref="K7:K12" si="1">ROUND(G7,2)*C7</f>
+        <v>0</v>
+      </c>
+      <c r="L7" s="49">
+        <f t="shared" ref="L7:L12" si="2">ROUND(H7,2)*D7</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" s="49">
+        <f t="shared" ref="N7:N12" si="3">SUM(J7:L7)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
+        <v>February</v>
+      </c>
+      <c r="B8" s="38">
+        <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>10720</v>
+      </c>
+      <c r="C8" s="38">
+        <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>2033</v>
+      </c>
+      <c r="D8" s="38">
+        <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>35851</v>
+      </c>
+      <c r="E8" s="38">
+        <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="J8" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40" t="s">
+      <c r="L8" s="49">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M8" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="56">
-[...28 lines deleted...]
-      <c r="I8" s="59" t="s">
+      <c r="N8" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
+        <v>March</v>
+      </c>
+      <c r="B9" s="38">
+        <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>9871</v>
+      </c>
+      <c r="C9" s="38">
+        <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>1774</v>
+      </c>
+      <c r="D9" s="38">
+        <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>27116</v>
+      </c>
+      <c r="E9" s="38">
+        <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="56">
+      <c r="J9" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L9" s="49">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="N9" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
+        <v>April</v>
+      </c>
+      <c r="B10" s="38">
+        <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>8882</v>
+      </c>
+      <c r="C10" s="38">
+        <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>1780</v>
+      </c>
+      <c r="D10" s="38">
+        <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>22886</v>
+      </c>
+      <c r="E10" s="38">
+        <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="J10" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="40" t="s">
+      <c r="L10" s="49">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N8" s="56">
+      <c r="N10" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
+        <v>May</v>
+      </c>
+      <c r="B11" s="38">
+        <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>11190</v>
+      </c>
+      <c r="C11" s="38">
+        <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>2080</v>
+      </c>
+      <c r="D11" s="38">
+        <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>33755</v>
+      </c>
+      <c r="E11" s="38">
+        <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="J11" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K11" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L11" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="I9" s="59" t="s">
+      <c r="M11" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="56">
+      <c r="N11" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
+        <v>June</v>
+      </c>
+      <c r="B12" s="38">
+        <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>12912</v>
+      </c>
+      <c r="C12" s="38">
+        <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>2212</v>
+      </c>
+      <c r="D12" s="38">
+        <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>43458</v>
+      </c>
+      <c r="E12" s="38">
+        <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="J12" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="56">
-[...3 lines deleted...]
-      <c r="M9" s="40" t="s">
+      <c r="L12" s="49">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M12" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N9" s="56">
-[...28 lines deleted...]
-      <c r="I10" s="59" t="s">
+      <c r="N12" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="39">
+        <f>SUM(B7:B12)</f>
+        <v>65793</v>
+      </c>
+      <c r="C13" s="39">
+        <f>SUM(C7:C12)</f>
+        <v>11748</v>
+      </c>
+      <c r="D13" s="39">
+        <f>SUM(D7:D12)</f>
+        <v>207189</v>
+      </c>
+      <c r="E13" s="39">
+        <f>SUM(E7:E12)</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="56">
-[...11 lines deleted...]
-      <c r="M10" s="40" t="s">
+      <c r="G13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="N10" s="56">
-[...28 lines deleted...]
-      <c r="I11" s="59" t="s">
+      <c r="H13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="56">
-[...11 lines deleted...]
-      <c r="M11" s="40" t="s">
+      <c r="I13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="N11" s="56">
-[...28 lines deleted...]
-      <c r="I12" s="59" t="s">
+      <c r="J13" s="51">
+        <f>SUM(J7:J12)</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="51">
+        <f>SUM(K7:K12)</f>
+        <v>0</v>
+      </c>
+      <c r="L13" s="51">
+        <f>SUM(L7:L12)</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="56">
-[...66 lines deleted...]
-      <c r="N13" s="58">
+      <c r="N13" s="51">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="40">
         <f>SUM(B13:E13)</f>
-        <v>331817</v>
+        <v>284730</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="112" t="s">
+      <c r="B17" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="112"/>
-[...2 lines deleted...]
-      <c r="F17" s="112" t="s">
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="112"/>
-[...2 lines deleted...]
-      <c r="J17" s="98" t="s">
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="K17" s="99"/>
-[...2 lines deleted...]
-      <c r="N17" s="100"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="88"/>
     </row>
     <row r="18" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="108"/>
-      <c r="B18" s="38" t="s">
+      <c r="A18" s="96"/>
+      <c r="B18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="38" t="s">
+      <c r="C18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="38" t="s">
+      <c r="D18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="38" t="s">
+      <c r="F18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G18" s="38" t="s">
+      <c r="G18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H18" s="38" t="s">
+      <c r="H18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="38" t="s">
+      <c r="I18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J18" s="38" t="s">
+      <c r="J18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K18" s="38" t="s">
+      <c r="K18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L18" s="38" t="s">
+      <c r="L18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M18" s="38" t="s">
+      <c r="M18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N18" s="44" t="s">
+      <c r="N18" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B19" s="41">
+      <c r="A19" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
+        <v>January</v>
+      </c>
+      <c r="B19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>32078</v>
-[...1 lines deleted...]
-      <c r="C19" s="41">
+        <v>29785</v>
+      </c>
+      <c r="C19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6426</v>
-[...1 lines deleted...]
-      <c r="D19" s="41">
+        <v>5824</v>
+      </c>
+      <c r="D19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>141339</v>
-[...1 lines deleted...]
-      <c r="E19" s="41">
+        <v>131281</v>
+      </c>
+      <c r="E19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>345</v>
-[...22 lines deleted...]
-        <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
+        <v>740</v>
+      </c>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="49">
+        <f t="shared" ref="J19:J24" si="4">ROUND(F19,2)*B19</f>
+        <v>0</v>
+      </c>
+      <c r="K19" s="49">
+        <f t="shared" ref="K19:K24" si="5">ROUND(G19,2)*C19</f>
+        <v>0</v>
+      </c>
+      <c r="L19" s="49">
+        <f t="shared" ref="L19:M24" si="6">ROUND(H19,2)*D19</f>
+        <v>0</v>
+      </c>
+      <c r="M19" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="49">
+        <f t="shared" ref="N19:N24" si="7">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B20" s="41">
+      <c r="A20" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
+        <v>February</v>
+      </c>
+      <c r="B20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28153</v>
-[...1 lines deleted...]
-      <c r="C20" s="41">
+        <v>26719</v>
+      </c>
+      <c r="C20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>5949</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>123941</v>
-[...1 lines deleted...]
-      <c r="E20" s="41">
+        <v>114796</v>
+      </c>
+      <c r="E20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>367</v>
-[...9 lines deleted...]
-      <c r="K20" s="56">
+        <v>741</v>
+      </c>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L20" s="56">
+      <c r="K20" s="49">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L20" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N20" s="49">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
+        <v>March</v>
+      </c>
+      <c r="B21" s="38">
+        <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>24691</v>
+      </c>
+      <c r="C21" s="38">
+        <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>5249</v>
+      </c>
+      <c r="D21" s="38">
+        <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>93691</v>
+      </c>
+      <c r="E21" s="38">
+        <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>544</v>
+      </c>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M20" s="56">
+      <c r="K21" s="49">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L21" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N21" s="49">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
+        <v>April</v>
+      </c>
+      <c r="B22" s="38">
+        <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>20566</v>
+      </c>
+      <c r="C22" s="38">
+        <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>4997</v>
+      </c>
+      <c r="D22" s="38">
+        <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>71878</v>
+      </c>
+      <c r="E22" s="38">
+        <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>421</v>
+      </c>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N20" s="56">
+      <c r="K22" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="K21" s="56">
+      <c r="L22" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="49">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
+        <v>May</v>
+      </c>
+      <c r="B23" s="38">
+        <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>28551</v>
+      </c>
+      <c r="C23" s="38">
+        <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>6879</v>
+      </c>
+      <c r="D23" s="38">
+        <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>101770</v>
+      </c>
+      <c r="E23" s="38">
+        <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>534</v>
+      </c>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L21" s="56">
+      <c r="K23" s="49">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L23" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M23" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N23" s="49">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
+        <v>June</v>
+      </c>
+      <c r="B24" s="38">
+        <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>26618</v>
+      </c>
+      <c r="C24" s="38">
+        <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>5979</v>
+      </c>
+      <c r="D24" s="38">
+        <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>107481</v>
+      </c>
+      <c r="E24" s="38">
+        <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
+        <v>411</v>
+      </c>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M21" s="56">
-[...3 lines deleted...]
-      <c r="N21" s="56">
+      <c r="K24" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-    </row>
-[...134 lines deleted...]
-        <f t="shared" si="5"/>
+      <c r="L24" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M24" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N24" s="49">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="39">
         <f>SUM(B19:B24)</f>
-        <v>169764</v>
-[...1 lines deleted...]
-      <c r="C25" s="42">
+        <v>156930</v>
+      </c>
+      <c r="C25" s="39">
         <f>SUM(C19:C24)</f>
-        <v>35775</v>
-[...1 lines deleted...]
-      <c r="D25" s="42">
+        <v>34877</v>
+      </c>
+      <c r="D25" s="39">
         <f>SUM(D19:D24)</f>
-        <v>652646</v>
-[...1 lines deleted...]
-      <c r="E25" s="42">
+        <v>620897</v>
+      </c>
+      <c r="E25" s="39">
         <f>SUM(E19:E24)</f>
-        <v>3347</v>
-[...1 lines deleted...]
-      <c r="F25" s="37" t="s">
+        <v>3391</v>
+      </c>
+      <c r="F25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G25" s="37" t="s">
+      <c r="G25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H25" s="37" t="s">
+      <c r="H25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I25" s="37" t="s">
+      <c r="I25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="51">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="51">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="58">
+      <c r="L25" s="51">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="58">
+      <c r="M25" s="51">
         <f>SUM(M19:M24)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="51">
         <f>SUM(N19:N24)</f>
         <v>0</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="28"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="Z25" s="30"/>
       <c r="AA25" s="31"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
@@ -6230,4949 +10062,1070 @@
       <c r="HZ25" s="30"/>
       <c r="IA25" s="30"/>
       <c r="IB25" s="30"/>
       <c r="IC25" s="31"/>
       <c r="ID25" s="30"/>
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="43">
+      <c r="B27" s="40">
         <f>SUM(B25:E25)</f>
-        <v>861532</v>
-[...1 lines deleted...]
-      <c r="E27" s="102" t="s">
+        <v>816095</v>
+      </c>
+      <c r="E27" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="F27" s="103"/>
-[...2 lines deleted...]
-      <c r="I27" s="104"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="92"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E28" s="50"/>
-[...3 lines deleted...]
-      <c r="I28" s="53"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="46"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="40">
         <f>B15+B27</f>
-        <v>1193349</v>
-[...1 lines deleted...]
-      <c r="E29" s="109" t="str">
+        <v>1100825</v>
+      </c>
+      <c r="E29" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
-      <c r="F29" s="110"/>
-[...2 lines deleted...]
-      <c r="I29" s="111"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="99"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E30" s="109" t="str">
+      <c r="E30" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
-      <c r="F30" s="110"/>
-[...2 lines deleted...]
-      <c r="I30" s="111"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="99"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48" t="str">
+      <c r="A31" s="23" t="str">
         <f>A3</f>
-        <v>UI SS Tranche 8</v>
-[...1 lines deleted...]
-      <c r="B31" s="38" t="s">
+        <v>UI SS Tranche 1</v>
+      </c>
+      <c r="B31" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="C31" s="38" t="s">
+      <c r="C31" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="105" t="str">
+      <c r="E31" s="93" t="str">
         <f>B3</f>
-        <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
-[...4 lines deleted...]
-      <c r="I31" s="114"/>
+        <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
+      </c>
+      <c r="F31" s="94"/>
+      <c r="G31" s="94"/>
+      <c r="H31" s="94"/>
+      <c r="I31" s="95"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="54">
         <f>N13</f>
         <v>0</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="54">
         <f>ROUND(B32/B15,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="61">
+      <c r="B33" s="54">
         <f>N25</f>
         <v>0</v>
       </c>
-      <c r="C33" s="62">
+      <c r="C33" s="54">
         <f>ROUND(B33/B27,2)</f>
         <v>0</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="63">
+      <c r="B34" s="55">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="55">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45"/>
-[...1 lines deleted...]
-      <c r="C35" s="47"/>
+      <c r="A35" s="42"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="45"/>
-[...1 lines deleted...]
-      <c r="C36" s="47"/>
+      <c r="A36" s="42"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="1"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="QAKly3uRxsKp+2wFY+xYQ92E9PWMe/Fm/R4P/SYB+sYk/7XQ+HWHokU+F6Bgp66mZmZe9WetSAMhWlEBM/Lqtg==" saltValue="YPm0UGIt5u0/Z09bR2ZM6g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <protectedRanges>
+    <protectedRange sqref="F7:H12 F19:I24" name="Range1_1_1_1_1_1"/>
+  </protectedRanges>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
+    <mergeCell ref="E27:I27"/>
+    <mergeCell ref="E31:I31"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="J5:N5"/>
     <mergeCell ref="J17:N17"/>
-    <mergeCell ref="E27:I27"/>
-    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="E29:I29"/>
+    <mergeCell ref="E30:I30"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
-    <mergeCell ref="J5:N5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="63" orientation="landscape" r:id="rId1"/>
-[...1334 lines deleted...]
-  <pageSetup paperSize="9" scale="87" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 11 of 12
+Page 3 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-[...2548 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:F27"/>
+      <selection activeCell="A9" sqref="A9:XFD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="13.85546875" customWidth="1"/>
+    <col min="9" max="9" width="12.85546875" customWidth="1"/>
     <col min="10" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="101" t="str">
+      <c r="A1" s="89" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 10/20/2026</v>
-[...13 lines deleted...]
-      <c r="N1" s="101"/>
+        <v>CONFIDENTIAL UNTIL 01/12/2027</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="34" t="s">
-        <v>64</v>
+      <c r="A3" s="26" t="s">
+        <v>4</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="33"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="108" t="s">
+      <c r="A5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="112"/>
-[...2 lines deleted...]
-      <c r="F5" s="112" t="s">
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="G5" s="112"/>
-[...2 lines deleted...]
-      <c r="J5" s="98" t="s">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="K5" s="99"/>
-[...2 lines deleted...]
-      <c r="N5" s="100"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="88"/>
     </row>
     <row r="6" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="108"/>
+      <c r="A6" s="96"/>
       <c r="B6" s="21" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>42</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="21" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="44" t="s">
+      <c r="N6" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="36" t="str">
+      <c r="A7" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>January</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12910</v>
-[...1 lines deleted...]
-      <c r="C7" s="41">
+        <v>12218</v>
+      </c>
+      <c r="C7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1704</v>
-[...1 lines deleted...]
-      <c r="D7" s="41">
+        <v>1869</v>
+      </c>
+      <c r="D7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>45302</v>
-[...1 lines deleted...]
-      <c r="E7" s="41">
+        <v>44123</v>
+      </c>
+      <c r="E7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="54"/>
-[...2 lines deleted...]
-      <c r="I7" s="59" t="s">
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="56">
+      <c r="J7" s="49">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="56">
-[...7 lines deleted...]
-      <c r="M7" s="40" t="s">
+      <c r="K7" s="49">
+        <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
+        <v>0</v>
+      </c>
+      <c r="L7" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="56">
-        <f t="shared" ref="N7:N12" si="3">SUM(J7:L7)</f>
+      <c r="N7" s="49">
+        <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="36" t="str">
+      <c r="A8" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>February</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11351</v>
-[...1 lines deleted...]
-      <c r="C8" s="41">
+        <v>10720</v>
+      </c>
+      <c r="C8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="D8" s="41">
+        <v>2033</v>
+      </c>
+      <c r="D8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>36807</v>
-[...1 lines deleted...]
-      <c r="E8" s="41">
+        <v>35851</v>
+      </c>
+      <c r="E8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="54"/>
-[...2 lines deleted...]
-      <c r="I8" s="59" t="s">
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="56">
+      <c r="J8" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M8" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="N8" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M8" s="40" t="s">
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="36" t="str">
+      <c r="A9" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>March</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10474</v>
-[...1 lines deleted...]
-      <c r="C9" s="41">
+        <v>9871</v>
+      </c>
+      <c r="C9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1618</v>
-[...1 lines deleted...]
-      <c r="D9" s="41">
+        <v>1774</v>
+      </c>
+      <c r="D9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>27827</v>
-[...1 lines deleted...]
-      <c r="E9" s="41">
+        <v>27116</v>
+      </c>
+      <c r="E9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="54"/>
-[...2 lines deleted...]
-      <c r="I9" s="59" t="s">
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="N9" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M9" s="40" t="s">
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="36" t="str">
+      <c r="A10" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>April</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10208</v>
-[...1 lines deleted...]
-      <c r="C10" s="41">
+        <v>8882</v>
+      </c>
+      <c r="C10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1624</v>
-[...1 lines deleted...]
-      <c r="D10" s="41">
+        <v>1780</v>
+      </c>
+      <c r="D10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26207</v>
-[...1 lines deleted...]
-      <c r="E10" s="41">
+        <v>22886</v>
+      </c>
+      <c r="E10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="54"/>
-[...2 lines deleted...]
-      <c r="I10" s="59" t="s">
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="56">
+      <c r="J10" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="N10" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M10" s="40" t="s">
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="36" t="str">
+      <c r="A11" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>May</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10432</v>
-[...1 lines deleted...]
-      <c r="C11" s="41">
+        <v>11190</v>
+      </c>
+      <c r="C11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1787</v>
-[...1 lines deleted...]
-      <c r="D11" s="41">
+        <v>2080</v>
+      </c>
+      <c r="D11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>25041</v>
-[...1 lines deleted...]
-      <c r="E11" s="41">
+        <v>33755</v>
+      </c>
+      <c r="E11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="54"/>
-[...2 lines deleted...]
-      <c r="I11" s="59" t="s">
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="56">
+      <c r="K11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L11" s="56">
+      <c r="L11" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="N11" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M11" s="40" t="s">
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="36" t="str">
+      <c r="A12" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>June</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>13255</v>
-[...1 lines deleted...]
-      <c r="C12" s="41">
+        <v>12912</v>
+      </c>
+      <c r="C12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1852</v>
-[...1 lines deleted...]
-      <c r="D12" s="41">
+        <v>2212</v>
+      </c>
+      <c r="D12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>37632</v>
-[...1 lines deleted...]
-      <c r="E12" s="41">
+        <v>43458</v>
+      </c>
+      <c r="E12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="54"/>
-[...2 lines deleted...]
-      <c r="I12" s="59" t="s">
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="56">
+      <c r="J12" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="56">
+      <c r="K12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="56">
+      <c r="L12" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M12" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="N12" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M12" s="40" t="s">
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="39">
+        <f>SUM(B7:B12)</f>
+        <v>65793</v>
+      </c>
+      <c r="C13" s="39">
+        <f>SUM(C7:C12)</f>
+        <v>11748</v>
+      </c>
+      <c r="D13" s="39">
+        <f>SUM(D7:D12)</f>
+        <v>207189</v>
+      </c>
+      <c r="E13" s="39">
+        <f>SUM(E7:E12)</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="N12" s="56">
-[...24 lines deleted...]
-      <c r="F13" s="37" t="s">
+      <c r="G13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="H13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H13" s="37" t="s">
+      <c r="I13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I13" s="37" t="s">
+      <c r="J13" s="51">
+        <f>SUM(J7:J12)</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="51">
+        <f>SUM(K7:K12)</f>
+        <v>0</v>
+      </c>
+      <c r="L13" s="51">
+        <f>SUM(L7:L12)</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J13" s="58">
-[...14 lines deleted...]
-      <c r="N13" s="58">
+      <c r="N13" s="51">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="40">
         <f>SUM(B13:E13)</f>
-        <v>277884</v>
+        <v>284730</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="112" t="s">
+      <c r="B17" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="112"/>
-[...2 lines deleted...]
-      <c r="F17" s="112" t="s">
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="112"/>
-[...2 lines deleted...]
-      <c r="J17" s="98" t="s">
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="K17" s="99"/>
-[...2 lines deleted...]
-      <c r="N17" s="100"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="88"/>
     </row>
     <row r="18" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="108"/>
+      <c r="A18" s="96"/>
       <c r="B18" s="21" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="21" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="21" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="21" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="21" t="s">
         <v>41</v>
       </c>
       <c r="G18" s="21" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="21" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="21" t="s">
         <v>43</v>
       </c>
       <c r="J18" s="21" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="21" t="s">
         <v>42</v>
       </c>
       <c r="L18" s="21" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N18" s="44" t="s">
+      <c r="N18" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="str">
+      <c r="A19" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>January</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>31535</v>
-[...1 lines deleted...]
-      <c r="C19" s="41">
+        <v>29785</v>
+      </c>
+      <c r="C19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5311</v>
-[...1 lines deleted...]
-      <c r="D19" s="41">
+        <v>5824</v>
+      </c>
+      <c r="D19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>134881</v>
-[...1 lines deleted...]
-      <c r="E19" s="41">
+        <v>131281</v>
+      </c>
+      <c r="E19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>741</v>
-[...22 lines deleted...]
-        <f t="shared" ref="N19:N24" si="7">SUM(J19:M19)</f>
+        <v>740</v>
+      </c>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="49">
+        <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
+        <v>0</v>
+      </c>
+      <c r="K19" s="49">
+        <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
+        <v>0</v>
+      </c>
+      <c r="L19" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="49">
+        <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="str">
+      <c r="A20" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>February</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28300</v>
-[...1 lines deleted...]
-      <c r="C20" s="41">
+        <v>26719</v>
+      </c>
+      <c r="C20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5425</v>
-[...1 lines deleted...]
-      <c r="D20" s="41">
+        <v>5949</v>
+      </c>
+      <c r="D20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>117905</v>
-[...1 lines deleted...]
-      <c r="E20" s="41">
+        <v>114796</v>
+      </c>
+      <c r="E20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>741</v>
       </c>
-      <c r="F20" s="54"/>
-[...3 lines deleted...]
-      <c r="J20" s="56">
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K20" s="56">
+      <c r="L20" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N20" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L20" s="56">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="36" t="str">
+      <c r="A21" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>March</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26204</v>
-[...1 lines deleted...]
-      <c r="C21" s="41">
+        <v>24691</v>
+      </c>
+      <c r="C21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>4787</v>
-[...1 lines deleted...]
-      <c r="D21" s="41">
+        <v>5249</v>
+      </c>
+      <c r="D21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96196</v>
-[...1 lines deleted...]
-      <c r="E21" s="41">
+        <v>93691</v>
+      </c>
+      <c r="E21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>544</v>
       </c>
-      <c r="F21" s="54"/>
-[...3 lines deleted...]
-      <c r="J21" s="56">
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K21" s="56">
+      <c r="L21" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N21" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L21" s="56">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="36" t="str">
+      <c r="A22" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>April</v>
       </c>
-      <c r="B22" s="41">
+      <c r="B22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24551</v>
-[...1 lines deleted...]
-      <c r="C22" s="41">
+        <v>20566</v>
+      </c>
+      <c r="C22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5326</v>
-[...1 lines deleted...]
-      <c r="D22" s="41">
+        <v>4997</v>
+      </c>
+      <c r="D22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>85641</v>
-[...1 lines deleted...]
-      <c r="E22" s="41">
+        <v>71878</v>
+      </c>
+      <c r="E22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>501</v>
-[...5 lines deleted...]
-      <c r="J22" s="56">
+        <v>421</v>
+      </c>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K22" s="56">
+      <c r="L22" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L22" s="56">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="36" t="str">
+      <c r="A23" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>May</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24769</v>
-[...1 lines deleted...]
-      <c r="C23" s="41">
+        <v>28551</v>
+      </c>
+      <c r="C23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5647</v>
-[...1 lines deleted...]
-      <c r="D23" s="41">
+        <v>6879</v>
+      </c>
+      <c r="D23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>79724</v>
-[...1 lines deleted...]
-      <c r="E23" s="41">
+        <v>101770</v>
+      </c>
+      <c r="E23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>490</v>
-[...5 lines deleted...]
-      <c r="J23" s="56">
+        <v>534</v>
+      </c>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K23" s="56">
+      <c r="L23" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M23" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N23" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L23" s="56">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="str">
+      <c r="A24" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>June</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27540</v>
-[...1 lines deleted...]
-      <c r="C24" s="41">
+        <v>26618</v>
+      </c>
+      <c r="C24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5530</v>
-[...1 lines deleted...]
-      <c r="D24" s="41">
+        <v>5979</v>
+      </c>
+      <c r="D24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>101553</v>
-[...1 lines deleted...]
-      <c r="E24" s="41">
+        <v>107481</v>
+      </c>
+      <c r="E24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>415</v>
-[...5 lines deleted...]
-      <c r="J24" s="56">
+        <v>411</v>
+      </c>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K24" s="56">
+      <c r="L24" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M24" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N24" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L24" s="56">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="39">
         <f>SUM(B19:B24)</f>
-        <v>162899</v>
-[...1 lines deleted...]
-      <c r="C25" s="42">
+        <v>156930</v>
+      </c>
+      <c r="C25" s="39">
         <f>SUM(C19:C24)</f>
-        <v>32026</v>
-[...1 lines deleted...]
-      <c r="D25" s="42">
+        <v>34877</v>
+      </c>
+      <c r="D25" s="39">
         <f>SUM(D19:D24)</f>
-        <v>615900</v>
-[...1 lines deleted...]
-      <c r="E25" s="42">
+        <v>620897</v>
+      </c>
+      <c r="E25" s="39">
         <f>SUM(E19:E24)</f>
-        <v>3432</v>
-[...1 lines deleted...]
-      <c r="F25" s="37" t="s">
+        <v>3391</v>
+      </c>
+      <c r="F25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G25" s="37" t="s">
+      <c r="G25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H25" s="37" t="s">
+      <c r="H25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I25" s="37" t="s">
+      <c r="I25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="51">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="51">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="58">
+      <c r="L25" s="51">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="58">
+      <c r="M25" s="51">
         <f>SUM(M19:M24)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="51">
         <f>SUM(N19:N24)</f>
         <v>0</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="28"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="Z25" s="30"/>
       <c r="AA25" s="31"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
@@ -11376,1070 +11329,1067 @@
       <c r="HZ25" s="30"/>
       <c r="IA25" s="30"/>
       <c r="IB25" s="30"/>
       <c r="IC25" s="31"/>
       <c r="ID25" s="30"/>
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="43">
+      <c r="B27" s="40">
         <f>SUM(B25:E25)</f>
-        <v>814257</v>
-[...1 lines deleted...]
-      <c r="E27" s="102" t="s">
+        <v>816095</v>
+      </c>
+      <c r="E27" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="F27" s="103"/>
-[...2 lines deleted...]
-      <c r="I27" s="104"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="92"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E28" s="50"/>
-[...3 lines deleted...]
-      <c r="I28" s="53"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="46"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="40">
         <f>B15+B27</f>
-        <v>1092141</v>
-[...1 lines deleted...]
-      <c r="E29" s="109" t="str">
+        <v>1100825</v>
+      </c>
+      <c r="E29" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
-      <c r="F29" s="110"/>
-[...2 lines deleted...]
-      <c r="I29" s="111"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="99"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E30" s="109" t="str">
+      <c r="E30" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
-      <c r="F30" s="110"/>
-[...2 lines deleted...]
-      <c r="I30" s="111"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="99"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48" t="str">
+      <c r="A31" s="23" t="str">
         <f>A3</f>
-        <v>UI SS Tranche 1</v>
+        <v>UI SS Tranche 2</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="105" t="str">
+      <c r="E31" s="93" t="str">
         <f>B3</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="F31" s="106"/>
-[...2 lines deleted...]
-      <c r="I31" s="107"/>
+      <c r="F31" s="101"/>
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="54">
         <f>N13</f>
         <v>0</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="54">
         <f>ROUND(B32/B15,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="61">
+      <c r="B33" s="54">
         <f>N25</f>
         <v>0</v>
       </c>
-      <c r="C33" s="62">
+      <c r="C33" s="54">
         <f>ROUND(B33/B27,2)</f>
         <v>0</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="63">
+      <c r="B34" s="55">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="55">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45"/>
-[...1 lines deleted...]
-      <c r="C35" s="47"/>
+      <c r="A35" s="42"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="45"/>
-[...1 lines deleted...]
-      <c r="C36" s="47"/>
+      <c r="A36" s="42"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="1"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="QAKly3uRxsKp+2wFY+xYQ92E9PWMe/Fm/R4P/SYB+sYk/7XQ+HWHokU+F6Bgp66mZmZe9WetSAMhWlEBM/Lqtg==" saltValue="YPm0UGIt5u0/Z09bR2ZM6g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...2 lines deleted...]
-  </protectedRanges>
+  <sheetProtection algorithmName="SHA-512" hashValue="gF9ba74Esclo26MQK2hkoFyvzMinofNFkYtzBsci7kYHqBgPFAiiYW14NrMLGyYC8SZW9jh+s/Yo9nT1bQOZrg==" saltValue="tFlljCu5R+fP2fumDmASHg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
+    <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
-    <mergeCell ref="E31:I31"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
-    <mergeCell ref="J17:N17"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
-    <mergeCell ref="B5:E5"/>
-    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="E31:I31"/>
+    <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="57" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 3 of 12
+Page 4 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:F27"/>
+      <selection activeCell="A27" sqref="A27:I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="12.85546875" customWidth="1"/>
+    <col min="9" max="9" width="15.28515625" customWidth="1"/>
     <col min="10" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="101" t="str">
+      <c r="A1" s="89" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 10/20/2026</v>
-[...13 lines deleted...]
-      <c r="N1" s="101"/>
+        <v>CONFIDENTIAL UNTIL 01/12/2027</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="34" t="s">
-        <v>4</v>
+      <c r="A3" s="26" t="s">
+        <v>5</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="33"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="108" t="s">
+      <c r="A5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="112"/>
-[...2 lines deleted...]
-      <c r="F5" s="112" t="s">
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="G5" s="112"/>
-[...2 lines deleted...]
-      <c r="J5" s="98" t="s">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="K5" s="99"/>
-[...2 lines deleted...]
-      <c r="N5" s="100"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="88"/>
     </row>
     <row r="6" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="108"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="96"/>
+      <c r="B6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="38" t="s">
+      <c r="G6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H6" s="38" t="s">
+      <c r="H6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="38" t="s">
+      <c r="J6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="38" t="s">
+      <c r="K6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="44" t="s">
+      <c r="N6" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="36" t="str">
+      <c r="A7" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>January</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12910</v>
-[...1 lines deleted...]
-      <c r="C7" s="41">
+        <v>12218</v>
+      </c>
+      <c r="C7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1704</v>
-[...1 lines deleted...]
-      <c r="D7" s="41">
+        <v>1869</v>
+      </c>
+      <c r="D7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>45302</v>
-[...1 lines deleted...]
-      <c r="E7" s="41">
+        <v>44123</v>
+      </c>
+      <c r="E7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="54"/>
-[...2 lines deleted...]
-      <c r="I7" s="59" t="s">
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="56">
+      <c r="J7" s="49">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="56">
+      <c r="K7" s="49">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="56">
+      <c r="L7" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40" t="s">
+      <c r="M7" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="56">
+      <c r="N7" s="49">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="36" t="str">
+      <c r="A8" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>February</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11351</v>
-[...1 lines deleted...]
-      <c r="C8" s="41">
+        <v>10720</v>
+      </c>
+      <c r="C8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="D8" s="41">
+        <v>2033</v>
+      </c>
+      <c r="D8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>36807</v>
-[...1 lines deleted...]
-      <c r="E8" s="41">
+        <v>35851</v>
+      </c>
+      <c r="E8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="54"/>
-[...2 lines deleted...]
-      <c r="I8" s="59" t="s">
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="56">
+      <c r="J8" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="40" t="s">
+      <c r="M8" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N8" s="56">
+      <c r="N8" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="36" t="str">
+      <c r="A9" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>March</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10474</v>
-[...1 lines deleted...]
-      <c r="C9" s="41">
+        <v>9871</v>
+      </c>
+      <c r="C9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1618</v>
-[...1 lines deleted...]
-      <c r="D9" s="41">
+        <v>1774</v>
+      </c>
+      <c r="D9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>27827</v>
-[...1 lines deleted...]
-      <c r="E9" s="41">
+        <v>27116</v>
+      </c>
+      <c r="E9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="54"/>
-[...2 lines deleted...]
-      <c r="I9" s="59" t="s">
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="40" t="s">
+      <c r="M9" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N9" s="56">
+      <c r="N9" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="36" t="str">
+      <c r="A10" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>April</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10208</v>
-[...1 lines deleted...]
-      <c r="C10" s="41">
+        <v>8882</v>
+      </c>
+      <c r="C10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1624</v>
-[...1 lines deleted...]
-      <c r="D10" s="41">
+        <v>1780</v>
+      </c>
+      <c r="D10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26207</v>
-[...1 lines deleted...]
-      <c r="E10" s="41">
+        <v>22886</v>
+      </c>
+      <c r="E10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="54"/>
-[...2 lines deleted...]
-      <c r="I10" s="59" t="s">
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="56">
+      <c r="J10" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="40" t="s">
+      <c r="M10" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N10" s="56">
+      <c r="N10" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="36" t="str">
+      <c r="A11" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>May</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10432</v>
-[...1 lines deleted...]
-      <c r="C11" s="41">
+        <v>11190</v>
+      </c>
+      <c r="C11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1787</v>
-[...1 lines deleted...]
-      <c r="D11" s="41">
+        <v>2080</v>
+      </c>
+      <c r="D11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>25041</v>
-[...1 lines deleted...]
-      <c r="E11" s="41">
+        <v>33755</v>
+      </c>
+      <c r="E11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="54"/>
-[...2 lines deleted...]
-      <c r="I11" s="59" t="s">
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="56">
+      <c r="K11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L11" s="56">
+      <c r="L11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="40" t="s">
+      <c r="M11" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N11" s="56">
+      <c r="N11" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="36" t="str">
+      <c r="A12" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>June</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>13255</v>
-[...1 lines deleted...]
-      <c r="C12" s="41">
+        <v>12912</v>
+      </c>
+      <c r="C12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1852</v>
-[...1 lines deleted...]
-      <c r="D12" s="41">
+        <v>2212</v>
+      </c>
+      <c r="D12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>37632</v>
-[...1 lines deleted...]
-      <c r="E12" s="41">
+        <v>43458</v>
+      </c>
+      <c r="E12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="54"/>
-[...2 lines deleted...]
-      <c r="I12" s="59" t="s">
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="56">
+      <c r="J12" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="56">
+      <c r="K12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="56">
+      <c r="L12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="40" t="s">
+      <c r="M12" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N12" s="56">
+      <c r="N12" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="42">
+      <c r="B13" s="39">
         <f>SUM(B7:B12)</f>
-        <v>68630</v>
-[...1 lines deleted...]
-      <c r="C13" s="42">
+        <v>65793</v>
+      </c>
+      <c r="C13" s="39">
         <f>SUM(C7:C12)</f>
-        <v>10438</v>
-[...1 lines deleted...]
-      <c r="D13" s="42">
+        <v>11748</v>
+      </c>
+      <c r="D13" s="39">
         <f>SUM(D7:D12)</f>
-        <v>198816</v>
-[...1 lines deleted...]
-      <c r="E13" s="42">
+        <v>207189</v>
+      </c>
+      <c r="E13" s="39">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H13" s="37" t="s">
+      <c r="H13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I13" s="37" t="s">
+      <c r="I13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="51">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="51">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="51">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="37" t="s">
+      <c r="M13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="N13" s="58">
+      <c r="N13" s="51">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="40">
         <f>SUM(B13:E13)</f>
-        <v>277884</v>
+        <v>284730</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="112" t="s">
+      <c r="B17" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="112"/>
-[...2 lines deleted...]
-      <c r="F17" s="112" t="s">
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="112"/>
-[...2 lines deleted...]
-      <c r="J17" s="98" t="s">
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="K17" s="99"/>
-[...2 lines deleted...]
-      <c r="N17" s="100"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="88"/>
     </row>
     <row r="18" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="108"/>
-      <c r="B18" s="38" t="s">
+      <c r="A18" s="96"/>
+      <c r="B18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="38" t="s">
+      <c r="C18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="38" t="s">
+      <c r="D18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="38" t="s">
+      <c r="F18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G18" s="38" t="s">
+      <c r="G18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H18" s="38" t="s">
+      <c r="H18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="38" t="s">
+      <c r="I18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J18" s="38" t="s">
+      <c r="J18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K18" s="38" t="s">
+      <c r="K18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L18" s="38" t="s">
+      <c r="L18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M18" s="38" t="s">
+      <c r="M18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N18" s="44" t="s">
+      <c r="N18" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="str">
+      <c r="A19" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>January</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>31535</v>
-[...1 lines deleted...]
-      <c r="C19" s="41">
+        <v>29785</v>
+      </c>
+      <c r="C19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5311</v>
-[...1 lines deleted...]
-      <c r="D19" s="41">
+        <v>5824</v>
+      </c>
+      <c r="D19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>134881</v>
-[...1 lines deleted...]
-      <c r="E19" s="41">
+        <v>131281</v>
+      </c>
+      <c r="E19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>741</v>
-[...5 lines deleted...]
-      <c r="J19" s="56">
+        <v>740</v>
+      </c>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="49">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="49">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
-      <c r="L19" s="56">
+      <c r="L19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N19" s="56">
+      <c r="N19" s="49">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="str">
+      <c r="A20" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>February</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28300</v>
-[...1 lines deleted...]
-      <c r="C20" s="41">
+        <v>26719</v>
+      </c>
+      <c r="C20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5425</v>
-[...1 lines deleted...]
-      <c r="D20" s="41">
+        <v>5949</v>
+      </c>
+      <c r="D20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>117905</v>
-[...1 lines deleted...]
-      <c r="E20" s="41">
+        <v>114796</v>
+      </c>
+      <c r="E20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>741</v>
       </c>
-      <c r="F20" s="54"/>
-[...3 lines deleted...]
-      <c r="J20" s="56">
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M20" s="56">
+      <c r="M20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N20" s="56">
+      <c r="N20" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="36" t="str">
+      <c r="A21" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>March</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26204</v>
-[...1 lines deleted...]
-      <c r="C21" s="41">
+        <v>24691</v>
+      </c>
+      <c r="C21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>4787</v>
-[...1 lines deleted...]
-      <c r="D21" s="41">
+        <v>5249</v>
+      </c>
+      <c r="D21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96196</v>
-[...1 lines deleted...]
-      <c r="E21" s="41">
+        <v>93691</v>
+      </c>
+      <c r="E21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>544</v>
       </c>
-      <c r="F21" s="54"/>
-[...3 lines deleted...]
-      <c r="J21" s="56">
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="56">
+      <c r="K21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L21" s="56">
+      <c r="L21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M21" s="56">
+      <c r="M21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N21" s="56">
+      <c r="N21" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="36" t="str">
+      <c r="A22" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>April</v>
       </c>
-      <c r="B22" s="41">
+      <c r="B22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24551</v>
-[...1 lines deleted...]
-      <c r="C22" s="41">
+        <v>20566</v>
+      </c>
+      <c r="C22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5326</v>
-[...1 lines deleted...]
-      <c r="D22" s="41">
+        <v>4997</v>
+      </c>
+      <c r="D22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>85641</v>
-[...1 lines deleted...]
-      <c r="E22" s="41">
+        <v>71878</v>
+      </c>
+      <c r="E22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>501</v>
-[...5 lines deleted...]
-      <c r="J22" s="56">
+        <v>421</v>
+      </c>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="56">
+      <c r="K22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L22" s="56">
+      <c r="L22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M22" s="56">
+      <c r="M22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="56">
+      <c r="N22" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="36" t="str">
+      <c r="A23" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>May</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24769</v>
-[...1 lines deleted...]
-      <c r="C23" s="41">
+        <v>28551</v>
+      </c>
+      <c r="C23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5647</v>
-[...1 lines deleted...]
-      <c r="D23" s="41">
+        <v>6879</v>
+      </c>
+      <c r="D23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>79724</v>
-[...1 lines deleted...]
-      <c r="E23" s="41">
+        <v>101770</v>
+      </c>
+      <c r="E23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>490</v>
-[...5 lines deleted...]
-      <c r="J23" s="56">
+        <v>534</v>
+      </c>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M23" s="56">
+      <c r="M23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="56">
+      <c r="N23" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="str">
+      <c r="A24" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>June</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27540</v>
-[...1 lines deleted...]
-      <c r="C24" s="41">
+        <v>26618</v>
+      </c>
+      <c r="C24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5530</v>
-[...1 lines deleted...]
-      <c r="D24" s="41">
+        <v>5979</v>
+      </c>
+      <c r="D24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>101553</v>
-[...1 lines deleted...]
-      <c r="E24" s="41">
+        <v>107481</v>
+      </c>
+      <c r="E24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>415</v>
-[...5 lines deleted...]
-      <c r="J24" s="56">
+        <v>411</v>
+      </c>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="56">
+      <c r="K24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L24" s="56">
+      <c r="L24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M24" s="56">
+      <c r="M24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="56">
+      <c r="N24" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="39">
         <f>SUM(B19:B24)</f>
-        <v>162899</v>
-[...1 lines deleted...]
-      <c r="C25" s="42">
+        <v>156930</v>
+      </c>
+      <c r="C25" s="39">
         <f>SUM(C19:C24)</f>
-        <v>32026</v>
-[...1 lines deleted...]
-      <c r="D25" s="42">
+        <v>34877</v>
+      </c>
+      <c r="D25" s="39">
         <f>SUM(D19:D24)</f>
-        <v>615900</v>
-[...1 lines deleted...]
-      <c r="E25" s="42">
+        <v>620897</v>
+      </c>
+      <c r="E25" s="39">
         <f>SUM(E19:E24)</f>
-        <v>3432</v>
-[...1 lines deleted...]
-      <c r="F25" s="37" t="s">
+        <v>3391</v>
+      </c>
+      <c r="F25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G25" s="37" t="s">
+      <c r="G25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H25" s="37" t="s">
+      <c r="H25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I25" s="37" t="s">
+      <c r="I25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="51">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="51">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="58">
+      <c r="L25" s="51">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="58">
+      <c r="M25" s="51">
         <f>SUM(M19:M24)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="51">
         <f>SUM(N19:N24)</f>
         <v>0</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="28"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="Z25" s="30"/>
       <c r="AA25" s="31"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
@@ -12643,1067 +12593,1067 @@
       <c r="HZ25" s="30"/>
       <c r="IA25" s="30"/>
       <c r="IB25" s="30"/>
       <c r="IC25" s="31"/>
       <c r="ID25" s="30"/>
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="43">
+      <c r="B27" s="40">
         <f>SUM(B25:E25)</f>
-        <v>814257</v>
-[...1 lines deleted...]
-      <c r="E27" s="102" t="s">
+        <v>816095</v>
+      </c>
+      <c r="E27" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="F27" s="103"/>
-[...2 lines deleted...]
-      <c r="I27" s="104"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="92"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E28" s="50"/>
-[...3 lines deleted...]
-      <c r="I28" s="53"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="46"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="40">
         <f>B15+B27</f>
-        <v>1092141</v>
-[...1 lines deleted...]
-      <c r="E29" s="109" t="str">
+        <v>1100825</v>
+      </c>
+      <c r="E29" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
-      <c r="F29" s="110"/>
-[...2 lines deleted...]
-      <c r="I29" s="111"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="99"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E30" s="109" t="str">
+      <c r="E30" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
-      <c r="F30" s="110"/>
-[...2 lines deleted...]
-      <c r="I30" s="111"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="99"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48" t="str">
+      <c r="A31" s="23" t="str">
         <f>A3</f>
-        <v>UI SS Tranche 2</v>
-[...1 lines deleted...]
-      <c r="B31" s="38" t="s">
+        <v>UI SS Tranche 3</v>
+      </c>
+      <c r="B31" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="C31" s="38" t="s">
+      <c r="C31" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="105" t="str">
+      <c r="E31" s="93" t="str">
         <f>B3</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="F31" s="113"/>
-[...2 lines deleted...]
-      <c r="I31" s="114"/>
+      <c r="F31" s="101"/>
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="54">
         <f>N13</f>
         <v>0</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="54">
         <f>ROUND(B32/B15,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="61">
+      <c r="B33" s="54">
         <f>N25</f>
         <v>0</v>
       </c>
-      <c r="C33" s="62">
+      <c r="C33" s="54">
         <f>ROUND(B33/B27,2)</f>
         <v>0</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="63">
+      <c r="B34" s="55">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="55">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45"/>
-[...1 lines deleted...]
-      <c r="C35" s="47"/>
+      <c r="A35" s="42"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="45"/>
-[...1 lines deleted...]
-      <c r="C36" s="47"/>
+      <c r="A36" s="42"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="1"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gF9ba74Esclo26MQK2hkoFyvzMinofNFkYtzBsci7kYHqBgPFAiiYW14NrMLGyYC8SZW9jh+s/Yo9nT1bQOZrg==" saltValue="tFlljCu5R+fP2fumDmASHg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Q/GZvU7gGX6Y8MAsmdwK0OUEwb1Trgj5gdyH0ZJ3E+JLbT8iExqfqhzgowH99KzpytHywaNUQqNDagST8/2C2w==" saltValue="pW04DYvsIBjFqRDAyAK7/Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="57" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 4 of 12
+Page 5 of 12
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:F27"/>
+      <selection activeCell="A27" sqref="A27:I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="15.28515625" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" customWidth="1"/>
     <col min="10" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="101" t="str">
+      <c r="A1" s="89" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 10/20/2026</v>
-[...13 lines deleted...]
-      <c r="N1" s="101"/>
+        <v>CONFIDENTIAL UNTIL 01/12/2027</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="34" t="s">
-        <v>5</v>
+      <c r="A3" s="26" t="s">
+        <v>37</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="33"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="108" t="s">
+      <c r="A5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="112"/>
-[...2 lines deleted...]
-      <c r="F5" s="112" t="s">
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="G5" s="112"/>
-[...2 lines deleted...]
-      <c r="J5" s="98" t="s">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="K5" s="99"/>
-[...2 lines deleted...]
-      <c r="N5" s="100"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="88"/>
     </row>
     <row r="6" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="108"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="96"/>
+      <c r="B6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="38" t="s">
+      <c r="G6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H6" s="38" t="s">
+      <c r="H6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="38" t="s">
+      <c r="J6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="38" t="s">
+      <c r="K6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="44" t="s">
+      <c r="N6" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="36" t="str">
+      <c r="A7" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>January</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12910</v>
-[...1 lines deleted...]
-      <c r="C7" s="41">
+        <v>12218</v>
+      </c>
+      <c r="C7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1704</v>
-[...1 lines deleted...]
-      <c r="D7" s="41">
+        <v>1869</v>
+      </c>
+      <c r="D7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>45302</v>
-[...1 lines deleted...]
-      <c r="E7" s="41">
+        <v>44123</v>
+      </c>
+      <c r="E7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="54"/>
-[...2 lines deleted...]
-      <c r="I7" s="59" t="s">
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="56">
+      <c r="J7" s="49">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="56">
+      <c r="K7" s="49">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="56">
+      <c r="L7" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40" t="s">
+      <c r="M7" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="56">
+      <c r="N7" s="49">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="36" t="str">
+      <c r="A8" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>February</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11351</v>
-[...1 lines deleted...]
-      <c r="C8" s="41">
+        <v>10720</v>
+      </c>
+      <c r="C8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="D8" s="41">
+        <v>2033</v>
+      </c>
+      <c r="D8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>36807</v>
-[...1 lines deleted...]
-      <c r="E8" s="41">
+        <v>35851</v>
+      </c>
+      <c r="E8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="54"/>
-[...2 lines deleted...]
-      <c r="I8" s="59" t="s">
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="56">
+      <c r="J8" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="40" t="s">
+      <c r="M8" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N8" s="56">
+      <c r="N8" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="36" t="str">
+      <c r="A9" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>March</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10474</v>
-[...1 lines deleted...]
-      <c r="C9" s="41">
+        <v>9871</v>
+      </c>
+      <c r="C9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1618</v>
-[...1 lines deleted...]
-      <c r="D9" s="41">
+        <v>1774</v>
+      </c>
+      <c r="D9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>27827</v>
-[...1 lines deleted...]
-      <c r="E9" s="41">
+        <v>27116</v>
+      </c>
+      <c r="E9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="54"/>
-[...2 lines deleted...]
-      <c r="I9" s="59" t="s">
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="40" t="s">
+      <c r="M9" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N9" s="56">
+      <c r="N9" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="36" t="str">
+      <c r="A10" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>April</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10208</v>
-[...1 lines deleted...]
-      <c r="C10" s="41">
+        <v>8882</v>
+      </c>
+      <c r="C10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1624</v>
-[...1 lines deleted...]
-      <c r="D10" s="41">
+        <v>1780</v>
+      </c>
+      <c r="D10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26207</v>
-[...1 lines deleted...]
-      <c r="E10" s="41">
+        <v>22886</v>
+      </c>
+      <c r="E10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="54"/>
-[...2 lines deleted...]
-      <c r="I10" s="59" t="s">
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="56">
+      <c r="J10" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="40" t="s">
+      <c r="M10" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N10" s="56">
+      <c r="N10" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="36" t="str">
+      <c r="A11" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>May</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10432</v>
-[...1 lines deleted...]
-      <c r="C11" s="41">
+        <v>11190</v>
+      </c>
+      <c r="C11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1787</v>
-[...1 lines deleted...]
-      <c r="D11" s="41">
+        <v>2080</v>
+      </c>
+      <c r="D11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>25041</v>
-[...1 lines deleted...]
-      <c r="E11" s="41">
+        <v>33755</v>
+      </c>
+      <c r="E11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="54"/>
-[...2 lines deleted...]
-      <c r="I11" s="59" t="s">
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="56">
+      <c r="K11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L11" s="56">
+      <c r="L11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="40" t="s">
+      <c r="M11" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N11" s="56">
+      <c r="N11" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="36" t="str">
+      <c r="A12" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>June</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>13255</v>
-[...1 lines deleted...]
-      <c r="C12" s="41">
+        <v>12912</v>
+      </c>
+      <c r="C12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1852</v>
-[...1 lines deleted...]
-      <c r="D12" s="41">
+        <v>2212</v>
+      </c>
+      <c r="D12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>37632</v>
-[...1 lines deleted...]
-      <c r="E12" s="41">
+        <v>43458</v>
+      </c>
+      <c r="E12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="54"/>
-[...2 lines deleted...]
-      <c r="I12" s="59" t="s">
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="56">
+      <c r="J12" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="56">
+      <c r="K12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="56">
+      <c r="L12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="40" t="s">
+      <c r="M12" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N12" s="56">
+      <c r="N12" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="42">
+      <c r="B13" s="39">
         <f>SUM(B7:B12)</f>
-        <v>68630</v>
-[...1 lines deleted...]
-      <c r="C13" s="42">
+        <v>65793</v>
+      </c>
+      <c r="C13" s="39">
         <f>SUM(C7:C12)</f>
-        <v>10438</v>
-[...1 lines deleted...]
-      <c r="D13" s="42">
+        <v>11748</v>
+      </c>
+      <c r="D13" s="39">
         <f>SUM(D7:D12)</f>
-        <v>198816</v>
-[...1 lines deleted...]
-      <c r="E13" s="42">
+        <v>207189</v>
+      </c>
+      <c r="E13" s="39">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H13" s="37" t="s">
+      <c r="H13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I13" s="37" t="s">
+      <c r="I13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="51">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="51">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="51">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="37" t="s">
+      <c r="M13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="N13" s="58">
+      <c r="N13" s="51">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="40">
         <f>SUM(B13:E13)</f>
-        <v>277884</v>
+        <v>284730</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="112" t="s">
+      <c r="B17" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="112"/>
-[...2 lines deleted...]
-      <c r="F17" s="112" t="s">
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="112"/>
-[...2 lines deleted...]
-      <c r="J17" s="98" t="s">
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="K17" s="99"/>
-[...2 lines deleted...]
-      <c r="N17" s="100"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="88"/>
     </row>
     <row r="18" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="108"/>
-      <c r="B18" s="38" t="s">
+      <c r="A18" s="96"/>
+      <c r="B18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="38" t="s">
+      <c r="C18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="38" t="s">
+      <c r="D18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="38" t="s">
+      <c r="F18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G18" s="38" t="s">
+      <c r="G18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H18" s="38" t="s">
+      <c r="H18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="38" t="s">
+      <c r="I18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J18" s="38" t="s">
+      <c r="J18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K18" s="38" t="s">
+      <c r="K18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L18" s="38" t="s">
+      <c r="L18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M18" s="38" t="s">
+      <c r="M18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N18" s="44" t="s">
+      <c r="N18" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="str">
+      <c r="A19" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","January","July")</f>
         <v>January</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>31535</v>
-[...1 lines deleted...]
-      <c r="C19" s="41">
+        <v>29785</v>
+      </c>
+      <c r="C19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5311</v>
-[...1 lines deleted...]
-      <c r="D19" s="41">
+        <v>5824</v>
+      </c>
+      <c r="D19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>134881</v>
-[...1 lines deleted...]
-      <c r="E19" s="41">
+        <v>131281</v>
+      </c>
+      <c r="E19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>741</v>
-[...5 lines deleted...]
-      <c r="J19" s="56">
+        <v>740</v>
+      </c>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="49">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="49">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
-      <c r="L19" s="56">
+      <c r="L19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N19" s="56">
+      <c r="N19" s="49">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="str">
+      <c r="A20" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","February","August")</f>
         <v>February</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28300</v>
-[...1 lines deleted...]
-      <c r="C20" s="41">
+        <v>26719</v>
+      </c>
+      <c r="C20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5425</v>
-[...1 lines deleted...]
-      <c r="D20" s="41">
+        <v>5949</v>
+      </c>
+      <c r="D20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>117905</v>
-[...1 lines deleted...]
-      <c r="E20" s="41">
+        <v>114796</v>
+      </c>
+      <c r="E20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>741</v>
       </c>
-      <c r="F20" s="54"/>
-[...3 lines deleted...]
-      <c r="J20" s="56">
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M20" s="56">
+      <c r="M20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N20" s="56">
+      <c r="N20" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="36" t="str">
+      <c r="A21" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","March","September")</f>
         <v>March</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26204</v>
-[...1 lines deleted...]
-      <c r="C21" s="41">
+        <v>24691</v>
+      </c>
+      <c r="C21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>4787</v>
-[...1 lines deleted...]
-      <c r="D21" s="41">
+        <v>5249</v>
+      </c>
+      <c r="D21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96196</v>
-[...1 lines deleted...]
-      <c r="E21" s="41">
+        <v>93691</v>
+      </c>
+      <c r="E21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>544</v>
       </c>
-      <c r="F21" s="54"/>
-[...3 lines deleted...]
-      <c r="J21" s="56">
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="56">
+      <c r="K21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L21" s="56">
+      <c r="L21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M21" s="56">
+      <c r="M21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N21" s="56">
+      <c r="N21" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="36" t="str">
+      <c r="A22" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","April","October")</f>
         <v>April</v>
       </c>
-      <c r="B22" s="41">
+      <c r="B22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24551</v>
-[...1 lines deleted...]
-      <c r="C22" s="41">
+        <v>20566</v>
+      </c>
+      <c r="C22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5326</v>
-[...1 lines deleted...]
-      <c r="D22" s="41">
+        <v>4997</v>
+      </c>
+      <c r="D22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>85641</v>
-[...1 lines deleted...]
-      <c r="E22" s="41">
+        <v>71878</v>
+      </c>
+      <c r="E22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>501</v>
-[...5 lines deleted...]
-      <c r="J22" s="56">
+        <v>421</v>
+      </c>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="56">
+      <c r="K22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L22" s="56">
+      <c r="L22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M22" s="56">
+      <c r="M22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="56">
+      <c r="N22" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="36" t="str">
+      <c r="A23" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","May","November")</f>
         <v>May</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24769</v>
-[...1 lines deleted...]
-      <c r="C23" s="41">
+        <v>28551</v>
+      </c>
+      <c r="C23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5647</v>
-[...1 lines deleted...]
-      <c r="D23" s="41">
+        <v>6879</v>
+      </c>
+      <c r="D23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>79724</v>
-[...1 lines deleted...]
-      <c r="E23" s="41">
+        <v>101770</v>
+      </c>
+      <c r="E23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>490</v>
-[...5 lines deleted...]
-      <c r="J23" s="56">
+        <v>534</v>
+      </c>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M23" s="56">
+      <c r="M23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="56">
+      <c r="N23" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="str">
+      <c r="A24" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$3="1H","June","December")</f>
         <v>June</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27540</v>
-[...1 lines deleted...]
-      <c r="C24" s="41">
+        <v>26618</v>
+      </c>
+      <c r="C24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5530</v>
-[...1 lines deleted...]
-      <c r="D24" s="41">
+        <v>5979</v>
+      </c>
+      <c r="D24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>101553</v>
-[...1 lines deleted...]
-      <c r="E24" s="41">
+        <v>107481</v>
+      </c>
+      <c r="E24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>415</v>
-[...5 lines deleted...]
-      <c r="J24" s="56">
+        <v>411</v>
+      </c>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="56">
+      <c r="K24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L24" s="56">
+      <c r="L24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M24" s="56">
+      <c r="M24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="56">
+      <c r="N24" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="39">
         <f>SUM(B19:B24)</f>
-        <v>162899</v>
-[...1 lines deleted...]
-      <c r="C25" s="42">
+        <v>156930</v>
+      </c>
+      <c r="C25" s="39">
         <f>SUM(C19:C24)</f>
-        <v>32026</v>
-[...1 lines deleted...]
-      <c r="D25" s="42">
+        <v>34877</v>
+      </c>
+      <c r="D25" s="39">
         <f>SUM(D19:D24)</f>
-        <v>615900</v>
-[...1 lines deleted...]
-      <c r="E25" s="42">
+        <v>620897</v>
+      </c>
+      <c r="E25" s="39">
         <f>SUM(E19:E24)</f>
-        <v>3432</v>
-[...1 lines deleted...]
-      <c r="F25" s="37" t="s">
+        <v>3391</v>
+      </c>
+      <c r="F25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G25" s="37" t="s">
+      <c r="G25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H25" s="37" t="s">
+      <c r="H25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I25" s="37" t="s">
+      <c r="I25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="51">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="51">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="58">
+      <c r="L25" s="51">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="58">
+      <c r="M25" s="51">
         <f>SUM(M19:M24)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="51">
         <f>SUM(N19:N24)</f>
         <v>0</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="28"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="Z25" s="30"/>
       <c r="AA25" s="31"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
@@ -13907,1067 +13857,1067 @@
       <c r="HZ25" s="30"/>
       <c r="IA25" s="30"/>
       <c r="IB25" s="30"/>
       <c r="IC25" s="31"/>
       <c r="ID25" s="30"/>
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="43">
+      <c r="B27" s="40">
         <f>SUM(B25:E25)</f>
-        <v>814257</v>
-[...1 lines deleted...]
-      <c r="E27" s="102" t="s">
+        <v>816095</v>
+      </c>
+      <c r="E27" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="F27" s="103"/>
-[...2 lines deleted...]
-      <c r="I27" s="104"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="92"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E28" s="50"/>
-[...3 lines deleted...]
-      <c r="I28" s="53"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="46"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="40">
         <f>B15+B27</f>
-        <v>1092141</v>
-[...1 lines deleted...]
-      <c r="E29" s="109" t="str">
+        <v>1100825</v>
+      </c>
+      <c r="E29" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
-      <c r="F29" s="110"/>
-[...2 lines deleted...]
-      <c r="I29" s="111"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="99"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E30" s="109" t="str">
+      <c r="E30" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
-      <c r="F30" s="110"/>
-[...2 lines deleted...]
-      <c r="I30" s="111"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="99"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48" t="str">
+      <c r="A31" s="23" t="str">
         <f>A3</f>
-        <v>UI SS Tranche 3</v>
-[...1 lines deleted...]
-      <c r="B31" s="38" t="s">
+        <v>UI SS Tranche 4</v>
+      </c>
+      <c r="B31" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="C31" s="38" t="s">
+      <c r="C31" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="105" t="str">
+      <c r="E31" s="93" t="str">
         <f>B3</f>
         <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="F31" s="113"/>
-[...2 lines deleted...]
-      <c r="I31" s="114"/>
+      <c r="F31" s="101"/>
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="54">
         <f>N13</f>
         <v>0</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="54">
         <f>ROUND(B32/B15,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="61">
+      <c r="B33" s="54">
         <f>N25</f>
         <v>0</v>
       </c>
-      <c r="C33" s="62">
+      <c r="C33" s="54">
         <f>ROUND(B33/B27,2)</f>
         <v>0</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="63">
+      <c r="B34" s="55">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="55">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45"/>
-[...1 lines deleted...]
-      <c r="C35" s="47"/>
+      <c r="A35" s="42"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="45"/>
-[...1 lines deleted...]
-      <c r="C36" s="47"/>
+      <c r="A36" s="42"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="1"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Q/GZvU7gGX6Y8MAsmdwK0OUEwb1Trgj5gdyH0ZJ3E+JLbT8iExqfqhzgowH99KzpytHywaNUQqNDagST8/2C2w==" saltValue="pW04DYvsIBjFqRDAyAK7/Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VEWlNnFo9eHbvKwpDgV/ZfnlnVJza1n+VYI7dV2QRUVGCvWly87Cvprh81JuJX3kdctpS1bojvpVawfpej+mHw==" saltValue="Till6irO6TE9VFZjhwPqmQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 5 of 12
+Page 6 of 12
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:F27"/>
+      <selection activeCell="A9" sqref="A9:XFD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="13.5703125" customWidth="1"/>
+    <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="101" t="str">
+      <c r="A1" s="89" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 10/20/2026</v>
-[...13 lines deleted...]
-      <c r="N1" s="101"/>
+        <v>CONFIDENTIAL UNTIL 01/12/2027</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="34" t="s">
-        <v>37</v>
+      <c r="A3" s="26" t="s">
+        <v>6</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
-        <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
+        <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="33"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="108" t="s">
+      <c r="A5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="112"/>
-[...2 lines deleted...]
-      <c r="F5" s="112" t="s">
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="G5" s="112"/>
-[...2 lines deleted...]
-      <c r="J5" s="98" t="s">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="K5" s="99"/>
-[...2 lines deleted...]
-      <c r="N5" s="100"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="88"/>
     </row>
     <row r="6" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="108"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="96"/>
+      <c r="B6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="38" t="s">
+      <c r="G6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H6" s="38" t="s">
+      <c r="H6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="38" t="s">
+      <c r="J6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="38" t="s">
+      <c r="K6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="44" t="s">
+      <c r="N6" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B7" s="41">
+      <c r="A7" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
+        <v>July</v>
+      </c>
+      <c r="B7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12910</v>
-[...1 lines deleted...]
-      <c r="C7" s="41">
+        <v>16061</v>
+      </c>
+      <c r="C7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1704</v>
-[...1 lines deleted...]
-      <c r="D7" s="41">
+        <v>2618</v>
+      </c>
+      <c r="D7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>45302</v>
-[...1 lines deleted...]
-      <c r="E7" s="41">
+        <v>61586</v>
+      </c>
+      <c r="E7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="54"/>
-[...2 lines deleted...]
-      <c r="I7" s="59" t="s">
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="56">
+      <c r="J7" s="49">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="56">
+      <c r="K7" s="49">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="56">
+      <c r="L7" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40" t="s">
+      <c r="M7" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="56">
+      <c r="N7" s="49">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B8" s="41">
+      <c r="A8" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
+        <v>August</v>
+      </c>
+      <c r="B8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11351</v>
-[...1 lines deleted...]
-      <c r="C8" s="41">
+        <v>12366</v>
+      </c>
+      <c r="C8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="D8" s="41">
+        <v>2131</v>
+      </c>
+      <c r="D8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>36807</v>
-[...1 lines deleted...]
-      <c r="E8" s="41">
+        <v>44346</v>
+      </c>
+      <c r="E8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="54"/>
-[...2 lines deleted...]
-      <c r="I8" s="59" t="s">
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="56">
+      <c r="J8" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="40" t="s">
+      <c r="M8" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N8" s="56">
+      <c r="N8" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B9" s="41">
+      <c r="A9" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
+        <v>September</v>
+      </c>
+      <c r="B9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10474</v>
-[...1 lines deleted...]
-      <c r="C9" s="41">
+        <v>11800</v>
+      </c>
+      <c r="C9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1618</v>
-[...1 lines deleted...]
-      <c r="D9" s="41">
+        <v>2069</v>
+      </c>
+      <c r="D9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>27827</v>
-[...1 lines deleted...]
-      <c r="E9" s="41">
+        <v>34184</v>
+      </c>
+      <c r="E9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="54"/>
-[...2 lines deleted...]
-      <c r="I9" s="59" t="s">
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="40" t="s">
+      <c r="M9" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N9" s="56">
+      <c r="N9" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B10" s="41">
+      <c r="A10" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
+        <v>October</v>
+      </c>
+      <c r="B10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10208</v>
-[...1 lines deleted...]
-      <c r="C10" s="41">
+        <v>11244</v>
+      </c>
+      <c r="C10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1624</v>
-[...1 lines deleted...]
-      <c r="D10" s="41">
+        <v>2223</v>
+      </c>
+      <c r="D10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26207</v>
-[...1 lines deleted...]
-      <c r="E10" s="41">
+        <v>26264</v>
+      </c>
+      <c r="E10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="54"/>
-[...2 lines deleted...]
-      <c r="I10" s="59" t="s">
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="56">
+      <c r="J10" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="40" t="s">
+      <c r="M10" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N10" s="56">
+      <c r="N10" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B11" s="41">
+      <c r="A11" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
+        <v>November</v>
+      </c>
+      <c r="B11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10432</v>
-[...1 lines deleted...]
-      <c r="C11" s="41">
+        <v>9907</v>
+      </c>
+      <c r="C11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1787</v>
-[...1 lines deleted...]
-      <c r="D11" s="41">
+        <v>2032</v>
+      </c>
+      <c r="D11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>25041</v>
-[...1 lines deleted...]
-      <c r="E11" s="41">
+        <v>27734</v>
+      </c>
+      <c r="E11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="54"/>
-[...2 lines deleted...]
-      <c r="I11" s="59" t="s">
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="56">
+      <c r="K11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L11" s="56">
+      <c r="L11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="40" t="s">
+      <c r="M11" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N11" s="56">
+      <c r="N11" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B12" s="41">
+      <c r="A12" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
+        <v>December</v>
+      </c>
+      <c r="B12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>13255</v>
-[...1 lines deleted...]
-      <c r="C12" s="41">
+        <v>11725</v>
+      </c>
+      <c r="C12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1852</v>
-[...1 lines deleted...]
-      <c r="D12" s="41">
+        <v>2029</v>
+      </c>
+      <c r="D12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>37632</v>
-[...1 lines deleted...]
-      <c r="E12" s="41">
+        <v>42173</v>
+      </c>
+      <c r="E12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="54"/>
-[...2 lines deleted...]
-      <c r="I12" s="59" t="s">
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="56">
+      <c r="J12" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="56">
+      <c r="K12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="56">
+      <c r="L12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="40" t="s">
+      <c r="M12" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N12" s="56">
+      <c r="N12" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="42">
+      <c r="B13" s="39">
         <f>SUM(B7:B12)</f>
-        <v>68630</v>
-[...1 lines deleted...]
-      <c r="C13" s="42">
+        <v>73103</v>
+      </c>
+      <c r="C13" s="39">
         <f>SUM(C7:C12)</f>
-        <v>10438</v>
-[...1 lines deleted...]
-      <c r="D13" s="42">
+        <v>13102</v>
+      </c>
+      <c r="D13" s="39">
         <f>SUM(D7:D12)</f>
-        <v>198816</v>
-[...1 lines deleted...]
-      <c r="E13" s="42">
+        <v>236287</v>
+      </c>
+      <c r="E13" s="39">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H13" s="37" t="s">
+      <c r="H13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I13" s="37" t="s">
+      <c r="I13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="51">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="51">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="51">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="37" t="s">
+      <c r="M13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="N13" s="58">
+      <c r="N13" s="51">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="40">
         <f>SUM(B13:E13)</f>
-        <v>277884</v>
+        <v>322492</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="112" t="s">
+      <c r="B17" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="112"/>
-[...2 lines deleted...]
-      <c r="F17" s="112" t="s">
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="112"/>
-[...2 lines deleted...]
-      <c r="J17" s="98" t="s">
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="K17" s="99"/>
-[...2 lines deleted...]
-      <c r="N17" s="100"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="88"/>
     </row>
     <row r="18" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="108"/>
-      <c r="B18" s="38" t="s">
+      <c r="A18" s="96"/>
+      <c r="B18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="38" t="s">
+      <c r="C18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="38" t="s">
+      <c r="D18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="38" t="s">
+      <c r="F18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G18" s="38" t="s">
+      <c r="G18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H18" s="38" t="s">
+      <c r="H18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="38" t="s">
+      <c r="I18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J18" s="38" t="s">
+      <c r="J18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K18" s="38" t="s">
+      <c r="K18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L18" s="38" t="s">
+      <c r="L18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M18" s="38" t="s">
+      <c r="M18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N18" s="44" t="s">
+      <c r="N18" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B19" s="41">
+      <c r="A19" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
+        <v>July</v>
+      </c>
+      <c r="B19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>31535</v>
-[...1 lines deleted...]
-      <c r="C19" s="41">
+        <v>30155</v>
+      </c>
+      <c r="C19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5311</v>
-[...1 lines deleted...]
-      <c r="D19" s="41">
+        <v>7047</v>
+      </c>
+      <c r="D19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>134881</v>
-[...1 lines deleted...]
-      <c r="E19" s="41">
+        <v>137804</v>
+      </c>
+      <c r="E19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>741</v>
-[...5 lines deleted...]
-      <c r="J19" s="56">
+        <v>345</v>
+      </c>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="49">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="49">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
-      <c r="L19" s="56">
+      <c r="L19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N19" s="56">
+      <c r="N19" s="49">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B20" s="41">
+      <c r="A20" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
+        <v>August</v>
+      </c>
+      <c r="B20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28300</v>
-[...1 lines deleted...]
-      <c r="C20" s="41">
+        <v>26480</v>
+      </c>
+      <c r="C20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5425</v>
-[...1 lines deleted...]
-      <c r="D20" s="41">
+        <v>6524</v>
+      </c>
+      <c r="D20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>117905</v>
-[...1 lines deleted...]
-      <c r="E20" s="41">
+        <v>120863</v>
+      </c>
+      <c r="E20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>741</v>
-[...5 lines deleted...]
-      <c r="J20" s="56">
+        <v>367</v>
+      </c>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M20" s="56">
+      <c r="M20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N20" s="56">
+      <c r="N20" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B21" s="41">
+      <c r="A21" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
+        <v>September</v>
+      </c>
+      <c r="B21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26204</v>
-[...1 lines deleted...]
-      <c r="C21" s="41">
+        <v>24427</v>
+      </c>
+      <c r="C21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>4787</v>
-[...1 lines deleted...]
-      <c r="D21" s="41">
+        <v>6030</v>
+      </c>
+      <c r="D21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96196</v>
-[...1 lines deleted...]
-      <c r="E21" s="41">
+        <v>93790</v>
+      </c>
+      <c r="E21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>544</v>
-[...5 lines deleted...]
-      <c r="J21" s="56">
+        <v>459</v>
+      </c>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="56">
+      <c r="K21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L21" s="56">
+      <c r="L21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M21" s="56">
+      <c r="M21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N21" s="56">
+      <c r="N21" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B22" s="41">
+      <c r="A22" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
+        <v>October</v>
+      </c>
+      <c r="B22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24551</v>
-[...1 lines deleted...]
-      <c r="C22" s="41">
+        <v>25103</v>
+      </c>
+      <c r="C22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5326</v>
-[...1 lines deleted...]
-      <c r="D22" s="41">
+        <v>6758</v>
+      </c>
+      <c r="D22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>85641</v>
-[...1 lines deleted...]
-      <c r="E22" s="41">
+        <v>79709</v>
+      </c>
+      <c r="E22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>501</v>
-[...5 lines deleted...]
-      <c r="J22" s="56">
+        <v>665</v>
+      </c>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="56">
+      <c r="K22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L22" s="56">
+      <c r="L22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M22" s="56">
+      <c r="M22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="56">
+      <c r="N22" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B23" s="41">
+      <c r="A23" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
+        <v>November</v>
+      </c>
+      <c r="B23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>24769</v>
-[...1 lines deleted...]
-      <c r="C23" s="41">
+        <v>26212</v>
+      </c>
+      <c r="C23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5647</v>
-[...1 lines deleted...]
-      <c r="D23" s="41">
+        <v>6903</v>
+      </c>
+      <c r="D23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>79724</v>
-[...1 lines deleted...]
-      <c r="E23" s="41">
+        <v>88833</v>
+      </c>
+      <c r="E23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>490</v>
-[...5 lines deleted...]
-      <c r="J23" s="56">
+        <v>786</v>
+      </c>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M23" s="56">
+      <c r="M23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="56">
+      <c r="N23" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="str">
-[...3 lines deleted...]
-      <c r="B24" s="41">
+      <c r="A24" s="34" t="str">
+        <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
+        <v>December</v>
+      </c>
+      <c r="B24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27540</v>
-[...1 lines deleted...]
-      <c r="C24" s="41">
+        <v>27278</v>
+      </c>
+      <c r="C24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5530</v>
-[...1 lines deleted...]
-      <c r="D24" s="41">
+        <v>5971</v>
+      </c>
+      <c r="D24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>101553</v>
-[...1 lines deleted...]
-      <c r="E24" s="41">
+        <v>115120</v>
+      </c>
+      <c r="E24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>415</v>
-[...5 lines deleted...]
-      <c r="J24" s="56">
+        <v>723</v>
+      </c>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="56">
+      <c r="K24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L24" s="56">
+      <c r="L24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M24" s="56">
+      <c r="M24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="56">
+      <c r="N24" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="39">
         <f>SUM(B19:B24)</f>
-        <v>162899</v>
-[...1 lines deleted...]
-      <c r="C25" s="42">
+        <v>159655</v>
+      </c>
+      <c r="C25" s="39">
         <f>SUM(C19:C24)</f>
-        <v>32026</v>
-[...1 lines deleted...]
-      <c r="D25" s="42">
+        <v>39233</v>
+      </c>
+      <c r="D25" s="39">
         <f>SUM(D19:D24)</f>
-        <v>615900</v>
-[...1 lines deleted...]
-      <c r="E25" s="42">
+        <v>636119</v>
+      </c>
+      <c r="E25" s="39">
         <f>SUM(E19:E24)</f>
-        <v>3432</v>
-[...1 lines deleted...]
-      <c r="F25" s="37" t="s">
+        <v>3345</v>
+      </c>
+      <c r="F25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G25" s="37" t="s">
+      <c r="G25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H25" s="37" t="s">
+      <c r="H25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I25" s="37" t="s">
+      <c r="I25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="51">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="51">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="58">
+      <c r="L25" s="51">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="58">
+      <c r="M25" s="51">
         <f>SUM(M19:M24)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="51">
         <f>SUM(N19:N24)</f>
         <v>0</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="28"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="Z25" s="30"/>
       <c r="AA25" s="31"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
@@ -15171,1067 +15121,1068 @@
       <c r="HZ25" s="30"/>
       <c r="IA25" s="30"/>
       <c r="IB25" s="30"/>
       <c r="IC25" s="31"/>
       <c r="ID25" s="30"/>
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="43">
+      <c r="B27" s="40">
         <f>SUM(B25:E25)</f>
-        <v>814257</v>
-[...1 lines deleted...]
-      <c r="E27" s="102" t="s">
+        <v>838352</v>
+      </c>
+      <c r="E27" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="F27" s="103"/>
-[...2 lines deleted...]
-      <c r="I27" s="104"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="92"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E28" s="50"/>
-[...3 lines deleted...]
-      <c r="I28" s="53"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="46"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="40">
         <f>B15+B27</f>
-        <v>1092141</v>
-[...1 lines deleted...]
-      <c r="E29" s="109" t="str">
+        <v>1160844</v>
+      </c>
+      <c r="E29" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
-      <c r="F29" s="110"/>
-[...2 lines deleted...]
-      <c r="I29" s="111"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="99"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E30" s="109" t="str">
+      <c r="E30" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
-      <c r="F30" s="110"/>
-[...2 lines deleted...]
-      <c r="I30" s="111"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="99"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48" t="str">
+      <c r="A31" s="23" t="str">
         <f>A3</f>
-        <v>UI SS Tranche 4</v>
-[...1 lines deleted...]
-      <c r="B31" s="38" t="s">
+        <v>UI SS Tranche 5</v>
+      </c>
+      <c r="B31" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="C31" s="38" t="s">
+      <c r="C31" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="105" t="str">
+      <c r="E31" s="93" t="str">
         <f>B3</f>
-        <v>January 1, 2027 through June 30, 2027 - 10% of the SS TOTAL load</v>
-[...4 lines deleted...]
-      <c r="I31" s="114"/>
+        <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
+      </c>
+      <c r="F31" s="101"/>
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="54">
         <f>N13</f>
         <v>0</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="54">
         <f>ROUND(B32/B15,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="61">
+      <c r="B33" s="54">
         <f>N25</f>
         <v>0</v>
       </c>
-      <c r="C33" s="62">
+      <c r="C33" s="54">
         <f>ROUND(B33/B27,2)</f>
         <v>0</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="63">
+      <c r="B34" s="55">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="55">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45"/>
-[...1 lines deleted...]
-      <c r="C35" s="47"/>
+      <c r="A35" s="42"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="45"/>
-[...1 lines deleted...]
-      <c r="C36" s="47"/>
+      <c r="A36" s="42"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="1"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="VEWlNnFo9eHbvKwpDgV/ZfnlnVJza1n+VYI7dV2QRUVGCvWly87Cvprh81JuJX3kdctpS1bojvpVawfpej+mHw==" saltValue="Till6irO6TE9VFZjhwPqmQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="udfEeV5hoe8J29mACcmecUtBlXlV0F7Z2lWBoYy59R0bagJrbdJfwXRATM9VPRjre6r8kmGe4sxp6Pj0gvK+qA==" saltValue="CpjoXU22Us27DS1t7mFA9Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 6 of 12
+Page 5 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:F27"/>
+      <selection activeCell="A9" sqref="A9:XFD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
-    <col min="2" max="5" width="14.28515625" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
+    <col min="2" max="4" width="14.28515625" customWidth="1"/>
+    <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="14" customWidth="1"/>
+    <col min="9" max="9" width="12" customWidth="1"/>
     <col min="10" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="101" t="str">
+      <c r="A1" s="89" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 10/20/2026</v>
-[...13 lines deleted...]
-      <c r="N1" s="101"/>
+        <v>CONFIDENTIAL UNTIL 01/12/2027</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="34" t="s">
-        <v>6</v>
+      <c r="A3" s="26" t="s">
+        <v>7</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="33"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="108" t="s">
+      <c r="A5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="112"/>
-[...2 lines deleted...]
-      <c r="F5" s="112" t="s">
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="G5" s="112"/>
-[...2 lines deleted...]
-      <c r="J5" s="98" t="s">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="K5" s="99"/>
-[...2 lines deleted...]
-      <c r="N5" s="100"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="88"/>
     </row>
     <row r="6" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="108"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="96"/>
+      <c r="B6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="38" t="s">
+      <c r="G6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H6" s="38" t="s">
+      <c r="H6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="38" t="s">
+      <c r="J6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="38" t="s">
+      <c r="K6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="44" t="s">
+      <c r="N6" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="36" t="str">
+      <c r="A7" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>July</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>17019</v>
-[...1 lines deleted...]
-      <c r="C7" s="41">
+        <v>16061</v>
+      </c>
+      <c r="C7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2387</v>
-[...1 lines deleted...]
-      <c r="D7" s="41">
+        <v>2618</v>
+      </c>
+      <c r="D7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>63150</v>
-[...1 lines deleted...]
-      <c r="E7" s="41">
+        <v>61586</v>
+      </c>
+      <c r="E7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="54"/>
-[...2 lines deleted...]
-      <c r="I7" s="59" t="s">
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="56">
+      <c r="J7" s="49">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="56">
+      <c r="K7" s="49">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="56">
+      <c r="L7" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40" t="s">
+      <c r="M7" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="56">
+      <c r="N7" s="49">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="36" t="str">
+      <c r="A8" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>August</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>13107</v>
-[...1 lines deleted...]
-      <c r="C8" s="41">
+        <v>12366</v>
+      </c>
+      <c r="C8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1943</v>
-[...1 lines deleted...]
-      <c r="D8" s="41">
+        <v>2131</v>
+      </c>
+      <c r="D8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>45464</v>
-[...1 lines deleted...]
-      <c r="E8" s="41">
+        <v>44346</v>
+      </c>
+      <c r="E8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="54"/>
-[...2 lines deleted...]
-      <c r="I8" s="59" t="s">
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="56">
+      <c r="J8" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="40" t="s">
+      <c r="M8" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N8" s="56">
+      <c r="N8" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="36" t="str">
+      <c r="A9" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>September</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12516</v>
-[...1 lines deleted...]
-      <c r="C9" s="41">
+        <v>11800</v>
+      </c>
+      <c r="C9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1886</v>
-[...1 lines deleted...]
-      <c r="D9" s="41">
+        <v>2069</v>
+      </c>
+      <c r="D9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35046</v>
-[...1 lines deleted...]
-      <c r="E9" s="41">
+        <v>34184</v>
+      </c>
+      <c r="E9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="54"/>
-[...2 lines deleted...]
-      <c r="I9" s="59" t="s">
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="40" t="s">
+      <c r="M9" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N9" s="56">
+      <c r="N9" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="36" t="str">
+      <c r="A10" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>October</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11946</v>
-[...1 lines deleted...]
-      <c r="C10" s="41">
+        <v>11244</v>
+      </c>
+      <c r="C10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2027</v>
-[...1 lines deleted...]
-      <c r="D10" s="41">
+        <v>2223</v>
+      </c>
+      <c r="D10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26925</v>
-[...1 lines deleted...]
-      <c r="E10" s="41">
+        <v>26264</v>
+      </c>
+      <c r="E10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="54"/>
-[...2 lines deleted...]
-      <c r="I10" s="59" t="s">
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="56">
+      <c r="J10" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="40" t="s">
+      <c r="M10" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N10" s="56">
+      <c r="N10" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="36" t="str">
+      <c r="A11" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>November</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10527</v>
-[...1 lines deleted...]
-      <c r="C11" s="41">
+        <v>9907</v>
+      </c>
+      <c r="C11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="D11" s="41">
+        <v>2032</v>
+      </c>
+      <c r="D11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>28447</v>
-[...1 lines deleted...]
-      <c r="E11" s="41">
+        <v>27734</v>
+      </c>
+      <c r="E11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="54"/>
-[...2 lines deleted...]
-      <c r="I11" s="59" t="s">
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="56">
+      <c r="K11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L11" s="56">
+      <c r="L11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="40" t="s">
+      <c r="M11" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N11" s="56">
+      <c r="N11" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="36" t="str">
+      <c r="A12" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>December</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12418</v>
-[...1 lines deleted...]
-      <c r="C12" s="41">
+        <v>11725</v>
+      </c>
+      <c r="C12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1850</v>
-[...1 lines deleted...]
-      <c r="D12" s="41">
+        <v>2029</v>
+      </c>
+      <c r="D12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>43306</v>
-[...1 lines deleted...]
-      <c r="E12" s="41">
+        <v>42173</v>
+      </c>
+      <c r="E12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="54"/>
-[...2 lines deleted...]
-      <c r="I12" s="59" t="s">
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="56">
+      <c r="J12" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="56">
+      <c r="K12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="56">
+      <c r="L12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="40" t="s">
+      <c r="M12" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N12" s="56">
+      <c r="N12" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="42">
+      <c r="B13" s="39">
         <f>SUM(B7:B12)</f>
-        <v>77533</v>
-[...1 lines deleted...]
-      <c r="C13" s="42">
+        <v>73103</v>
+      </c>
+      <c r="C13" s="39">
         <f>SUM(C7:C12)</f>
-        <v>11946</v>
-[...1 lines deleted...]
-      <c r="D13" s="42">
+        <v>13102</v>
+      </c>
+      <c r="D13" s="39">
         <f>SUM(D7:D12)</f>
-        <v>242338</v>
-[...1 lines deleted...]
-      <c r="E13" s="42">
+        <v>236287</v>
+      </c>
+      <c r="E13" s="39">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H13" s="37" t="s">
+      <c r="H13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I13" s="37" t="s">
+      <c r="I13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="51">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="51">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="51">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="37" t="s">
+      <c r="M13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="N13" s="58">
+      <c r="N13" s="51">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="40">
         <f>SUM(B13:E13)</f>
-        <v>331817</v>
+        <v>322492</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="112" t="s">
+      <c r="B17" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="112"/>
-[...2 lines deleted...]
-      <c r="F17" s="112" t="s">
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="112"/>
-[...2 lines deleted...]
-      <c r="J17" s="98" t="s">
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="K17" s="99"/>
-[...2 lines deleted...]
-      <c r="N17" s="100"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="88"/>
     </row>
     <row r="18" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="108"/>
-      <c r="B18" s="38" t="s">
+      <c r="A18" s="96"/>
+      <c r="B18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="38" t="s">
+      <c r="C18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="38" t="s">
+      <c r="D18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="38" t="s">
+      <c r="F18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G18" s="38" t="s">
+      <c r="G18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H18" s="38" t="s">
+      <c r="H18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="38" t="s">
+      <c r="I18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J18" s="38" t="s">
+      <c r="J18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K18" s="38" t="s">
+      <c r="K18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L18" s="38" t="s">
+      <c r="L18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M18" s="38" t="s">
+      <c r="M18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N18" s="44" t="s">
+      <c r="N18" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="str">
+      <c r="A19" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>July</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>32078</v>
-[...1 lines deleted...]
-      <c r="C19" s="41">
+        <v>30155</v>
+      </c>
+      <c r="C19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6426</v>
-[...1 lines deleted...]
-      <c r="D19" s="41">
+        <v>7047</v>
+      </c>
+      <c r="D19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>141339</v>
-[...1 lines deleted...]
-      <c r="E19" s="41">
+        <v>137804</v>
+      </c>
+      <c r="E19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>345</v>
       </c>
-      <c r="F19" s="54"/>
-[...3 lines deleted...]
-      <c r="J19" s="56">
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="49">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="49">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
-      <c r="L19" s="56">
+      <c r="L19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N19" s="56">
+      <c r="N19" s="49">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="str">
+      <c r="A20" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>August</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28153</v>
-[...1 lines deleted...]
-      <c r="C20" s="41">
+        <v>26480</v>
+      </c>
+      <c r="C20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5949</v>
-[...1 lines deleted...]
-      <c r="D20" s="41">
+        <v>6524</v>
+      </c>
+      <c r="D20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>123941</v>
-[...1 lines deleted...]
-      <c r="E20" s="41">
+        <v>120863</v>
+      </c>
+      <c r="E20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>367</v>
       </c>
-      <c r="F20" s="54"/>
-[...3 lines deleted...]
-      <c r="J20" s="56">
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M20" s="56">
+      <c r="M20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N20" s="56">
+      <c r="N20" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="36" t="str">
+      <c r="A21" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>September</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>25978</v>
-[...1 lines deleted...]
-      <c r="C21" s="41">
+        <v>24427</v>
+      </c>
+      <c r="C21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5498</v>
-[...1 lines deleted...]
-      <c r="D21" s="41">
+        <v>6030</v>
+      </c>
+      <c r="D21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96191</v>
-[...1 lines deleted...]
-      <c r="E21" s="41">
+        <v>93790</v>
+      </c>
+      <c r="E21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>460</v>
-[...5 lines deleted...]
-      <c r="J21" s="56">
+        <v>459</v>
+      </c>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="56">
+      <c r="K21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L21" s="56">
+      <c r="L21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M21" s="56">
+      <c r="M21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N21" s="56">
+      <c r="N21" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="36" t="str">
+      <c r="A22" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>October</v>
       </c>
-      <c r="B22" s="41">
+      <c r="B22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26714</v>
-[...1 lines deleted...]
-      <c r="C22" s="41">
+        <v>25103</v>
+      </c>
+      <c r="C22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6162</v>
-[...1 lines deleted...]
-      <c r="D22" s="41">
+        <v>6758</v>
+      </c>
+      <c r="D22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>81753</v>
-[...1 lines deleted...]
-      <c r="E22" s="41">
+        <v>79709</v>
+      </c>
+      <c r="E22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>665</v>
       </c>
-      <c r="F22" s="54"/>
-[...3 lines deleted...]
-      <c r="J22" s="56">
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="56">
+      <c r="K22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L22" s="56">
+      <c r="L22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M22" s="56">
+      <c r="M22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="56">
+      <c r="N22" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="36" t="str">
+      <c r="A23" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>November</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27893</v>
-[...1 lines deleted...]
-      <c r="C23" s="41">
+        <v>26212</v>
+      </c>
+      <c r="C23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6295</v>
-[...1 lines deleted...]
-      <c r="D23" s="41">
+        <v>6903</v>
+      </c>
+      <c r="D23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>91157</v>
-[...1 lines deleted...]
-      <c r="E23" s="41">
+        <v>88833</v>
+      </c>
+      <c r="E23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>786</v>
       </c>
-      <c r="F23" s="54"/>
-[...3 lines deleted...]
-      <c r="J23" s="56">
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M23" s="56">
+      <c r="M23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="56">
+      <c r="N23" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="str">
+      <c r="A24" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>December</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28948</v>
-[...1 lines deleted...]
-      <c r="C24" s="41">
+        <v>27278</v>
+      </c>
+      <c r="C24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5445</v>
-[...1 lines deleted...]
-      <c r="D24" s="41">
+        <v>5971</v>
+      </c>
+      <c r="D24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>118265</v>
-[...1 lines deleted...]
-      <c r="E24" s="41">
+        <v>115120</v>
+      </c>
+      <c r="E24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>724</v>
-[...5 lines deleted...]
-      <c r="J24" s="56">
+        <v>723</v>
+      </c>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="56">
+      <c r="K24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L24" s="56">
+      <c r="L24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M24" s="56">
+      <c r="M24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="56">
+      <c r="N24" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="39">
         <f>SUM(B19:B24)</f>
-        <v>169764</v>
-[...1 lines deleted...]
-      <c r="C25" s="42">
+        <v>159655</v>
+      </c>
+      <c r="C25" s="39">
         <f>SUM(C19:C24)</f>
-        <v>35775</v>
-[...1 lines deleted...]
-      <c r="D25" s="42">
+        <v>39233</v>
+      </c>
+      <c r="D25" s="39">
         <f>SUM(D19:D24)</f>
-        <v>652646</v>
-[...1 lines deleted...]
-      <c r="E25" s="42">
+        <v>636119</v>
+      </c>
+      <c r="E25" s="39">
         <f>SUM(E19:E24)</f>
-        <v>3347</v>
-[...1 lines deleted...]
-      <c r="F25" s="37" t="s">
+        <v>3345</v>
+      </c>
+      <c r="F25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G25" s="37" t="s">
+      <c r="G25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H25" s="37" t="s">
+      <c r="H25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I25" s="37" t="s">
+      <c r="I25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="51">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="51">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="58">
+      <c r="L25" s="51">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="58">
+      <c r="M25" s="51">
         <f>SUM(M19:M24)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="51">
         <f>SUM(N19:N24)</f>
         <v>0</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="28"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="Z25" s="30"/>
       <c r="AA25" s="31"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
@@ -16435,1068 +16386,1067 @@
       <c r="HZ25" s="30"/>
       <c r="IA25" s="30"/>
       <c r="IB25" s="30"/>
       <c r="IC25" s="31"/>
       <c r="ID25" s="30"/>
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="43">
+      <c r="B27" s="40">
         <f>SUM(B25:E25)</f>
-        <v>861532</v>
-[...1 lines deleted...]
-      <c r="E27" s="102" t="s">
+        <v>838352</v>
+      </c>
+      <c r="E27" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="F27" s="103"/>
-[...2 lines deleted...]
-      <c r="I27" s="104"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="92"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E28" s="50"/>
-[...3 lines deleted...]
-      <c r="I28" s="53"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="46"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="40">
         <f>B15+B27</f>
-        <v>1193349</v>
-[...1 lines deleted...]
-      <c r="E29" s="109" t="str">
+        <v>1160844</v>
+      </c>
+      <c r="E29" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
-      <c r="F29" s="110"/>
-[...2 lines deleted...]
-      <c r="I29" s="111"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="99"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E30" s="109" t="str">
+      <c r="E30" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
-      <c r="F30" s="110"/>
-[...2 lines deleted...]
-      <c r="I30" s="111"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="99"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48" t="str">
+      <c r="A31" s="23" t="str">
         <f>A3</f>
-        <v>UI SS Tranche 5</v>
-[...1 lines deleted...]
-      <c r="B31" s="38" t="s">
+        <v>UI SS Tranche 6</v>
+      </c>
+      <c r="B31" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="C31" s="38" t="s">
+      <c r="C31" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="105" t="str">
+      <c r="E31" s="93" t="str">
         <f>B3</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="F31" s="113"/>
-[...2 lines deleted...]
-      <c r="I31" s="114"/>
+      <c r="F31" s="101"/>
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="54">
         <f>N13</f>
         <v>0</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="54">
         <f>ROUND(B32/B15,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="61">
+      <c r="B33" s="54">
         <f>N25</f>
         <v>0</v>
       </c>
-      <c r="C33" s="62">
+      <c r="C33" s="54">
         <f>ROUND(B33/B27,2)</f>
         <v>0</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="63">
+      <c r="B34" s="55">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="55">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45"/>
-[...1 lines deleted...]
-      <c r="C35" s="47"/>
+      <c r="A35" s="42"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="45"/>
-[...1 lines deleted...]
-      <c r="C36" s="47"/>
+      <c r="A36" s="42"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="1"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="udfEeV5hoe8J29mACcmecUtBlXlV0F7Z2lWBoYy59R0bagJrbdJfwXRATM9VPRjre6r8kmGe4sxp6Pj0gvK+qA==" saltValue="CpjoXU22Us27DS1t7mFA9Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ww4shatVxQFXS1baKhd8ADMlX2RcixNxW00I2ZVrjYKfeuSwRsFi6sABJiJtuAK+U7YaUpf1eB+7ViQlfhGJoQ==" saltValue="CAgCGsOhZ+C5sf5oGE9hXw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 7 of 12
+Page 6 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV36"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:F27"/>
+      <selection activeCell="A9" sqref="A9:XFD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="19" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
+    <col min="2" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="12" customWidth="1"/>
+    <col min="9" max="9" width="12.28515625" customWidth="1"/>
     <col min="10" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="101" t="str">
+      <c r="A1" s="89" t="str">
         <f>'Instructions &amp; Summary'!A1</f>
-        <v>CONFIDENTIAL UNTIL 10/20/2026</v>
-[...13 lines deleted...]
-      <c r="N1" s="101"/>
+        <v>CONFIDENTIAL UNTIL 01/12/2027</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="34" t="s">
-        <v>7</v>
+      <c r="A3" s="26" t="s">
+        <v>8</v>
       </c>
       <c r="B3" s="33" t="str">
         <f>VLOOKUP($A$3,'Instructions &amp; Summary'!$A$7:$B$14,2,FALSE)</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="33"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="108" t="s">
+      <c r="A5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="112"/>
-[...2 lines deleted...]
-      <c r="F5" s="112" t="s">
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="G5" s="112"/>
-[...2 lines deleted...]
-      <c r="J5" s="98" t="s">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="K5" s="99"/>
-[...2 lines deleted...]
-      <c r="N5" s="100"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="88"/>
     </row>
     <row r="6" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="108"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="96"/>
+      <c r="B6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="38" t="s">
+      <c r="G6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H6" s="38" t="s">
+      <c r="H6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="38" t="s">
+      <c r="J6" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="38" t="s">
+      <c r="K6" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="44" t="s">
+      <c r="N6" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="36" t="str">
+      <c r="A7" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>July</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>17019</v>
-[...1 lines deleted...]
-      <c r="C7" s="41">
+        <v>16061</v>
+      </c>
+      <c r="C7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2387</v>
-[...1 lines deleted...]
-      <c r="D7" s="41">
+        <v>2618</v>
+      </c>
+      <c r="D7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>63150</v>
-[...1 lines deleted...]
-      <c r="E7" s="41">
+        <v>61586</v>
+      </c>
+      <c r="E7" s="38">
         <f>VLOOKUP($A7,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="54"/>
-[...2 lines deleted...]
-      <c r="I7" s="59" t="s">
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="56">
+      <c r="J7" s="49">
         <f t="shared" ref="J7:J12" si="0">ROUND(F7,2)*B7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="56">
+      <c r="K7" s="49">
         <f t="shared" ref="K7:L12" si="1">ROUND(G7,2)*C7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="56">
+      <c r="L7" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40" t="s">
+      <c r="M7" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="56">
+      <c r="N7" s="49">
         <f t="shared" ref="N7:N12" si="2">SUM(J7:L7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="36" t="str">
+      <c r="A8" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>August</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>13107</v>
-[...1 lines deleted...]
-      <c r="C8" s="41">
+        <v>12366</v>
+      </c>
+      <c r="C8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1943</v>
-[...1 lines deleted...]
-      <c r="D8" s="41">
+        <v>2131</v>
+      </c>
+      <c r="D8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>45464</v>
-[...1 lines deleted...]
-      <c r="E8" s="41">
+        <v>44346</v>
+      </c>
+      <c r="E8" s="38">
         <f>VLOOKUP($A8,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="54"/>
-[...2 lines deleted...]
-      <c r="I8" s="59" t="s">
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="56">
+      <c r="J8" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="40" t="s">
+      <c r="M8" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N8" s="56">
+      <c r="N8" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="36" t="str">
+      <c r="A9" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>September</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12516</v>
-[...1 lines deleted...]
-      <c r="C9" s="41">
+        <v>11800</v>
+      </c>
+      <c r="C9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1886</v>
-[...1 lines deleted...]
-      <c r="D9" s="41">
+        <v>2069</v>
+      </c>
+      <c r="D9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>35046</v>
-[...1 lines deleted...]
-      <c r="E9" s="41">
+        <v>34184</v>
+      </c>
+      <c r="E9" s="38">
         <f>VLOOKUP($A9,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="54"/>
-[...2 lines deleted...]
-      <c r="I9" s="59" t="s">
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="40" t="s">
+      <c r="M9" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N9" s="56">
+      <c r="N9" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="36" t="str">
+      <c r="A10" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>October</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>11946</v>
-[...1 lines deleted...]
-      <c r="C10" s="41">
+        <v>11244</v>
+      </c>
+      <c r="C10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>2027</v>
-[...1 lines deleted...]
-      <c r="D10" s="41">
+        <v>2223</v>
+      </c>
+      <c r="D10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>26925</v>
-[...1 lines deleted...]
-      <c r="E10" s="41">
+        <v>26264</v>
+      </c>
+      <c r="E10" s="38">
         <f>VLOOKUP($A10,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="54"/>
-[...2 lines deleted...]
-      <c r="I10" s="59" t="s">
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="56">
+      <c r="J10" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="40" t="s">
+      <c r="M10" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N10" s="56">
+      <c r="N10" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="36" t="str">
+      <c r="A11" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>November</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>10527</v>
-[...1 lines deleted...]
-      <c r="C11" s="41">
+        <v>9907</v>
+      </c>
+      <c r="C11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="D11" s="41">
+        <v>2032</v>
+      </c>
+      <c r="D11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>28447</v>
-[...1 lines deleted...]
-      <c r="E11" s="41">
+        <v>27734</v>
+      </c>
+      <c r="E11" s="38">
         <f>VLOOKUP($A11,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="54"/>
-[...2 lines deleted...]
-      <c r="I11" s="59" t="s">
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="56">
+      <c r="K11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L11" s="56">
+      <c r="L11" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="40" t="s">
+      <c r="M11" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N11" s="56">
+      <c r="N11" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="36" t="str">
+      <c r="A12" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>December</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(B$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>12418</v>
-[...1 lines deleted...]
-      <c r="C12" s="41">
+        <v>11725</v>
+      </c>
+      <c r="C12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(C$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>1850</v>
-[...1 lines deleted...]
-      <c r="D12" s="41">
+        <v>2029</v>
+      </c>
+      <c r="D12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(D$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
-        <v>43306</v>
-[...1 lines deleted...]
-      <c r="E12" s="41">
+        <v>42173</v>
+      </c>
+      <c r="E12" s="38">
         <f>VLOOKUP($A12,'Bidding Load'!$A$5:$E$16,MATCH(E$6,'Bidding Load'!$A$4:$E$4,0),FALSE)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="54"/>
-[...2 lines deleted...]
-      <c r="I12" s="59" t="s">
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="56">
+      <c r="J12" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="56">
+      <c r="K12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="56">
+      <c r="L12" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="40" t="s">
+      <c r="M12" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="N12" s="56">
+      <c r="N12" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="42">
+      <c r="B13" s="39">
         <f>SUM(B7:B12)</f>
-        <v>77533</v>
-[...1 lines deleted...]
-      <c r="C13" s="42">
+        <v>73103</v>
+      </c>
+      <c r="C13" s="39">
         <f>SUM(C7:C12)</f>
-        <v>11946</v>
-[...1 lines deleted...]
-      <c r="D13" s="42">
+        <v>13102</v>
+      </c>
+      <c r="D13" s="39">
         <f>SUM(D7:D12)</f>
-        <v>242338</v>
-[...1 lines deleted...]
-      <c r="E13" s="42">
+        <v>236287</v>
+      </c>
+      <c r="E13" s="39">
         <f>SUM(E7:E12)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H13" s="37" t="s">
+      <c r="H13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I13" s="37" t="s">
+      <c r="I13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="51">
         <f>SUM(J7:J12)</f>
         <v>0</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="51">
         <f>SUM(K7:K12)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="51">
         <f>SUM(L7:L12)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="37" t="s">
+      <c r="M13" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="N13" s="58">
+      <c r="N13" s="51">
         <f>SUM(N7:N12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="40">
         <f>SUM(B13:E13)</f>
-        <v>331817</v>
+        <v>322492</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="112" t="s">
+      <c r="B17" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="112"/>
-[...2 lines deleted...]
-      <c r="F17" s="112" t="s">
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="112"/>
-[...2 lines deleted...]
-      <c r="J17" s="98" t="s">
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="K17" s="99"/>
-[...2 lines deleted...]
-      <c r="N17" s="100"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="88"/>
     </row>
     <row r="18" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="108"/>
-      <c r="B18" s="38" t="s">
+      <c r="A18" s="96"/>
+      <c r="B18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="38" t="s">
+      <c r="C18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="38" t="s">
+      <c r="D18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="38" t="s">
+      <c r="F18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="G18" s="38" t="s">
+      <c r="G18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="H18" s="38" t="s">
+      <c r="H18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="38" t="s">
+      <c r="I18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="J18" s="38" t="s">
+      <c r="J18" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="K18" s="38" t="s">
+      <c r="K18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="L18" s="38" t="s">
+      <c r="L18" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M18" s="38" t="s">
+      <c r="M18" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="N18" s="44" t="s">
+      <c r="N18" s="41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="str">
+      <c r="A19" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","January","July")</f>
         <v>July</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>32078</v>
-[...1 lines deleted...]
-      <c r="C19" s="41">
+        <v>30155</v>
+      </c>
+      <c r="C19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6426</v>
-[...1 lines deleted...]
-      <c r="D19" s="41">
+        <v>7047</v>
+      </c>
+      <c r="D19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>141339</v>
-[...1 lines deleted...]
-      <c r="E19" s="41">
+        <v>137804</v>
+      </c>
+      <c r="E19" s="38">
         <f>VLOOKUP($A19,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>345</v>
       </c>
-      <c r="F19" s="54"/>
-[...3 lines deleted...]
-      <c r="J19" s="56">
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="49">
         <f t="shared" ref="J19:J24" si="3">ROUND(F19,2)*B19</f>
         <v>0</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="49">
         <f t="shared" ref="K19:M24" si="4">ROUND(G19,2)*C19</f>
         <v>0</v>
       </c>
-      <c r="L19" s="56">
+      <c r="L19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N19" s="56">
+      <c r="N19" s="49">
         <f t="shared" ref="N19:N24" si="5">SUM(J19:M19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="str">
+      <c r="A20" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","February","August")</f>
         <v>August</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28153</v>
-[...1 lines deleted...]
-      <c r="C20" s="41">
+        <v>26480</v>
+      </c>
+      <c r="C20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5949</v>
-[...1 lines deleted...]
-      <c r="D20" s="41">
+        <v>6524</v>
+      </c>
+      <c r="D20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>123941</v>
-[...1 lines deleted...]
-      <c r="E20" s="41">
+        <v>120863</v>
+      </c>
+      <c r="E20" s="38">
         <f>VLOOKUP($A20,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>367</v>
       </c>
-      <c r="F20" s="54"/>
-[...3 lines deleted...]
-      <c r="J20" s="56">
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M20" s="56">
+      <c r="M20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N20" s="56">
+      <c r="N20" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="36" t="str">
+      <c r="A21" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","March","September")</f>
         <v>September</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>25978</v>
-[...1 lines deleted...]
-      <c r="C21" s="41">
+        <v>24427</v>
+      </c>
+      <c r="C21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5498</v>
-[...1 lines deleted...]
-      <c r="D21" s="41">
+        <v>6030</v>
+      </c>
+      <c r="D21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>96191</v>
-[...1 lines deleted...]
-      <c r="E21" s="41">
+        <v>93790</v>
+      </c>
+      <c r="E21" s="38">
         <f>VLOOKUP($A21,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>460</v>
-[...5 lines deleted...]
-      <c r="J21" s="56">
+        <v>459</v>
+      </c>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="56">
+      <c r="K21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L21" s="56">
+      <c r="L21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M21" s="56">
+      <c r="M21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N21" s="56">
+      <c r="N21" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="36" t="str">
+      <c r="A22" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","April","October")</f>
         <v>October</v>
       </c>
-      <c r="B22" s="41">
+      <c r="B22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>26714</v>
-[...1 lines deleted...]
-      <c r="C22" s="41">
+        <v>25103</v>
+      </c>
+      <c r="C22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6162</v>
-[...1 lines deleted...]
-      <c r="D22" s="41">
+        <v>6758</v>
+      </c>
+      <c r="D22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>81753</v>
-[...1 lines deleted...]
-      <c r="E22" s="41">
+        <v>79709</v>
+      </c>
+      <c r="E22" s="38">
         <f>VLOOKUP($A22,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>665</v>
       </c>
-      <c r="F22" s="54"/>
-[...3 lines deleted...]
-      <c r="J22" s="56">
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="56">
+      <c r="K22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L22" s="56">
+      <c r="L22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M22" s="56">
+      <c r="M22" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="56">
+      <c r="N22" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="36" t="str">
+      <c r="A23" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","May","November")</f>
         <v>November</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>27893</v>
-[...1 lines deleted...]
-      <c r="C23" s="41">
+        <v>26212</v>
+      </c>
+      <c r="C23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>6295</v>
-[...1 lines deleted...]
-      <c r="D23" s="41">
+        <v>6903</v>
+      </c>
+      <c r="D23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>91157</v>
-[...1 lines deleted...]
-      <c r="E23" s="41">
+        <v>88833</v>
+      </c>
+      <c r="E23" s="38">
         <f>VLOOKUP($A23,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
         <v>786</v>
       </c>
-      <c r="F23" s="54"/>
-[...3 lines deleted...]
-      <c r="J23" s="56">
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M23" s="56">
+      <c r="M23" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="56">
+      <c r="N23" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="str">
+      <c r="A24" s="34" t="str">
         <f>IF('Instructions &amp; Summary'!$E$4="1H","June","December")</f>
         <v>December</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(B$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>28948</v>
-[...1 lines deleted...]
-      <c r="C24" s="41">
+        <v>27278</v>
+      </c>
+      <c r="C24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(C$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>5445</v>
-[...1 lines deleted...]
-      <c r="D24" s="41">
+        <v>5971</v>
+      </c>
+      <c r="D24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(D$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>118265</v>
-[...1 lines deleted...]
-      <c r="E24" s="41">
+        <v>115120</v>
+      </c>
+      <c r="E24" s="38">
         <f>VLOOKUP($A24,'Bidding Load'!$A$21:$E$32,MATCH(E$18,'Bidding Load'!$A$20:$E$20,0),FALSE)</f>
-        <v>724</v>
-[...5 lines deleted...]
-      <c r="J24" s="56">
+        <v>723</v>
+      </c>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="56">
+      <c r="K24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L24" s="56">
+      <c r="L24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M24" s="56">
+      <c r="M24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="56">
+      <c r="N24" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="39">
         <f>SUM(B19:B24)</f>
-        <v>169764</v>
-[...1 lines deleted...]
-      <c r="C25" s="42">
+        <v>159655</v>
+      </c>
+      <c r="C25" s="39">
         <f>SUM(C19:C24)</f>
-        <v>35775</v>
-[...1 lines deleted...]
-      <c r="D25" s="42">
+        <v>39233</v>
+      </c>
+      <c r="D25" s="39">
         <f>SUM(D19:D24)</f>
-        <v>652646</v>
-[...1 lines deleted...]
-      <c r="E25" s="42">
+        <v>636119</v>
+      </c>
+      <c r="E25" s="39">
         <f>SUM(E19:E24)</f>
-        <v>3347</v>
-[...1 lines deleted...]
-      <c r="F25" s="37" t="s">
+        <v>3345</v>
+      </c>
+      <c r="F25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="G25" s="37" t="s">
+      <c r="G25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="H25" s="37" t="s">
+      <c r="H25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I25" s="37" t="s">
+      <c r="I25" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="51">
         <f>SUM(J19:J24)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="58">
+      <c r="K25" s="51">
         <f>SUM(K19:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="58">
+      <c r="L25" s="51">
         <f>SUM(L19:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="58">
+      <c r="M25" s="51">
         <f>SUM(M19:M24)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="51">
         <f>SUM(N19:N24)</f>
         <v>0</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="28"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="Z25" s="30"/>
       <c r="AA25" s="31"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="29"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
@@ -17700,1517 +17650,252 @@
       <c r="HZ25" s="30"/>
       <c r="IA25" s="30"/>
       <c r="IB25" s="30"/>
       <c r="IC25" s="31"/>
       <c r="ID25" s="30"/>
       <c r="IE25" s="28"/>
       <c r="IF25" s="29"/>
       <c r="IG25" s="29"/>
       <c r="IH25" s="29"/>
       <c r="II25" s="29"/>
       <c r="IJ25" s="28"/>
       <c r="IK25" s="3"/>
       <c r="IL25" s="3"/>
       <c r="IM25" s="3"/>
       <c r="IN25" s="30"/>
       <c r="IO25" s="30"/>
       <c r="IP25" s="30"/>
       <c r="IQ25" s="31"/>
       <c r="IR25" s="30"/>
       <c r="IS25" s="28"/>
       <c r="IT25" s="29"/>
       <c r="IU25" s="29"/>
       <c r="IV25" s="29"/>
     </row>
     <row r="27" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="43">
+      <c r="B27" s="40">
         <f>SUM(B25:E25)</f>
-        <v>861532</v>
-[...1 lines deleted...]
-      <c r="E27" s="102" t="s">
+        <v>838352</v>
+      </c>
+      <c r="E27" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="F27" s="103"/>
-[...2 lines deleted...]
-      <c r="I27" s="104"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="92"/>
     </row>
     <row r="28" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E28" s="50"/>
-[...3 lines deleted...]
-      <c r="I28" s="53"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="46"/>
     </row>
     <row r="29" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A29" s="48" t="s">
+      <c r="A29" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="40">
         <f>B15+B27</f>
-        <v>1193349</v>
-[...1 lines deleted...]
-      <c r="E29" s="109" t="str">
+        <v>1160844</v>
+      </c>
+      <c r="E29" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$18</f>
         <v>SAMPLE - Bidder "X"- NOT TO BE USED FOR BID SUBMITTAL</v>
       </c>
-      <c r="F29" s="110"/>
-[...2 lines deleted...]
-      <c r="I29" s="111"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="99"/>
     </row>
     <row r="30" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E30" s="109" t="str">
+      <c r="E30" s="97" t="str">
         <f>'Instructions &amp; Summary'!$A$19</f>
         <v>Bidder "X"</v>
       </c>
-      <c r="F30" s="110"/>
-[...2 lines deleted...]
-      <c r="I30" s="111"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="99"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48" t="str">
+      <c r="A31" s="23" t="str">
         <f>A3</f>
-        <v>UI SS Tranche 6</v>
-[...1 lines deleted...]
-      <c r="B31" s="38" t="s">
+        <v>UI SS Tranche 7</v>
+      </c>
+      <c r="B31" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="C31" s="38" t="s">
+      <c r="C31" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="105" t="str">
+      <c r="E31" s="93" t="str">
         <f>B3</f>
         <v>July 1, 2027 through December 31, 2027 - 10% of the SS TOTAL load</v>
       </c>
-      <c r="F31" s="113"/>
-[...2 lines deleted...]
-      <c r="I31" s="114"/>
+      <c r="F31" s="101"/>
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="54">
         <f>N13</f>
         <v>0</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="54">
         <f>ROUND(B32/B15,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="61">
+      <c r="B33" s="54">
         <f>N25</f>
         <v>0</v>
       </c>
-      <c r="C33" s="62">
+      <c r="C33" s="54">
         <f>ROUND(B33/B27,2)</f>
         <v>0</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="63">
+      <c r="B34" s="55">
         <f>SUM(B32:B33)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="55">
         <f>ROUND(B34/B29,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45"/>
-[...1 lines deleted...]
-      <c r="C35" s="47"/>
+      <c r="A35" s="42"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="45"/>
-[...1 lines deleted...]
-      <c r="C36" s="47"/>
+      <c r="A36" s="42"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="1"/>
       <c r="H36" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ww4shatVxQFXS1baKhd8ADMlX2RcixNxW00I2ZVrjYKfeuSwRsFi6sABJiJtuAK+U7YaUpf1eB+7ViQlfhGJoQ==" saltValue="CAgCGsOhZ+C5sf5oGE9hXw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...1263 lines deleted...]
-  <sheetProtection algorithmName="SHA-512" hashValue="YK/mWNe1ML7fH97yXVdJqGT+ZQnE9mLngVrF0O2W1o9TNPQXg7dsLoVk3DhGXMXwnKltycCpWZKi0sANwh4abg==" saltValue="FbA7Wb8nmQpk29qPcy5Wuw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="wdCTsRKTqySpjiPkYB0FTcZ6DZeoWZ+LjCiOnI6n6OuQAj0M78iUa6Fg/JP/RvW3vv33yCc1qwkRsmDHXPnx6Q==" saltValue="Hg+Y44BxaIW05Vri2+yFeQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:N5"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="57" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"&amp;10The United Illuminating Company
 Docket No: 26-01-02
 &amp;C&amp;"Arial,Bold"&amp;10CONFIDENTIAL
 &amp;A&amp;R&amp;"Arial,Bold"&amp;10UI Attachment 2a
-Page 9 of 12
+Page 7 of 10
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{624b1752-a977-4927-b9e6-e48a43684aee}" enabled="1" method="Privileged" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="23" baseType="lpstr">
       <vt:lpstr>Instructions &amp; Summary</vt:lpstr>
       <vt:lpstr>Bidding Load</vt:lpstr>
       <vt:lpstr>Tranche 1</vt:lpstr>
       <vt:lpstr>Tranche 2</vt:lpstr>
       <vt:lpstr>Tranche 3</vt:lpstr>
       <vt:lpstr>Tranche 4</vt:lpstr>
       <vt:lpstr>Tranche 5</vt:lpstr>
       <vt:lpstr>Tranche 6</vt:lpstr>
       <vt:lpstr>Tranche 7</vt:lpstr>
       <vt:lpstr>Tranche 8</vt:lpstr>
-      <vt:lpstr>Tranche_8</vt:lpstr>
       <vt:lpstr>T1 Confirm</vt:lpstr>
       <vt:lpstr>T2 Confirm</vt:lpstr>
+      <vt:lpstr>Co-Pilot</vt:lpstr>
       <vt:lpstr>'Bidding Load'!Print_Area</vt:lpstr>
       <vt:lpstr>'Instructions &amp; Summary'!Print_Area</vt:lpstr>
       <vt:lpstr>'Tranche 1'!Print_Area</vt:lpstr>
       <vt:lpstr>'Tranche 2'!Print_Area</vt:lpstr>
       <vt:lpstr>'Tranche 3'!Print_Area</vt:lpstr>
       <vt:lpstr>'Tranche 4'!Print_Area</vt:lpstr>
       <vt:lpstr>'Tranche 5'!Print_Area</vt:lpstr>
       <vt:lpstr>'Tranche 6'!Print_Area</vt:lpstr>
       <vt:lpstr>'Tranche 7'!Print_Area</vt:lpstr>
       <vt:lpstr>'Tranche 8'!Print_Area</vt:lpstr>
-      <vt:lpstr>Tranche_8!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jeremy T Slovin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="{A44787D4-0540-4523-9961-78E4036D8C6D}">
     <vt:lpwstr>{81B5EF08-E22D-48E7-8244-739B2E188367}</vt:lpwstr>
   </property>