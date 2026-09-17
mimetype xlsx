--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\m1\VOLM1\User\WRK_GRP\Power_Procurement\RFPs\RFP July 22 2026\Bidder Info Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\m1\VOLM1\User\WRK_GRP\Power_Procurement\RFPs\RFP Oct 14 2026\Bidder Info Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C5E84CB-8214-4E0F-8B54-5F52AAB507EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16152003-4F5F-4D7B-8349-60CC014E3A19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bidder_Information" sheetId="1" r:id="rId1"/>
     <sheet name="Guarantor_Information" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A2" i="2" l="1"/>
   <c r="A47" i="1"/>
 </calcChain>
 </file>
@@ -227,51 +227,51 @@
   <si>
     <t>Guarantor Legal Name and Business Address</t>
   </si>
   <si>
     <t>Legal Name</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>Guarantor Information</t>
   </si>
   <si>
     <t>Legal business organization of Guarantor (e.g., sole proprietorship, partnership, limited partnership, joint venture, corporation)</t>
   </si>
   <si>
     <t>The names of all general and limited partners (if Guarantor is a partnership)</t>
   </si>
   <si>
     <t>Current debt rating for Guarantor (include ratings and names of rating agencies).</t>
   </si>
   <si>
     <t>Describe any facts presently known to Respondent that might adversely affect Guarantor's ability to satisify the obligations of the Guaranty.</t>
   </si>
   <si>
-    <t>Standard Service and Last Resort Service RFP 072026</t>
+    <t>Standard Service and Last Resort Service RFP 102026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -504,153 +504,141 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="15"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="15"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -928,401 +916,401 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F71"/>
   <sheetViews>
-    <sheetView showWhiteSpace="0" view="pageLayout" topLeftCell="A54" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:B2"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="68.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27"/>
+      <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.2">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="28"/>
+      <c r="B2" s="26"/>
     </row>
     <row r="3" spans="1:2" ht="15" x14ac:dyDescent="0.2">
-      <c r="A3" s="29"/>
-      <c r="B3" s="29"/>
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
     </row>
     <row r="4" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="30"/>
+      <c r="B4" s="25"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="24" t="s">
+      <c r="A5" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="24"/>
+      <c r="B5" s="22"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="33"/>
-      <c r="B6" s="33"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="29"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A7" s="25" t="s">
+      <c r="A7" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="26"/>
+      <c r="B7" s="24"/>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="11"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="11"/>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11"/>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="11"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="11"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="15"/>
+      <c r="B13" s="14"/>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="31" t="s">
+      <c r="A14" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="32"/>
+      <c r="B14" s="28"/>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11"/>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11"/>
     </row>
     <row r="17" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11"/>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="11"/>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="11"/>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="11"/>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="14" t="s">
+      <c r="A21" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="11"/>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="14" t="s">
+      <c r="A22" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="16"/>
+      <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="12"/>
     </row>
     <row r="24" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="12"/>
     </row>
     <row r="25" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="12"/>
     </row>
     <row r="26" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="21"/>
+      <c r="B26" s="19"/>
     </row>
     <row r="27" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="31" t="s">
+      <c r="A27" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="32"/>
+      <c r="B27" s="28"/>
     </row>
     <row r="28" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="11"/>
     </row>
     <row r="29" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="11"/>
     </row>
     <row r="30" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="11"/>
     </row>
     <row r="31" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="11"/>
     </row>
     <row r="32" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="11"/>
     </row>
     <row r="33" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="11"/>
     </row>
     <row r="34" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="11"/>
     </row>
     <row r="35" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B35" s="16"/>
+      <c r="B35" s="15"/>
     </row>
     <row r="36" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="12"/>
     </row>
     <row r="37" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="12"/>
     </row>
     <row r="38" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="12"/>
     </row>
     <row r="39" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="21"/>
+      <c r="B39" s="19"/>
     </row>
     <row r="40" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="25" t="s">
+      <c r="A40" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="26"/>
+      <c r="B40" s="24"/>
     </row>
     <row r="41" spans="1:2" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="17" t="s">
+      <c r="A41" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="18"/>
+      <c r="B41" s="17"/>
     </row>
     <row r="42" spans="1:2" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="3"/>
     </row>
     <row r="43" spans="1:2" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="3"/>
     </row>
     <row r="44" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="10"/>
     </row>
     <row r="45" spans="1:2" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="5"/>
     </row>
     <row r="46" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A46" s="27" t="s">
+      <c r="A46" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B46" s="27"/>
+      <c r="B46" s="25"/>
     </row>
     <row r="47" spans="1:2" ht="15" x14ac:dyDescent="0.2">
-      <c r="A47" s="28" t="str">
+      <c r="A47" s="26" t="str">
         <f>A2</f>
-        <v>Standard Service and Last Resort Service RFP 072026</v>
-[...1 lines deleted...]
-      <c r="B47" s="28"/>
+        <v>Standard Service and Last Resort Service RFP 102026</v>
+      </c>
+      <c r="B47" s="26"/>
     </row>
     <row r="48" spans="1:2" ht="15" x14ac:dyDescent="0.2">
-      <c r="A48" s="29"/>
-      <c r="B48" s="29"/>
+      <c r="A48" s="26"/>
+      <c r="B48" s="26"/>
     </row>
     <row r="49" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="30" t="s">
+      <c r="A49" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B49" s="30"/>
+      <c r="B49" s="25"/>
     </row>
     <row r="50" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A50" s="23"/>
-      <c r="B50" s="23"/>
+      <c r="A50" s="21"/>
+      <c r="B50" s="21"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A51" s="25" t="s">
+      <c r="A51" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B51" s="26"/>
+      <c r="B51" s="24"/>
     </row>
     <row r="52" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="11"/>
     </row>
     <row r="53" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="34" t="s">
+      <c r="A53" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B53" s="35"/>
+      <c r="B53" s="31"/>
     </row>
     <row r="54" spans="1:6" ht="102" x14ac:dyDescent="0.2">
       <c r="A54" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="11"/>
     </row>
     <row r="55" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B55" s="11"/>
     </row>
     <row r="56" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A56" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="11"/>
     </row>
     <row r="57" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A57" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="11"/>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A58" s="34" t="s">
+      <c r="A58" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B58" s="35"/>
+      <c r="B58" s="31"/>
     </row>
     <row r="59" spans="1:6" ht="40.5" x14ac:dyDescent="0.2">
       <c r="A59" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="11"/>
     </row>
     <row r="60" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A60" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="11"/>
     </row>
     <row r="61" spans="1:6" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="11"/>
     </row>
     <row r="62" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A62" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B62" s="11"/>
     </row>
@@ -1334,51 +1322,51 @@
     </row>
     <row r="64" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A64" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B64" s="11"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64"/>
       <c r="F64"/>
     </row>
     <row r="65" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65"/>
     </row>
     <row r="66" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A66" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="B66" s="21"/>
+      <c r="B66" s="19"/>
       <c r="C66"/>
       <c r="D66" s="6"/>
       <c r="E66"/>
       <c r="F66" s="6"/>
     </row>
     <row r="67" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="B67" s="6"/>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67"/>
     </row>
     <row r="68" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="B68" s="6"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
     </row>
     <row r="69" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="8"/>
       <c r="E69"/>
       <c r="F69"/>
@@ -1415,262 +1403,262 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;F&amp;R&amp;A</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="45" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.7109375" customWidth="1"/>
     <col min="2" max="2" width="68.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27"/>
+      <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.2">
-      <c r="A2" s="28" t="str">
+      <c r="A2" s="26" t="str">
         <f>Bidder_Information!A2</f>
-        <v>Standard Service and Last Resort Service RFP 072026</v>
-[...1 lines deleted...]
-      <c r="B2" s="28"/>
+        <v>Standard Service and Last Resort Service RFP 102026</v>
+      </c>
+      <c r="B2" s="26"/>
     </row>
     <row r="3" spans="1:2" ht="15" x14ac:dyDescent="0.2">
-      <c r="A3" s="29"/>
-      <c r="B3" s="29"/>
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
     </row>
     <row r="4" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="30"/>
+      <c r="B4" s="25"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="24" t="s">
+      <c r="A5" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="24"/>
+      <c r="B5" s="22"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="33"/>
-      <c r="B6" s="33"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="29"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A7" s="25" t="s">
+      <c r="A7" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="26"/>
+      <c r="B7" s="24"/>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="19"/>
+      <c r="B8" s="18"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="19"/>
+      <c r="B9" s="18"/>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="19"/>
+      <c r="B10" s="18"/>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="19"/>
+      <c r="B11" s="18"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="19"/>
+      <c r="B12" s="18"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="16"/>
+      <c r="B13" s="15"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="26"/>
+      <c r="B14" s="24"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="19"/>
+      <c r="B15" s="18"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="19"/>
+      <c r="B16" s="18"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="19"/>
+      <c r="B17" s="18"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="19"/>
+      <c r="B18" s="18"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="19"/>
+      <c r="B19" s="18"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="19"/>
+      <c r="B20" s="18"/>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A21" s="14" t="s">
+      <c r="A21" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="19"/>
+      <c r="B21" s="18"/>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A22" s="14" t="s">
+      <c r="A22" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="15"/>
+      <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="20" t="s">
+      <c r="B23" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="20"/>
+      <c r="B24" s="12"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="20"/>
+      <c r="B25" s="12"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="22"/>
+      <c r="B26" s="20"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A27" s="25" t="s">
+      <c r="A27" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B27" s="26"/>
+      <c r="B27" s="24"/>
     </row>
     <row r="28" spans="1:2" ht="51" x14ac:dyDescent="0.2">
       <c r="A28" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="19"/>
+      <c r="B28" s="18"/>
     </row>
     <row r="29" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="19"/>
+      <c r="B29" s="18"/>
     </row>
     <row r="30" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A30" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B30" s="19"/>
+      <c r="B30" s="18"/>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A31" s="25" t="s">
+      <c r="A31" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="26"/>
+      <c r="B31" s="24"/>
     </row>
     <row r="32" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="19"/>
+      <c r="B32" s="18"/>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A33" s="34" t="s">
+      <c r="A33" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="35"/>
+      <c r="B33" s="31"/>
     </row>
     <row r="34" spans="1:2" ht="51" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="19"/>
+      <c r="B34" s="18"/>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
     </row>
   </sheetData>
   <sheetProtection password="CF89" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="B15:B26 B8:B13 B32 B34 B28:B30" name="Range1"/>
   </protectedRanges>
   <mergeCells count="11">
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.25" top="1" bottom="0.5" header="0.5" footer="0.5"/>