--- v0 (2026-03-19)
+++ v1 (2026-08-02)
@@ -9,56 +9,56 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\m1\VOLM1\User\WRK_GRP\Power_Procurement\RFPs\RFP Apr 15 2026\Bidder Info Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\m1\VOLM1\User\WRK_GRP\Power_Procurement\RFPs\RFP July 22 2026\Bidder Info Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B17C590-338E-4B29-8C4A-8F77510BE053}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C5E84CB-8214-4E0F-8B54-5F52AAB507EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bidder_Information" sheetId="1" r:id="rId1"/>
     <sheet name="Guarantor_Information" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A2" i="2" l="1"/>
   <c r="A47" i="1"/>
 </calcChain>
 </file>
@@ -227,51 +227,51 @@
   <si>
     <t>Guarantor Legal Name and Business Address</t>
   </si>
   <si>
     <t>Legal Name</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>Guarantor Information</t>
   </si>
   <si>
     <t>Legal business organization of Guarantor (e.g., sole proprietorship, partnership, limited partnership, joint venture, corporation)</t>
   </si>
   <si>
     <t>The names of all general and limited partners (if Guarantor is a partnership)</t>
   </si>
   <si>
     <t>Current debt rating for Guarantor (include ratings and names of rating agencies).</t>
   </si>
   <si>
     <t>Describe any facts presently known to Respondent that might adversely affect Guarantor's ability to satisify the obligations of the Guaranty.</t>
   </si>
   <si>
-    <t>Standard Service and Last Resort Service RFP 042026</t>
+    <t>Standard Service and Last Resort Service RFP 072026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -928,52 +928,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F71"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I16" sqref="I16"/>
+    <sheetView showWhiteSpace="0" view="pageLayout" topLeftCell="A54" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="68.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B2" s="28"/>
     </row>
     <row r="3" spans="1:2" ht="15" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
     </row>
@@ -1214,51 +1214,51 @@
         <v>22</v>
       </c>
       <c r="B43" s="3"/>
     </row>
     <row r="44" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="10"/>
     </row>
     <row r="45" spans="1:2" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="5"/>
     </row>
     <row r="46" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="27"/>
     </row>
     <row r="47" spans="1:2" ht="15" x14ac:dyDescent="0.2">
       <c r="A47" s="28" t="str">
         <f>A2</f>
-        <v>Standard Service and Last Resort Service RFP 042026</v>
+        <v>Standard Service and Last Resort Service RFP 072026</v>
       </c>
       <c r="B47" s="28"/>
     </row>
     <row r="48" spans="1:2" ht="15" x14ac:dyDescent="0.2">
       <c r="A48" s="29"/>
       <c r="B48" s="29"/>
     </row>
     <row r="49" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A49" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="30"/>
     </row>
     <row r="50" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="23"/>
       <c r="B50" s="23"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A51" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="26"/>
     </row>
     <row r="52" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="13" t="s">
@@ -1415,70 +1415,70 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;F&amp;R&amp;A</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="45" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B44"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.7109375" customWidth="1"/>
     <col min="2" max="2" width="68.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="str">
         <f>Bidder_Information!A2</f>
-        <v>Standard Service and Last Resort Service RFP 042026</v>
+        <v>Standard Service and Last Resort Service RFP 072026</v>
       </c>
       <c r="B2" s="28"/>
     </row>
     <row r="3" spans="1:2" ht="15" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
     </row>
     <row r="4" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="30"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="24"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="33"/>
       <c r="B6" s="33"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="25" t="s">
@@ -1672,50 +1672,56 @@
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.25" top="1" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;F&amp;R&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100143665B68DC6F349AA9894CD1F8E7A01" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="01d07348e47fb51363709cf884225a6f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6b0ec322-671b-446d-9adf-0ec9d09ff9a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eeebe723462a9fac1dbb7b2c4767b100" ns2:_="">
     <xsd:import namespace="6b0ec322-671b-446d-9adf-0ec9d09ff9a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6b0ec322-671b-446d-9adf-0ec9d09ff9a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -1817,103 +1823,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F239D605-F4F2-4398-957F-29B5BF72C267}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="6b0ec322-671b-446d-9adf-0ec9d09ff9a5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49BEE578-8702-4B09-8E79-BF733026504F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6b0ec322-671b-446d-9adf-0ec9d09ff9a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CD6E951-FC40-43A1-90CF-B1EE9BE18732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{624b1752-a977-4927-b9e6-e48a43684aee}" enabled="1" method="Privileged" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>